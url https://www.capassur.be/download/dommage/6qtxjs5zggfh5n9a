--- v0 (2025-11-30)
+++ v1 (2026-09-09)
@@ -1,9602 +1,10456 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6328E233" w14:textId="77777777" w:rsidR="0074613E" w:rsidRPr="00D20847" w:rsidRDefault="0074613E" w:rsidP="00D20847">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="76E5166F" w14:textId="7AE7EA74" w:rsidR="000F450A" w:rsidRPr="00173DDF" w:rsidRDefault="00173DDF" w:rsidP="00354DF7">
+      <w:pPr>
+        <w:pStyle w:val="Titelformulier"/>
         <w:rPr>
-          <w:sz w:val="8"/>
-[...1 lines deleted...]
-          <w:lang w:val="de-DE"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk202777919"/>
+      <w:r w:rsidRPr="00173DDF">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Déclaration incapacité de travail </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00173DDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light"/>
+          <w:i/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>à remplir par vous-même</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblW w:w="9915" w:type="dxa"/>
+        <w:tblStyle w:val="Tabelraster4"/>
+        <w:tblW w:w="9920" w:type="dxa"/>
         <w:tblInd w:w="3" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1126"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="3682"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="2694"/>
+        <w:gridCol w:w="3260"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004E2710" w:rsidRPr="00DB2A45" w14:paraId="6328E239" w14:textId="77777777" w:rsidTr="004E2710">
+      <w:tr w:rsidR="00043400" w:rsidRPr="000F450A" w14:paraId="36362EF2" w14:textId="77777777" w:rsidTr="00173DDF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2402" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="6660" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6328E235" w14:textId="77777777" w:rsidR="004E2710" w:rsidRPr="00DB2A45" w:rsidRDefault="00AD261C" w:rsidP="00DB2A45">
+          <w:bookmarkEnd w:id="0"/>
+          <w:p w14:paraId="0870CF02" w14:textId="178192CD" w:rsidR="00043400" w:rsidRPr="000F450A" w:rsidRDefault="00173DDF" w:rsidP="00043400">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
-              <w:spacing w:before="120" w:after="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-107" w:right="-1196"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="nl-BE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD261C">
-[...4 lines deleted...]
-              <w:t>concerne police numéro</w:t>
+            <w:r w:rsidRPr="00173DDF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">concerne police numéro </w:t>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="000000"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1651867528"/>
+                <w:placeholder>
+                  <w:docPart w:val="8C418D11F8114F52BBA788793C09471E"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:color w:val="003366"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C816BB" w:rsidRPr="00670252">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:color w:val="C0C0C0"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:val="nl-BE"/>
+                  </w:rPr>
+                  <w:t>________________________________________________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6328E236" w14:textId="77777777" w:rsidR="004E2710" w:rsidRPr="00DB2A45" w:rsidRDefault="004E2710" w:rsidP="00DB2A45">
+          <w:p w14:paraId="6AC22C9B" w14:textId="6CCD5315" w:rsidR="00043400" w:rsidRPr="000F450A" w:rsidRDefault="00043400" w:rsidP="000F450A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
-              <w:spacing w:before="120" w:after="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="-1196"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="nl-BE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...7 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial-BoldMT"/>
                 <w:b/>
-                <w:color w:val="003366"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:bCs/>
                 <w:noProof/>
-                <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251703808" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6328E2F9" wp14:editId="6328E2FA">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A0674AC" wp14:editId="42A9AD3F">
                       <wp:simplePos x="0" y="0"/>
-                      <wp:positionH relativeFrom="page">
-                        <wp:posOffset>-50800</wp:posOffset>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>-74930</wp:posOffset>
                       </wp:positionH>
-                      <wp:positionV relativeFrom="page">
-                        <wp:posOffset>-86360</wp:posOffset>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>3175</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="2449902" cy="1076325"/>
-                      <wp:effectExtent l="0" t="0" r="26670" b="28575"/>
+                      <wp:extent cx="2074356" cy="1200785"/>
+                      <wp:effectExtent l="0" t="0" r="21590" b="18415"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="9" name="Flowchart: Alternate Process 3"/>
-[...2 lines deleted...]
-                      </wp:cNvGraphicFramePr>
+                      <wp:docPr id="5" name="Rectangle: Rounded Corners 5"/>
+                      <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
-                            <wps:cNvSpPr>
-[...2 lines deleted...]
-                            <wps:spPr bwMode="auto">
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="2449902" cy="1076325"/>
+                                <a:ext cx="2074356" cy="1200785"/>
                               </a:xfrm>
-                              <a:prstGeom prst="flowChartAlternateProcess">
-                                <a:avLst/>
+                              <a:prstGeom prst="roundRect">
+                                <a:avLst>
+                                  <a:gd name="adj" fmla="val 8143"/>
+                                </a:avLst>
                               </a:prstGeom>
-                              <a:solidFill>
-[...1 lines deleted...]
-                              </a:solidFill>
+                              <a:noFill/>
                               <a:ln w="12700">
                                 <a:solidFill>
-                                  <a:srgbClr val="003366"/>
+                                  <a:srgbClr val="00A0E0"/>
                                 </a:solidFill>
-                                <a:miter lim="800000"/>
-[...1 lines deleted...]
-                                <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
-                            <wps:txbx>
-[...24 lines deleted...]
-                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
-                      <wp14:sizeRelH relativeFrom="page">
+                      <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
-                      <wp14:sizeRelV relativeFrom="page">
+                      <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype w14:anchorId="6328E2F9" id="_x0000_t176" coordsize="21600,21600" o:spt="176" adj="2700" path="m@0,qx0@0l0@2qy@0,21600l@1,21600qx21600@2l21600@0qy@1,xe">
+                    <v:roundrect w14:anchorId="731677BD" id="Rectangle: Rounded Corners 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-5.9pt;margin-top:.25pt;width:163.35pt;height:94.55pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="5337f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPTqt3owIAAJoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22nSZMFdYqgXYcB&#10;RVu0HXpWZCn2IImapMTJfn0p2XGCrdhh2EUWTfKJfPy4vNppRbbC+QZMSYuznBJhOFSNWZf0+8vt&#10;pxklPjBTMQVGlHQvPL1afPxw2dq5GEENqhKOIIjx89aWtA7BzrPM81po5s/ACoNKCU6zgKJbZ5Vj&#10;LaJrlY3y/CJrwVXWARfe49+bTkkXCV9KwcODlF4EokqKsYV0unSu4pktLtl87ZitG96Hwf4hCs0a&#10;g48OUDcsMLJxzR9QuuEOPMhwxkFnIGXDRcoBsyny37J5rpkVKRckx9uBJv//YPn99tk+OqShtX7u&#10;8Rqz2Emn4xfjI7tE1n4gS+wC4fhzlE/H55MLSjjqCqzFdDaJdGZHd+t8+CpAk3gpqYONqZ6wJIkp&#10;tr3zIVFWEcM09garflAitcICbJkis2J83gP2tgh9gIyOBm4bpVIFlSFtjGKa5wncg2qqqI123q1X&#10;18oRBMUs8mX+JdUd0U7MUFIGoz/SkG5hr0TEUOZJSNJUMfHuhdihYoBlnAsTik5Vs0p0rxWTHCPq&#10;WEk9HT0SRwkwIkuMcsDuAd7H7mB6++gqUoMPzn3qf3MePNLLYMLgrBsD7r3MFGbVv9zZH0jqqIks&#10;raDaPzrioBsvb/ltgxW/Yz48MoflxMnDHREe8JAKsFLQ3yipwf1673+0xzZHLSUtzmdJ/c8Nc4IS&#10;9c3gAHwuxuM40EkYT6YjFNypZnWqMRt9DVj9AreR5eka7YM6XKUD/YqrZBlfRRUzHN8uKQ/uIFyH&#10;bm/gMuJiuUxmOMSWhTvzbHkEj6zGDn3ZvTJn+7YPODH3cJhlNk/N3DF6tI2eBpabALIJUXnktRdw&#10;AaTG6ZdV3DCncrI6rtTFGwAAAP//AwBQSwMEFAAGAAgAAAAhAFWLow7fAAAACAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFyq1gmEqg1xKoTEATi1FLi68TYOxOsodpvk71lOcBzN&#10;aOZNsRldK87Yh8aTgnSRgECqvGmoVrB/e5qvQISoyejWEyqYMMCmvLwodG78QFs872ItuIRCrhXY&#10;GLtcylBZdDosfIfE3tH3TkeWfS1Nrwcud628SZKldLohXrC6w0eL1ffu5BQ8j+/ZTL58Dl/BTh+z&#10;7DWZjt1eqeur8eEeRMQx/oXhF5/RoWSmgz+RCaJVME9TRo8K7kCwfZtmaxAHzq3WS5BlIf8fKH8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAT06rd6MCAACaBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAVYujDt8AAAAIAQAADwAAAAAAAAAAAAAA&#10;AAD9BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAkGAAAAAA==&#10;" filled="f" strokecolor="#00a0e0" strokeweight="1pt">
                       <v:stroke joinstyle="miter"/>
-                      <v:formulas>
-[...40 lines deleted...]
-                    </v:shape>
+                    </v:roundrect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="00AD261C">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidR="00ED5B78">
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="003366"/>
-                <w:lang w:val="nl-BE"/>
+                <w:bCs/>
+                <w:color w:val="00AEEF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>À</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00043400" w:rsidRPr="000F450A" w14:paraId="664C551E" w14:textId="77777777" w:rsidTr="00173DDF">
+        <w:trPr>
+          <w:trHeight w:val="1389"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="6660" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6328E238" w14:textId="77777777" w:rsidR="004E2710" w:rsidRPr="00DB2A45" w:rsidRDefault="004E2710" w:rsidP="00C95A03">
+          <w:p w14:paraId="259949C6" w14:textId="4C541276" w:rsidR="00043400" w:rsidRPr="00173DDF" w:rsidRDefault="00000000" w:rsidP="00BE090C">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1843"/>
-                <w:tab w:val="left" w:pos="4111"/>
+                <w:tab w:val="left" w:pos="321"/>
+                <w:tab w:val="left" w:pos="1455"/>
+                <w:tab w:val="left" w:pos="1596"/>
               </w:tabs>
-              <w:spacing w:before="120" w:after="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-102"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="nl-BE"/>
-[...21 lines deleted...]
-                <w:lang w:val="nl-BE"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                  <w:lang w:val="de-DE"/>
+                  <w:rStyle w:val="Vierkantcheckbox"/>
+                  <w:color w:val="00A0E0"/>
+                  <w:lang w:val="fr-BE"/>
                 </w:rPr>
-                <w:id w:val="606697400"/>
-[...434 lines deleted...]
-                <w:id w:val="839115449"/>
+                <w:id w:val="1587424524"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004E2710">
+                <w:r w:rsidR="00BE090C" w:rsidRPr="00173DDF">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
-[...2 lines deleted...]
-                    <w:lang w:val="nl-BE"/>
+                    <w:rStyle w:val="Vierkantcheckbox"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:color w:val="00A0E0"/>
+                    <w:lang w:val="fr-BE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="004E2710" w:rsidRPr="00DB2A45">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00BE090C" w:rsidRPr="00173DDF">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
-            <w:r w:rsidR="00AD261C" w:rsidRPr="00AD261C">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">maladie  </w:t>
+            <w:r w:rsidR="00173DDF" w:rsidRPr="00173DDF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>maladie</w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="00BE090C" w:rsidRPr="00173DDF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                  <w:lang w:val="nl-BE"/>
+                  <w:rStyle w:val="Vierkantcheckbox"/>
+                  <w:color w:val="00A0E0"/>
+                  <w:lang w:val="fr-BE"/>
                 </w:rPr>
-                <w:id w:val="417979646"/>
+                <w:id w:val="837811429"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004E2710" w:rsidRPr="00DB2A45">
+                <w:r w:rsidR="00BE090C" w:rsidRPr="00173DDF">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
-[...2 lines deleted...]
-                    <w:lang w:val="nl-BE"/>
+                    <w:rStyle w:val="Vierkantcheckbox"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:color w:val="00A0E0"/>
+                    <w:lang w:val="fr-BE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="004E2710" w:rsidRPr="00DB2A45">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00BE090C" w:rsidRPr="00173DDF">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
-            <w:r w:rsidR="00AD261C" w:rsidRPr="00AD261C">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">accident  </w:t>
+            <w:r w:rsidR="00173DDF" w:rsidRPr="00173DDF">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>accident</w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="00BE090C" w:rsidRPr="00173DDF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                  <w:lang w:val="nl-BE"/>
+                  <w:rStyle w:val="Vierkantcheckbox"/>
+                  <w:color w:val="00A0E0"/>
+                  <w:lang w:val="fr-BE"/>
                 </w:rPr>
-                <w:id w:val="-1338847396"/>
+                <w:id w:val="1006790640"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004E2710" w:rsidRPr="00DB2A45">
+                <w:r w:rsidR="00BE090C" w:rsidRPr="00173DDF">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
-[...2 lines deleted...]
-                    <w:lang w:val="nl-BE"/>
+                    <w:rStyle w:val="Vierkantcheckbox"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:color w:val="00A0E0"/>
+                    <w:lang w:val="fr-BE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="004E2710" w:rsidRPr="00DB2A45">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00BE090C" w:rsidRPr="00173DDF">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
-            <w:r w:rsidR="00AD261C" w:rsidRPr="00AD261C">
-[...2 lines deleted...]
-                <w:lang w:val="nl-NL"/>
+            <w:r w:rsidR="00173DDF" w:rsidRPr="00173DDF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>grossesse et accouchement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6328E24C" w14:textId="77777777" w:rsidR="004E2710" w:rsidRPr="00DB2A45" w:rsidRDefault="004E2710" w:rsidP="004E2710">
+          <w:p w14:paraId="04AFFFAF" w14:textId="53875395" w:rsidR="00043400" w:rsidRPr="00173DDF" w:rsidRDefault="00CD189D" w:rsidP="00C22C77">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
-              <w:spacing w:before="120" w:after="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-1196"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="nl-BE"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial-BoldMT"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00043400" w:rsidRPr="00173DDF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial-BoldMT"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BC </w:t>
+            </w:r>
+            <w:r w:rsidR="00173DDF" w:rsidRPr="00173DDF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial-BoldMT"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Assurances</w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...6 lines deleted...]
-          <w:p w14:paraId="6328E24D" w14:textId="77777777" w:rsidR="004E2710" w:rsidRPr="00DB2A45" w:rsidRDefault="004E2710" w:rsidP="004E2710">
+          <w:p w14:paraId="6EF08C60" w14:textId="273A2E1E" w:rsidR="00043400" w:rsidRPr="00173DDF" w:rsidRDefault="00043400" w:rsidP="00BE090C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
-              <w:spacing w:before="120" w:after="0"/>
-              <w:ind w:right="29"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="-1196"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="nl-BE"/>
+                <w:rFonts w:cs="Arial-BoldMT"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00173DDF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial-BoldMT"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LEUtiens – </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE090C" w:rsidRPr="00173DDF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial-BoldMT"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SGI, </w:t>
+            </w:r>
+            <w:r w:rsidR="00173DDF" w:rsidRPr="00173DDF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial-BoldMT"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Gestion des Sinistres</w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...7 lines deleted...]
-          <w:p w14:paraId="6328E24F" w14:textId="77777777" w:rsidR="004E2710" w:rsidRPr="00DB2A45" w:rsidRDefault="004E2710" w:rsidP="004E2710">
+          <w:p w14:paraId="2BBEDBE1" w14:textId="45E0BA3F" w:rsidR="00BE090C" w:rsidRPr="00173DDF" w:rsidRDefault="00173DDF" w:rsidP="00BE090C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
-              <w:spacing w:before="60" w:after="0"/>
-[...39 lines deleted...]
-              <w:spacing w:before="120" w:after="0"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-1196"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00173DDF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial-BoldMT"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>à l’attention du médecin-conseil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D463ABC" w14:textId="7779BEB3" w:rsidR="00043400" w:rsidRPr="00F80982" w:rsidRDefault="00BE090C" w:rsidP="00BE090C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="ArialMT"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F80982">
+              <w:rPr>
+                <w:rFonts w:cs="ArialMT"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prof. Roger </w:t>
+            </w:r>
+            <w:r w:rsidR="00043400" w:rsidRPr="00F80982">
+              <w:rPr>
+                <w:rFonts w:cs="ArialMT"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Van Overstraetenplein 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A47FB84" w14:textId="77777777" w:rsidR="00043400" w:rsidRPr="001B5834" w:rsidRDefault="00043400" w:rsidP="00BE090C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="ArialMT"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="001B5834">
+              <w:rPr>
+                <w:rFonts w:cs="ArialMT"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>3000 Leuven</w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...6 lines deleted...]
-          <w:p w14:paraId="6328E252" w14:textId="77777777" w:rsidR="004E2710" w:rsidRPr="00DB2A45" w:rsidRDefault="004E2710" w:rsidP="004E2710">
+          <w:p w14:paraId="2688B9CB" w14:textId="31D94BAA" w:rsidR="00043400" w:rsidRPr="001B5834" w:rsidRDefault="00043400" w:rsidP="00BE090C">
             <w:pPr>
-              <w:tabs>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="ArialMT"/>
+                <w:color w:val="1F497D"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E2710" w:rsidRPr="00DB2A45" w14:paraId="6328E259" w14:textId="77777777" w:rsidTr="004E2710">
+      <w:tr w:rsidR="00043400" w:rsidRPr="000F450A" w14:paraId="25B218AA" w14:textId="77777777" w:rsidTr="00173DDF">
+        <w:trPr>
+          <w:trHeight w:val="346"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2402" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="6660" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6328E254" w14:textId="77777777" w:rsidR="004E2710" w:rsidRPr="00DB2A45" w:rsidRDefault="004E2710" w:rsidP="004E2710">
-[...123 lines deleted...]
-          <w:p w14:paraId="6328E25A" w14:textId="77777777" w:rsidR="0083135B" w:rsidRPr="0083135B" w:rsidRDefault="00AD261C" w:rsidP="00AD261C">
+          <w:p w14:paraId="20C4B951" w14:textId="4F105503" w:rsidR="00043400" w:rsidRPr="000F450A" w:rsidRDefault="00043400" w:rsidP="00043400">
             <w:pPr>
               <w:keepNext/>
-              <w:keepLines/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="majorBidi"/>
+              <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-110"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
-                <w:color w:val="003366"/>
-[...1 lines deleted...]
-                <w:lang w:val="nl-BE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD261C">
-[...12 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="majorBidi"/>
+            <w:r w:rsidRPr="00BF26ED">
+              <w:rPr>
                 <w:b/>
                 <w:caps/>
                 <w:noProof/>
-                <w:color w:val="003366"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+                <w:color w:val="009FE3"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692544" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6328E2FB" wp14:editId="6328E2FC">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21F6AA48" wp14:editId="0EEF4E3F">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>600075</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>9932670</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="6343650" cy="428625"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="14" name="CBC Banque NL"/>
+                      <wp:docPr id="7" name="CBC Banque NL"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="6343650" cy="428625"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="9525">
                                 <a:noFill/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="6328E319" w14:textId="77777777" w:rsidR="003B3263" w:rsidRPr="00EB6F2C" w:rsidRDefault="003B3263" w:rsidP="0083135B">
+                                <w:p w14:paraId="40C244B8" w14:textId="77777777" w:rsidR="00043400" w:rsidRDefault="00043400" w:rsidP="000F450A">
                                   <w:pPr>
                                     <w:pStyle w:val="Pieddepage"/>
                                     <w:pBdr>
                                       <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                                     </w:pBdr>
                                     <w:rPr>
                                       <w:rFonts w:cs="Arial"/>
                                       <w:noProof/>
                                       <w:snapToGrid w:val="0"/>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
-                                      <w:lang w:val="nl-BE" w:eastAsia="nl-NL"/>
+                                      <w:lang w:eastAsia="nl-NL"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00EB6F2C">
+                                  <w:r>
                                     <w:rPr>
                                       <w:rFonts w:cs="Arial"/>
                                       <w:noProof/>
                                       <w:snapToGrid w:val="0"/>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
-                                      <w:lang w:val="nl-BE" w:eastAsia="nl-NL"/>
+                                      <w:lang w:eastAsia="nl-NL"/>
                                     </w:rPr>
                                     <w:t>Zetel van de vennootschap: CBC Banque NV – Grote Markt 5 – 000 Brussel – België</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w14:paraId="6328E31A" w14:textId="77777777" w:rsidR="003B3263" w:rsidRPr="00080588" w:rsidRDefault="003B3263" w:rsidP="0083135B">
+                                <w:p w14:paraId="77D310B8" w14:textId="77777777" w:rsidR="00043400" w:rsidRDefault="00043400" w:rsidP="000F450A">
                                   <w:pPr>
                                     <w:pStyle w:val="Pieddepage"/>
                                     <w:rPr>
                                       <w:rFonts w:cs="Arial"/>
                                       <w:noProof/>
                                       <w:snapToGrid w:val="0"/>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
-                                      <w:lang w:eastAsia="nl-NL"/>
+                                      <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00080588">
+                                  <w:r>
                                     <w:rPr>
                                       <w:rFonts w:cs="Arial"/>
                                       <w:noProof/>
                                       <w:snapToGrid w:val="0"/>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
-                                      <w:lang w:eastAsia="nl-NL"/>
+                                      <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
                                     </w:rPr>
                                     <w:t>BTW BE 0403.211.380 – RPR Brussel – IBAN BE37 7289 0006 2028 – BIC CREGBEBB – FSMA 017588 A</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w14:paraId="6328E31B" w14:textId="77777777" w:rsidR="003B3263" w:rsidRPr="00EB6F2C" w:rsidRDefault="003B3263" w:rsidP="0083135B">
+                                <w:p w14:paraId="773566CA" w14:textId="77777777" w:rsidR="00043400" w:rsidRDefault="00043400" w:rsidP="000F450A">
                                   <w:pPr>
                                     <w:pStyle w:val="Pieddepage"/>
                                     <w:rPr>
                                       <w:rFonts w:cs="Arial"/>
                                       <w:b/>
                                       <w:noProof/>
                                       <w:snapToGrid w:val="0"/>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
-                                      <w:lang w:val="nl-BE" w:eastAsia="nl-NL"/>
+                                      <w:lang w:eastAsia="nl-NL"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00EB6F2C">
+                                  <w:r>
                                     <w:rPr>
                                       <w:rFonts w:cs="Arial"/>
                                       <w:b/>
                                       <w:noProof/>
                                       <w:snapToGrid w:val="0"/>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
-                                      <w:lang w:val="nl-BE" w:eastAsia="nl-NL"/>
+                                      <w:lang w:eastAsia="nl-NL"/>
                                     </w:rPr>
                                     <w:t>Een onderneming van de KBC-groep</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w14:paraId="6328E31C" w14:textId="77777777" w:rsidR="003B3263" w:rsidRPr="00EB6F2C" w:rsidRDefault="003B3263" w:rsidP="0083135B">
-[...5 lines deleted...]
-                                </w:p>
+                                <w:p w14:paraId="56B54EA4" w14:textId="77777777" w:rsidR="00043400" w:rsidRDefault="00043400" w:rsidP="000F450A"/>
                               </w:txbxContent>
                             </wps:txbx>
-                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                            <wps:bodyPr rot="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype w14:anchorId="6328E2FB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                    <v:shapetype w14:anchorId="21F6AA48" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
-                    <v:shape id="CBC Banque NL" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:47.25pt;margin-top:782.1pt;width:499.5pt;height:33.75pt;z-index:251692544;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDeBvDMEAIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2yAQvVfqPyDujZ2sk2atOKtNtltV&#10;SreVtv0AgnGMCgwLJHb69TvgJI22t6o+IPAMb+a9eSzueq3IQTgvwVR0PMopEYZDLc2uoj9/PH6Y&#10;U+IDMzVTYERFj8LTu+X7d4vOlmICLahaOIIgxpedrWgbgi2zzPNWaOZHYIXBYANOs4BHt8tqxzpE&#10;1yqb5Pks68DV1gEX3uPfhyFIlwm/aQQP35rGi0BURbG3kFaX1m1cs+WClTvHbCv5qQ32D11oJg0W&#10;vUA9sMDI3sm/oLTkDjw0YcRBZ9A0kovEAdmM8zdsnltmReKC4nh7kcn/P1j+dPjuiKxxdgUlhmmc&#10;0Xq1JitmXvaCPG2iQp31JSY+W0wN/Qp6zE5svd0A/+WJgXXLzE7cOwddK1iNHY7jzezq6oDjI8i2&#10;+wo1VmL7AAmob5yO8qEgBNFxUsfLdEQfCMefs5viZjbFEMdYMZnPJtNUgpXn29b58FmAJnFTUYfT&#10;T+jssPEhdsPKc0osZuBRKpUcoAzpKno7Rcg3ES0DGlRJXdF5Hr/BMpHkJ1Ony4FJNeyxgDIn1pHo&#10;QDn0236Q+CzmFuojyuBg8CO+H9y04H5T0qEXK+pf9swJStQXg1LejosimjcdiunHCR7cdWR7HWGG&#10;I1RFAyXDdh2S4Qdi9yh5I5MacTZDJ6eW0WNJpNN7iCa+PqesP692+QoAAP//AwBQSwMEFAAGAAgA&#10;AAAhAGZkUHPgAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo3TYJJMSp&#10;EIgrqOVH4ubG2yQiXkex24S3Z3uC2+7MaPbbcjO7XpxwDJ0nDcuFAoFUe9tRo+H97fnmDkSIhqzp&#10;PaGGHwywqS4vSlNYP9EWT7vYCC6hUBgNbYxDIWWoW3QmLPyAxN7Bj85EXsdG2tFMXO56uVIqk850&#10;xBdaM+Bji/X37ug0fLwcvj4T9do8uXSY/KwkuVxqfX01P9yDiDjHvzCc8RkdKmba+yPZIHoNeZJy&#10;kvU0S1YgzgmVr1nb85Stl7cgq1L+/6L6BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN4G&#10;8MwQAgAA/QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AGZkUHPgAAAADQEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" filled="f" stroked="f">
+                    <v:shape id="CBC Banque NL" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:47.25pt;margin-top:782.1pt;width:499.5pt;height:33.75pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCznjUtBgIAAPUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfqPyDu9dob23VWXkdp0lSV&#10;0qZS2g9gWfCiAkMBe9f9+g6s41jurSqHETDDm3lvhvXNYDTZCx8U2JrOJlNKhOXQKrut6Y/vD+9W&#10;lITIbMs0WFHTgwj0ZvP2zbp3lSihA90KTxDEhqp3Ne1idFVRBN4Jw8IEnLDolOANi3j026L1rEd0&#10;o4tyOl0WPfjWeeAiBLy9H510k/GlFDw+SRlEJLqmWFvM1mfbJFts1qzaeuY6xY9lsH+owjBlMekJ&#10;6p5FRnZe/QVlFPcQQMYJB1OAlIqLzAHZzKYXbJ475kTmguIEd5Ip/D9Y/nX/7L55EocPMGADM4ng&#10;HoH/DMTCXcfsVtx6D30nWIuJZ0myonehOj5NUocqJJCm/wItNpntImSgQXqTVEGeBNGxAYeT6GKI&#10;hOPl8mp+tVygi6NvXq6W5SKnYNXLa+dD/CTAkLSpqcemZnS2fwwxVcOql5CUzMKD0jo3VlvS1/R6&#10;gZAXHqMizp1WpqaraVrjJCSSH22bH0em9LjHBNoeWSeiI+U4NAMGJvYNtAfk72GcL/wP8QmN1IDp&#10;uVaOkg7878u7FIetRA8lPc5gTcOvHfOCEv3ZotbXs/k8DW0+zBfvSzz4c09z7mGWI1RNIyXj9i7m&#10;QR+Z32JPpMpyvVZ85ISzlVU8/oM0vOfnHPX6Wzd/AAAA//8DAFBLAwQUAAYACAAAACEAZmRQc+AA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjdNgkkxKkQiCuo5Ufi5sbb&#10;JCJeR7HbhLdne4Lb7sxo9ttyM7tenHAMnScNy4UCgVR721Gj4f3t+eYORIiGrOk9oYYfDLCpLi9K&#10;U1g/0RZPu9gILqFQGA1tjEMhZahbdCYs/IDE3sGPzkRex0ba0Uxc7nq5UiqTznTEF1oz4GOL9ffu&#10;6DR8vBy+PhP12jy5dJj8rCS5XGp9fTU/3IOIOMe/MJzxGR0qZtr7I9kgeg15knKS9TRLViDOCZWv&#10;WdvzlK2XtyCrUv7/ovoFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAs541LQYCAAD1AwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAZmRQc+AAAAAN&#10;AQAADwAAAAAAAAAAAAAAAABgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="6328E319" w14:textId="77777777" w:rsidR="003B3263" w:rsidRPr="00EB6F2C" w:rsidRDefault="003B3263" w:rsidP="0083135B">
+                          <w:p w14:paraId="40C244B8" w14:textId="77777777" w:rsidR="00043400" w:rsidRDefault="00043400" w:rsidP="000F450A">
                             <w:pPr>
                               <w:pStyle w:val="Pieddepage"/>
                               <w:pBdr>
                                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                               </w:pBdr>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:noProof/>
                                 <w:snapToGrid w:val="0"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
-                                <w:lang w:val="nl-BE" w:eastAsia="nl-NL"/>
+                                <w:lang w:eastAsia="nl-NL"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00EB6F2C">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:noProof/>
                                 <w:snapToGrid w:val="0"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
-                                <w:lang w:val="nl-BE" w:eastAsia="nl-NL"/>
+                                <w:lang w:eastAsia="nl-NL"/>
                               </w:rPr>
                               <w:t>Zetel van de vennootschap: CBC Banque NV – Grote Markt 5 – 000 Brussel – België</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6328E31A" w14:textId="77777777" w:rsidR="003B3263" w:rsidRPr="00080588" w:rsidRDefault="003B3263" w:rsidP="0083135B">
+                          <w:p w14:paraId="77D310B8" w14:textId="77777777" w:rsidR="00043400" w:rsidRDefault="00043400" w:rsidP="000F450A">
                             <w:pPr>
                               <w:pStyle w:val="Pieddepage"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:noProof/>
                                 <w:snapToGrid w:val="0"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
-                                <w:lang w:eastAsia="nl-NL"/>
+                                <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00080588">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:noProof/>
                                 <w:snapToGrid w:val="0"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
-                                <w:lang w:eastAsia="nl-NL"/>
+                                <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
                               </w:rPr>
                               <w:t>BTW BE 0403.211.380 – RPR Brussel – IBAN BE37 7289 0006 2028 – BIC CREGBEBB – FSMA 017588 A</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6328E31B" w14:textId="77777777" w:rsidR="003B3263" w:rsidRPr="00EB6F2C" w:rsidRDefault="003B3263" w:rsidP="0083135B">
+                          <w:p w14:paraId="773566CA" w14:textId="77777777" w:rsidR="00043400" w:rsidRDefault="00043400" w:rsidP="000F450A">
                             <w:pPr>
                               <w:pStyle w:val="Pieddepage"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                                 <w:noProof/>
                                 <w:snapToGrid w:val="0"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
-                                <w:lang w:val="nl-BE" w:eastAsia="nl-NL"/>
+                                <w:lang w:eastAsia="nl-NL"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00EB6F2C">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                                 <w:noProof/>
                                 <w:snapToGrid w:val="0"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
-                                <w:lang w:val="nl-BE" w:eastAsia="nl-NL"/>
+                                <w:lang w:eastAsia="nl-NL"/>
                               </w:rPr>
                               <w:t>Een onderneming van de KBC-groep</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6328E31C" w14:textId="77777777" w:rsidR="003B3263" w:rsidRPr="00EB6F2C" w:rsidRDefault="003B3263" w:rsidP="0083135B">
-[...5 lines deleted...]
-                          </w:p>
+                          <w:p w14:paraId="56B54EA4" w14:textId="77777777" w:rsidR="00043400" w:rsidRDefault="00043400" w:rsidP="000F450A"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
+            <w:r w:rsidR="00173DDF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="00A0E0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bureau d’assurances</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5098" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6328E25B" w14:textId="77777777" w:rsidR="0083135B" w:rsidRPr="0083135B" w:rsidRDefault="00AD261C" w:rsidP="0083135B">
+          <w:p w14:paraId="36062B26" w14:textId="74C8C799" w:rsidR="00043400" w:rsidRPr="000F450A" w:rsidRDefault="00043400" w:rsidP="000F450A">
             <w:pPr>
               <w:keepNext/>
-              <w:keepLines/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="majorBidi"/>
+              <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
-                <w:color w:val="003366"/>
-[...1 lines deleted...]
-                <w:lang w:val="nl-BE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD261C">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="majorBidi"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F450A" w:rsidRPr="00F84CB8" w14:paraId="56571057" w14:textId="77777777" w:rsidTr="00173DDF">
+        <w:trPr>
+          <w:trHeight w:val="1757"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3682" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E4799D8" w14:textId="739509F6" w:rsidR="000F450A" w:rsidRPr="00173DDF" w:rsidRDefault="00173DDF" w:rsidP="000F450A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="2846"/>
+                <w:tab w:val="left" w:pos="6624"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="10368"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-105"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="ArialMT"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00173DDF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>nom et adresse (ou cachet</w:t>
+            </w:r>
+            <w:r w:rsidR="000F450A" w:rsidRPr="00173DDF">
+              <w:rPr>
+                <w:rFonts w:cs="ArialMT"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BE5E237" w14:textId="494783CA" w:rsidR="000F450A" w:rsidRPr="00C816BB" w:rsidRDefault="00000000" w:rsidP="000F450A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="2846"/>
+                <w:tab w:val="left" w:pos="6624"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="10368"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="100" w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-105"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="1316456420"/>
+                <w:placeholder>
+                  <w:docPart w:val="141A2555E63C48149407DB234C2E8CC8"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:color w:val="003366"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00F84CB8">
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>CAPASSUR SRL</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="5D241D70" w14:textId="77777777" w:rsidR="000F450A" w:rsidRPr="000F450A" w:rsidRDefault="000F450A" w:rsidP="000F450A">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D8A3A23" w14:textId="1314D4B0" w:rsidR="000F450A" w:rsidRPr="00C816BB" w:rsidRDefault="00000000" w:rsidP="000F450A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="2846"/>
+                <w:tab w:val="left" w:pos="6624"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="10368"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="100" w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-105"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="1069699357"/>
+                <w:placeholder>
+                  <w:docPart w:val="234B47F72C6D40A59E5E894EFEBC4CB0"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:color w:val="003366"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00F84CB8">
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>BOUQUETTE 50</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="4AE5327F" w14:textId="77777777" w:rsidR="000F450A" w:rsidRPr="000F450A" w:rsidRDefault="000F450A" w:rsidP="000F450A">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55CF0D8C" w14:textId="3E929BEF" w:rsidR="000F450A" w:rsidRPr="00C816BB" w:rsidRDefault="00000000" w:rsidP="000F450A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="2846"/>
+                <w:tab w:val="left" w:pos="6624"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="10368"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="40" w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-105"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="-1942673669"/>
+                <w:placeholder>
+                  <w:docPart w:val="C00B4B05DC7C4D1DAA528FFBA2B79BDC"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:color w:val="003366"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00F84CB8">
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>4800 VERVIERS</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0347A4C8" w14:textId="64241AE6" w:rsidR="000F450A" w:rsidRPr="00173DDF" w:rsidRDefault="00173DDF" w:rsidP="000F450A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="1260"/>
+                <w:tab w:val="left" w:pos="6624"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="10368"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-105"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00173DDF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>nom et adresse (ou cachet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E8935DD" w14:textId="26C8AC56" w:rsidR="000F450A" w:rsidRPr="00F80982" w:rsidRDefault="00000000" w:rsidP="000F450A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="1260"/>
+                <w:tab w:val="left" w:pos="6624"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="10368"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-105"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="-748800458"/>
+                <w:placeholder>
+                  <w:docPart w:val="6C4FBFB74A08418FA2A433BD1E2F338A"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:color w:val="003366"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00F84CB8" w:rsidRPr="00F80982">
+                  <w:rPr>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                    <w:lang w:val="fr-BE"/>
+                  </w:rPr>
+                  <w:t>_______________________________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="20E45BBF" w14:textId="5C9B2AE5" w:rsidR="000F450A" w:rsidRPr="00F80982" w:rsidRDefault="00173DDF" w:rsidP="000F450A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="1260"/>
+                <w:tab w:val="left" w:pos="6624"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="10368"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-105"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F80982">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>n° de dossier</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73A06D8C" w14:textId="31F783D7" w:rsidR="000F450A" w:rsidRPr="00F80982" w:rsidRDefault="00000000" w:rsidP="000F450A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="1260"/>
+                <w:tab w:val="left" w:pos="6624"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="10368"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-105"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="-1124922599"/>
+                <w:placeholder>
+                  <w:docPart w:val="3A86F576190E4439A309088ACE2D38BF"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:color w:val="003366"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00F84CB8" w:rsidRPr="00F80982">
+                  <w:rPr>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                    <w:lang w:val="fr-BE"/>
+                  </w:rPr>
+                  <w:t>_______________________________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="6C9798C8" w14:textId="355FB77D" w:rsidR="000F450A" w:rsidRPr="00F80982" w:rsidRDefault="00173DDF" w:rsidP="000F450A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="1260"/>
+                <w:tab w:val="left" w:pos="6624"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="10368"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="20" w:after="80" w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-105" w:right="-113"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F80982">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>numéro d’entreprise</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0ECD137D" w14:textId="4C80BEBD" w:rsidR="000F450A" w:rsidRPr="00F80982" w:rsidRDefault="00F84CB8" w:rsidP="000F450A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="1260"/>
+                <w:tab w:val="left" w:pos="6624"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="10368"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-105"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="121438543"/>
+                <w:placeholder>
+                  <w:docPart w:val="994E428CB1554570B58795F38B880650"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00F84CB8">
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>0894306247</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C716C5D" w14:textId="77777777" w:rsidR="000F450A" w:rsidRPr="00F80982" w:rsidRDefault="000F450A" w:rsidP="000F450A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="4111"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-108" w:right="-1196"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE090C" w:rsidRPr="000F450A" w14:paraId="565D787A" w14:textId="77777777" w:rsidTr="00173DDF">
+        <w:trPr>
+          <w:trHeight w:val="346"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6660" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="428D2ABB" w14:textId="60E57E92" w:rsidR="00BE090C" w:rsidRPr="000F450A" w:rsidRDefault="00BE090C" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-110"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
-                <w:color w:val="003366"/>
-[...18 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="majorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF26ED">
+              <w:rPr>
                 <w:b/>
                 <w:caps/>
                 <w:noProof/>
-                <w:color w:val="003366"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+                <w:color w:val="009FE3"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251690496" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6328E2FD" wp14:editId="6328E2FE">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41C5B13D" wp14:editId="582D4B99">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>600075</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>9932670</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="6343650" cy="428625"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="13" name="CBC Banque NL"/>
+                      <wp:docPr id="1534670536" name="CBC Banque NL"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="6343650" cy="428625"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="9525">
                                 <a:noFill/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="6328E31D" w14:textId="77777777" w:rsidR="003B3263" w:rsidRPr="00EB6F2C" w:rsidRDefault="003B3263" w:rsidP="0083135B">
+                                <w:p w14:paraId="4FDE98A8" w14:textId="77777777" w:rsidR="00BE090C" w:rsidRDefault="00BE090C" w:rsidP="00BE090C">
                                   <w:pPr>
                                     <w:pStyle w:val="Pieddepage"/>
                                     <w:pBdr>
                                       <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                                     </w:pBdr>
                                     <w:rPr>
                                       <w:rFonts w:cs="Arial"/>
                                       <w:noProof/>
                                       <w:snapToGrid w:val="0"/>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
-                                      <w:lang w:val="nl-BE" w:eastAsia="nl-NL"/>
+                                      <w:lang w:eastAsia="nl-NL"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00EB6F2C">
+                                  <w:r>
                                     <w:rPr>
                                       <w:rFonts w:cs="Arial"/>
                                       <w:noProof/>
                                       <w:snapToGrid w:val="0"/>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
-                                      <w:lang w:val="nl-BE" w:eastAsia="nl-NL"/>
+                                      <w:lang w:eastAsia="nl-NL"/>
                                     </w:rPr>
                                     <w:t>Zetel van de vennootschap: CBC Banque NV – Grote Markt 5 – 000 Brussel – België</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w14:paraId="6328E31E" w14:textId="77777777" w:rsidR="003B3263" w:rsidRPr="00080588" w:rsidRDefault="003B3263" w:rsidP="0083135B">
+                                <w:p w14:paraId="2993385A" w14:textId="77777777" w:rsidR="00BE090C" w:rsidRDefault="00BE090C" w:rsidP="00BE090C">
                                   <w:pPr>
                                     <w:pStyle w:val="Pieddepage"/>
                                     <w:rPr>
                                       <w:rFonts w:cs="Arial"/>
                                       <w:noProof/>
                                       <w:snapToGrid w:val="0"/>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
-                                      <w:lang w:eastAsia="nl-NL"/>
+                                      <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00080588">
+                                  <w:r>
                                     <w:rPr>
                                       <w:rFonts w:cs="Arial"/>
                                       <w:noProof/>
                                       <w:snapToGrid w:val="0"/>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
-                                      <w:lang w:eastAsia="nl-NL"/>
+                                      <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
                                     </w:rPr>
                                     <w:t>BTW BE 0403.211.380 – RPR Brussel – IBAN BE37 7289 0006 2028 – BIC CREGBEBB – FSMA 017588 A</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w14:paraId="6328E31F" w14:textId="77777777" w:rsidR="003B3263" w:rsidRPr="00EB6F2C" w:rsidRDefault="003B3263" w:rsidP="0083135B">
+                                <w:p w14:paraId="0FE5ADF0" w14:textId="77777777" w:rsidR="00BE090C" w:rsidRDefault="00BE090C" w:rsidP="00BE090C">
                                   <w:pPr>
                                     <w:pStyle w:val="Pieddepage"/>
                                     <w:rPr>
                                       <w:rFonts w:cs="Arial"/>
                                       <w:b/>
                                       <w:noProof/>
                                       <w:snapToGrid w:val="0"/>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
-                                      <w:lang w:val="nl-BE" w:eastAsia="nl-NL"/>
+                                      <w:lang w:eastAsia="nl-NL"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00EB6F2C">
+                                  <w:r>
                                     <w:rPr>
                                       <w:rFonts w:cs="Arial"/>
                                       <w:b/>
                                       <w:noProof/>
                                       <w:snapToGrid w:val="0"/>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
-                                      <w:lang w:val="nl-BE" w:eastAsia="nl-NL"/>
+                                      <w:lang w:eastAsia="nl-NL"/>
                                     </w:rPr>
                                     <w:t>Een onderneming van de KBC-groep</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w14:paraId="6328E320" w14:textId="77777777" w:rsidR="003B3263" w:rsidRPr="00EB6F2C" w:rsidRDefault="003B3263" w:rsidP="0083135B">
-[...5 lines deleted...]
-                                </w:p>
+                                <w:p w14:paraId="794E9079" w14:textId="77777777" w:rsidR="00BE090C" w:rsidRDefault="00BE090C" w:rsidP="00BE090C"/>
                               </w:txbxContent>
                             </wps:txbx>
-                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                            <wps:bodyPr rot="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="6328E2FD" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:47.25pt;margin-top:782.1pt;width:499.5pt;height:33.75pt;z-index:251690496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsjtgBEQIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X5w4H0utOFWTrtOk&#10;rJvU7gcQjGM04FIgsbNf3wtOsqh9m+YHBL6Xc+8597C47bQiB+G8BFPS0WBIiTAcKml2Jf31/PBp&#10;TokPzFRMgRElPQpPb5cfPyxaW4gcGlCVcARBjC9aW9ImBFtkmeeN0MwPwAqDwRqcZgGPbpdVjrWI&#10;rlWWD4ezrAVXWQdceI9/7/sgXSb8uhY8/KhrLwJRJcXeQlpdWrdxzZYLVuwcs43kpzbYP3ShmTRY&#10;9AJ1zwIjeyffQWnJHXiow4CDzqCuJReJA7IZDd+weWqYFYkLiuPtRSb//2D54+GnI7LC2Y0pMUzj&#10;jNarNVkx87IX5HETFWqtLzDxyWJq6FbQYXZi6+0G+G9PDKwbZnbizjloG8Eq7HAUb2ZXV3scH0G2&#10;7XeosBLbB0hAXe10lA8FIYiOkzpepiO6QDj+nI0n49kUQxxjk3w+y6epBCvOt63z4asATeKmpA6n&#10;n9DZYeND7IYV55RYzMCDVCo5QBnSlvRmipBvIloGNKiSuqTzYfx6y0SSX0yVLgcmVb/HAsqcWEei&#10;PeXQbbskcX4WcwvVEWVw0PsR3w9uGnB/KGnRiyX1L3vmBCXqm0Epb0aTSTRvOkymn3M8uOvI9jrC&#10;DEeokgZK+u06JMP3xO5Q8lomNeJs+k5OLaPHkkin9xBNfH1OWX9f7fIVAAD//wMAUEsDBBQABgAI&#10;AAAAIQBmZFBz4AAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqN02CSTE&#10;qRCIK6jlR+LmxtskIl5HsduEt2d7gtvuzGj223Izu16ccAydJw3LhQKBVHvbUaPh/e355g5EiIas&#10;6T2hhh8MsKkuL0pTWD/RFk+72AguoVAYDW2MQyFlqFt0Jiz8gMTewY/ORF7HRtrRTFzuerlSKpPO&#10;dMQXWjPgY4v19+7oNHy8HL4+E/XaPLl0mPysJLlcan19NT/cg4g4x78wnPEZHSpm2vsj2SB6DXmS&#10;cpL1NEtWIM4Jla9Z2/OUrZe3IKtS/v+i+gUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCs&#10;jtgBEQIAAP0DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBmZFBz4AAAAA0BAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" filled="f" stroked="f">
+                    <v:shape w14:anchorId="41C5B13D" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:47.25pt;margin-top:782.1pt;width:499.5pt;height:33.75pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSBS6qCQIAAPwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfqPyDu9a4d23VWXkdp0lSV&#10;0qZS2g/ALHhRgaGAvet+fQd241jurSqHEcPAm3lvhvVNbzQ5CB8U2JpOJyUlwnJolN3V9Mf3h3cr&#10;SkJktmEarKjpUQR6s3n7Zt25SsygBd0ITxDEhqpzNW1jdFVRBN4Kw8IEnLAYlOANi+j6XdF41iG6&#10;0cWsLJdFB75xHrgIAU/vhyDdZHwpBY9PUgYRia4p1haz9dluky02a1btPHOt4mMZ7B+qMExZTHqC&#10;umeRkb1Xf0EZxT0EkHHCwRQgpeIic0A20/KCzXPLnMhcUJzgTjKF/wfLvx6e3TdPYv8BemxgJhHc&#10;I/CfgVi4a5ndiVvvoWsFazDxNElWdC5U49MkdahCAtl2X6DBJrN9hAzUS2+SKsiTIDo24HgSXfSR&#10;cDxcXs2vlgsMcYzNZ6vlbJFTsOrltfMhfhJgSNrU1GNTMzo7PIaYqmHVy5WUzMKD0jo3VlvS1fR6&#10;gZAXEaMizp1WpqarMq1hEhLJj7bJjyNTethjAm1H1onoQDn2256oZpQkibCF5ogyeBjGDL9FfEIj&#10;NWAVXCtHSQv+9+VZuocdxQglHY5iTcOvPfOCEv3ZouTX0/k8zW525ov3M3T8eWR7HmGWI1RNIyXD&#10;9i7meR8EuMXWSJVVe614pIYjlsUcv0Oa4XM/33r9tJs/AAAA//8DAFBLAwQUAAYACAAAACEAZmRQ&#10;c+AAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjdNgkkxKkQiCuo5Ufi&#10;5sbbJCJeR7HbhLdne4Lb7sxo9ttyM7tenHAMnScNy4UCgVR721Gj4f3t+eYORIiGrOk9oYYfDLCp&#10;Li9KU1g/0RZPu9gILqFQGA1tjEMhZahbdCYs/IDE3sGPzkRex0ba0Uxc7nq5UiqTznTEF1oz4GOL&#10;9ffu6DR8vBy+PhP12jy5dJj8rCS5XGp9fTU/3IOIOMe/MJzxGR0qZtr7I9kgeg15knKS9TRLViDO&#10;CZWvWdvzlK2XtyCrUv7/ovoFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0gUuqgkCAAD8&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAZmRQc+AA&#10;AAANAQAADwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="6328E31D" w14:textId="77777777" w:rsidR="003B3263" w:rsidRPr="00EB6F2C" w:rsidRDefault="003B3263" w:rsidP="0083135B">
+                          <w:p w14:paraId="4FDE98A8" w14:textId="77777777" w:rsidR="00BE090C" w:rsidRDefault="00BE090C" w:rsidP="00BE090C">
                             <w:pPr>
                               <w:pStyle w:val="Pieddepage"/>
                               <w:pBdr>
                                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                               </w:pBdr>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:noProof/>
                                 <w:snapToGrid w:val="0"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
-                                <w:lang w:val="nl-BE" w:eastAsia="nl-NL"/>
+                                <w:lang w:eastAsia="nl-NL"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00EB6F2C">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:noProof/>
                                 <w:snapToGrid w:val="0"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
-                                <w:lang w:val="nl-BE" w:eastAsia="nl-NL"/>
+                                <w:lang w:eastAsia="nl-NL"/>
                               </w:rPr>
                               <w:t>Zetel van de vennootschap: CBC Banque NV – Grote Markt 5 – 000 Brussel – België</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6328E31E" w14:textId="77777777" w:rsidR="003B3263" w:rsidRPr="00080588" w:rsidRDefault="003B3263" w:rsidP="0083135B">
+                          <w:p w14:paraId="2993385A" w14:textId="77777777" w:rsidR="00BE090C" w:rsidRDefault="00BE090C" w:rsidP="00BE090C">
                             <w:pPr>
                               <w:pStyle w:val="Pieddepage"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:noProof/>
                                 <w:snapToGrid w:val="0"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
-                                <w:lang w:eastAsia="nl-NL"/>
+                                <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00080588">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:noProof/>
                                 <w:snapToGrid w:val="0"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
-                                <w:lang w:eastAsia="nl-NL"/>
+                                <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
                               </w:rPr>
                               <w:t>BTW BE 0403.211.380 – RPR Brussel – IBAN BE37 7289 0006 2028 – BIC CREGBEBB – FSMA 017588 A</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6328E31F" w14:textId="77777777" w:rsidR="003B3263" w:rsidRPr="00EB6F2C" w:rsidRDefault="003B3263" w:rsidP="0083135B">
+                          <w:p w14:paraId="0FE5ADF0" w14:textId="77777777" w:rsidR="00BE090C" w:rsidRDefault="00BE090C" w:rsidP="00BE090C">
                             <w:pPr>
                               <w:pStyle w:val="Pieddepage"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                                 <w:noProof/>
                                 <w:snapToGrid w:val="0"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
-                                <w:lang w:val="nl-BE" w:eastAsia="nl-NL"/>
+                                <w:lang w:eastAsia="nl-NL"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00EB6F2C">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                                 <w:noProof/>
                                 <w:snapToGrid w:val="0"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
-                                <w:lang w:val="nl-BE" w:eastAsia="nl-NL"/>
+                                <w:lang w:eastAsia="nl-NL"/>
                               </w:rPr>
                               <w:t>Een onderneming van de KBC-groep</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6328E320" w14:textId="77777777" w:rsidR="003B3263" w:rsidRPr="00EB6F2C" w:rsidRDefault="003B3263" w:rsidP="0083135B">
-[...5 lines deleted...]
-                          </w:p>
+                          <w:p w14:paraId="794E9079" w14:textId="77777777" w:rsidR="00BE090C" w:rsidRDefault="00BE090C" w:rsidP="00BE090C"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
+            <w:r w:rsidR="00173DDF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="00A0E0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Preneur d’assurance</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="6328E25C" w14:textId="77777777" w:rsidR="0083135B" w:rsidRPr="0083135B" w:rsidRDefault="0083135B" w:rsidP="0083135B">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CAD1077" w14:textId="77777777" w:rsidR="00BE090C" w:rsidRPr="000F450A" w:rsidRDefault="00BE090C" w:rsidP="00CA16F5">
             <w:pPr>
-              <w:tabs>
-[...13 lines deleted...]
-                <w:lang w:val="nl-BE"/>
+              <w:keepNext/>
+              <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:caps/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0083135B" w:rsidRPr="00A80EE3" w14:paraId="6328E26C" w14:textId="77777777" w:rsidTr="003E53C3">
+      <w:tr w:rsidR="00BE090C" w:rsidRPr="000F450A" w14:paraId="72805EE7" w14:textId="77777777" w:rsidTr="00173DDF">
         <w:trPr>
-          <w:trHeight w:val="1730"/>
+          <w:trHeight w:val="1757"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:tcW w:w="3966" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6328E25E" w14:textId="77777777" w:rsidR="0083135B" w:rsidRPr="00AD261C" w:rsidRDefault="00AD261C" w:rsidP="0083135B">
+          <w:p w14:paraId="5AE3B297" w14:textId="11B73D86" w:rsidR="00BE090C" w:rsidRPr="00173DDF" w:rsidRDefault="00173DDF" w:rsidP="00CA16F5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="2846"/>
                 <w:tab w:val="left" w:pos="6624"/>
                 <w:tab w:val="left" w:leader="underscore" w:pos="10368"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:before="140" w:after="180"/>
+              <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-105"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
-                <w:lang w:val="fr-FR"/>
+                <w:rFonts w:cs="ArialMT"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD261C">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00173DDF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
-                <w:lang w:val="fr-FR"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">: dénomination) et adresse </w:t>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nom (pour institution : dénomination) et adresse </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6328E25F" w14:textId="77777777" w:rsidR="0083135B" w:rsidRPr="0083135B" w:rsidRDefault="004E4CF7" w:rsidP="0083135B">
+          <w:p w14:paraId="6C4735A0" w14:textId="0BB292F0" w:rsidR="00BE090C" w:rsidRPr="000F450A" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="2846"/>
                 <w:tab w:val="left" w:pos="6624"/>
                 <w:tab w:val="left" w:leader="underscore" w:pos="10368"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:before="20" w:after="180" w:line="240" w:lineRule="exact"/>
+              <w:spacing w:after="100" w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-105"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-                <w:lang w:val="nl-NL"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:b/>
-                  <w:bCs/>
-[...1 lines deleted...]
-                  <w:lang w:val="nl-BE"/>
                 </w:rPr>
-                <w:id w:val="-1546133663"/>
+                <w:id w:val="1412657666"/>
                 <w:placeholder>
-                  <w:docPart w:val="CCE1593F0D834192BE2C005C7579B5D5"/>
+                  <w:docPart w:val="654B072EE229404A8E73E429FAD18DD4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                  <w:bCs w:val="0"/>
                   <w:color w:val="003366"/>
-                  <w:sz w:val="20"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00A92BCE" w:rsidRPr="0083135B">
+                <w:r w:rsidR="00C816BB" w:rsidRPr="00C816BB">
                   <w:rPr>
-                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
-                    <w:color w:val="969696"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="12"/>
+                    <w:color w:val="C0C0C0"/>
                     <w:lang w:val="nl-BE"/>
                   </w:rPr>
-                  <w:t>________________________________________________________</w:t>
-[...21 lines deleted...]
-                  <w:t>_</w:t>
+                  <w:t>_______________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="6328E260" w14:textId="77777777" w:rsidR="0083135B" w:rsidRPr="0083135B" w:rsidRDefault="004E4CF7" w:rsidP="0083135B">
+          <w:p w14:paraId="02E1351D" w14:textId="77777777" w:rsidR="00BE090C" w:rsidRPr="000F450A" w:rsidRDefault="00BE090C" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14BF41ED" w14:textId="1478FBE2" w:rsidR="00BE090C" w:rsidRPr="000F450A" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="2846"/>
                 <w:tab w:val="left" w:pos="6624"/>
                 <w:tab w:val="left" w:leader="underscore" w:pos="10368"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:before="120" w:after="180" w:line="240" w:lineRule="exact"/>
+              <w:spacing w:after="100" w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-105"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-                <w:lang w:val="nl-NL"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:b/>
-                  <w:bCs/>
-[...1 lines deleted...]
-                  <w:lang w:val="nl-BE"/>
                 </w:rPr>
-                <w:id w:val="-52926866"/>
+                <w:id w:val="1192490632"/>
                 <w:placeholder>
-                  <w:docPart w:val="3C64C83A6A95499BA0B6F60FCF376DF9"/>
+                  <w:docPart w:val="8C22EB32107E4AB4BC6390B04ED93559"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                  <w:bCs w:val="0"/>
                   <w:color w:val="003366"/>
-                  <w:sz w:val="20"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00A92BCE" w:rsidRPr="0083135B">
+                <w:r w:rsidR="00C816BB" w:rsidRPr="00C816BB">
                   <w:rPr>
-                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
-                    <w:color w:val="969696"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="12"/>
+                    <w:color w:val="C0C0C0"/>
                     <w:lang w:val="nl-BE"/>
                   </w:rPr>
-                  <w:t>________________________________________________________</w:t>
-[...21 lines deleted...]
-                  <w:t>_</w:t>
+                  <w:t>_______________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="6328E261" w14:textId="77777777" w:rsidR="0083135B" w:rsidRPr="0083135B" w:rsidRDefault="004E4CF7" w:rsidP="0083135B">
+          <w:p w14:paraId="0850D0E8" w14:textId="77777777" w:rsidR="00BE090C" w:rsidRPr="000F450A" w:rsidRDefault="00BE090C" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F6B1A6B" w14:textId="30682114" w:rsidR="00BE090C" w:rsidRPr="000F450A" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="2846"/>
                 <w:tab w:val="left" w:pos="6624"/>
                 <w:tab w:val="left" w:leader="underscore" w:pos="10368"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
+              <w:spacing w:before="40" w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-105"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:lang w:val="nl-BE"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:b/>
-                  <w:bCs/>
-[...1 lines deleted...]
-                  <w:lang w:val="nl-BE"/>
                 </w:rPr>
-                <w:id w:val="-524791429"/>
+                <w:id w:val="12814887"/>
                 <w:placeholder>
-                  <w:docPart w:val="CAF1230D04AA42CDA2106787E927E258"/>
+                  <w:docPart w:val="FC05CA64CC534E7CA948E19F256270D6"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                  <w:bCs w:val="0"/>
                   <w:color w:val="003366"/>
-                  <w:sz w:val="20"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00A92BCE" w:rsidRPr="0083135B">
+                <w:r w:rsidR="00C816BB" w:rsidRPr="00C816BB">
                   <w:rPr>
-                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
-                    <w:color w:val="969696"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="12"/>
+                    <w:color w:val="C0C0C0"/>
                     <w:lang w:val="nl-BE"/>
                   </w:rPr>
-                  <w:t>________________________________________________________</w:t>
-[...21 lines deleted...]
-                  <w:t>_</w:t>
+                  <w:t>_______________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6328E262" w14:textId="77777777" w:rsidR="0083135B" w:rsidRPr="00AD261C" w:rsidRDefault="00AD261C" w:rsidP="0083135B">
+          <w:p w14:paraId="779D8EE8" w14:textId="77777777" w:rsidR="00BE090C" w:rsidRPr="000F450A" w:rsidRDefault="00BE090C" w:rsidP="00CA16F5">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="right" w:leader="dot" w:pos="2846"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:leader="underscore" w:pos="10368"/>
+                <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
-              <w:overflowPunct w:val="0"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-108" w:right="-1196"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD261C">
-[...454 lines deleted...]
-            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6328E26D" w14:textId="77777777" w:rsidR="00355DBD" w:rsidRPr="00A80EE3" w:rsidRDefault="00355DBD" w:rsidP="004015AA">
-[...1 lines deleted...]
-        <w:spacing w:before="20" w:after="20"/>
+    <w:p w14:paraId="651AAA73" w14:textId="0AA0FB81" w:rsidR="000F450A" w:rsidRPr="00D0015B" w:rsidRDefault="00173DDF" w:rsidP="000F450A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="009FE3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="009FE3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Assuré</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblW w:w="9768" w:type="dxa"/>
-        <w:tblInd w:w="3" w:type="dxa"/>
+        <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1912"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3826"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="4819"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="708"/>
+        <w:gridCol w:w="568"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00615448" w:rsidRPr="00A80EE3" w14:paraId="6328E26F" w14:textId="77777777" w:rsidTr="007654BD">
+      <w:tr w:rsidR="00C816BB" w:rsidRPr="00670252" w14:paraId="016BEEAC" w14:textId="77777777" w:rsidTr="00173DDF">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9768" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6328E26E" w14:textId="77777777" w:rsidR="00615448" w:rsidRPr="00A80EE3" w:rsidRDefault="002B3B10" w:rsidP="002B3B10">
+          <w:p w14:paraId="09FC9EB0" w14:textId="53F28AA0" w:rsidR="00C816BB" w:rsidRPr="00670252" w:rsidRDefault="00173DDF" w:rsidP="00CA16F5">
             <w:pPr>
-              <w:pStyle w:val="FBHcathoofdkopje"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="284"/>
+                <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="3381"/>
+                <w:tab w:val="left" w:pos="3556"/>
+                <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
-              <w:spacing w:after="120"/>
-[...2 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A80EE3">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">assuré </w:t>
+            <w:r w:rsidRPr="00173DDF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>nom et prénom</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="00615448" w14:paraId="6328E272" w14:textId="77777777" w:rsidTr="007654BD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9768" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="6328E270" w14:textId="77777777" w:rsidR="00615448" w:rsidRPr="00A80EE3" w:rsidRDefault="00615448" w:rsidP="003B3263">
+          <w:p w14:paraId="3B6088C6" w14:textId="77777777" w:rsidR="00C816BB" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1843"/>
-                <w:tab w:val="left" w:pos="4111"/>
+                <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
-              <w:spacing w:before="60" w:after="0"/>
-[...61 lines deleted...]
-                <w:lang w:val="nl-BE"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-108"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rStyle w:val="lev"/>
-                  <w:lang w:val="nl-BE"/>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
                 </w:rPr>
-                <w:id w:val="-984929107"/>
+                <w:id w:val="-99795060"/>
                 <w:placeholder>
-                  <w:docPart w:val="07012A09A5B642308A42F58D68C7925A"/>
+                  <w:docPart w:val="67634E4E55FF4975982562084C6CC72B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
-                  <w:rStyle w:val="Policepardfaut"/>
-[...1 lines deleted...]
-                  <w:bCs w:val="0"/>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00615448" w:rsidRPr="003E4A64">
+                <w:r w:rsidR="00C816BB" w:rsidRPr="00670252">
                   <w:rPr>
-                    <w:rStyle w:val="Textedelespacerserv"/>
-                    <w:rFonts w:cs="Arial"/>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
-                    <w:color w:val="969696"/>
-[...2 lines deleted...]
-                    <w:lang w:val="nl-BE"/>
+                    <w:color w:val="C0C0C0"/>
                   </w:rPr>
-                  <w:t>__________________________________________________________________________________________________________________________________________________</w:t>
+                  <w:t>__________________________________________________________________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00615448" w14:paraId="6328E279" w14:textId="77777777" w:rsidTr="007654BD">
+      <w:tr w:rsidR="00C816BB" w:rsidRPr="00670252" w14:paraId="33D7B7C9" w14:textId="77777777" w:rsidTr="00173DDF">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6328E273" w14:textId="77777777" w:rsidR="00615448" w:rsidRDefault="002B3B10" w:rsidP="003B3263">
+          <w:p w14:paraId="24AFEEB0" w14:textId="0B86C78E" w:rsidR="00C816BB" w:rsidRPr="00670252" w:rsidRDefault="00173DDF" w:rsidP="00CA16F5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="3381"/>
+                <w:tab w:val="left" w:pos="3556"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
-              <w:spacing w:before="120" w:after="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-105"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="nl-BE"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00173DDF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="nl-BE"/>
-[...1 lines deleted...]
-              <w:t>rue et numéro</w:t>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>rue</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6328E274" w14:textId="77777777" w:rsidR="00615448" w:rsidRPr="002B3B10" w:rsidRDefault="004E4CF7" w:rsidP="003B3263">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C64A43E" w14:textId="77777777" w:rsidR="00C816BB" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1843"/>
-                <w:tab w:val="left" w:pos="4111"/>
+                <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
-              <w:spacing w:before="120" w:after="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:b/>
-                  <w:bCs/>
-[...1 lines deleted...]
-                  <w:lang w:val="nl-BE"/>
                 </w:rPr>
-                <w:id w:val="1046184239"/>
+                <w:id w:val="241531923"/>
                 <w:placeholder>
-                  <w:docPart w:val="AB2AA8B9128B43459285FA2D895A534F"/>
+                  <w:docPart w:val="281B3CB175A24C1ABBEDC1F76786A5EA"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                  <w:bCs w:val="0"/>
                   <w:color w:val="003366"/>
-                  <w:sz w:val="20"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00615448" w:rsidRPr="002B3B10">
+                <w:r w:rsidR="00C816BB" w:rsidRPr="00670252">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
-                    <w:color w:val="969696"/>
-[...2 lines deleted...]
-                    <w:lang w:val="fr-FR"/>
+                    <w:color w:val="C0C0C0"/>
                   </w:rPr>
-                  <w:t>___________________________________________________________</w:t>
+                  <w:t>__________________________________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1697" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6328E275" w14:textId="77777777" w:rsidR="00615448" w:rsidRDefault="002B3B10" w:rsidP="003B3263">
+          <w:p w14:paraId="0BFD9663" w14:textId="47596154" w:rsidR="00C816BB" w:rsidRPr="00670252" w:rsidRDefault="00173DDF" w:rsidP="007270B4">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1843"/>
-                <w:tab w:val="left" w:pos="4111"/>
+                <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
-              <w:spacing w:before="120" w:after="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="nl-BE"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE1409">
-[...25 lines deleted...]
-              <w:t>al</w:t>
+            <w:r w:rsidRPr="00173DDF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>numéro</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6328E276" w14:textId="77777777" w:rsidR="00615448" w:rsidRDefault="004E4CF7" w:rsidP="003B3263">
+        </w:tc>
+        <w:bookmarkStart w:id="1" w:name="_Hlk78184565"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A7F041C" w14:textId="77777777" w:rsidR="00C816BB" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1843"/>
-                <w:tab w:val="left" w:pos="4111"/>
+                <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
-              <w:spacing w:before="120" w:after="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="nl-BE"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:b/>
-                  <w:bCs/>
-[...1 lines deleted...]
-                  <w:lang w:val="nl-BE"/>
                 </w:rPr>
-                <w:id w:val="1273816563"/>
+                <w:id w:val="772206210"/>
                 <w:placeholder>
-                  <w:docPart w:val="CE28EA71EC6247A88ECB6200EC711007"/>
+                  <w:docPart w:val="1BCE4B78DCE449B393DABC820A21912A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                  <w:bCs w:val="0"/>
                   <w:color w:val="003366"/>
-                  <w:sz w:val="20"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00615448" w:rsidRPr="00575336">
+                <w:r w:rsidR="00C816BB" w:rsidRPr="00670252">
                   <w:rPr>
-                    <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
-                    <w:color w:val="969696"/>
-[...2 lines deleted...]
-                    <w:lang w:val="nl-BE"/>
+                    <w:color w:val="C0C0C0"/>
                   </w:rPr>
-                  <w:t>____________________</w:t>
+                  <w:t>______</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:bookmarkEnd w:id="1"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15CD617B" w14:textId="5D1E45C8" w:rsidR="00C816BB" w:rsidRPr="00670252" w:rsidRDefault="00173DDF" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>boïte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03216977" w14:textId="77777777" w:rsidR="00C816BB" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="1357776413"/>
+                <w:placeholder>
+                  <w:docPart w:val="7AD445B828084C7D9ACEFDFE5D6E5CFB"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:color w:val="003366"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C816BB" w:rsidRPr="00670252">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00545486" w:rsidRPr="00670252" w14:paraId="4CB3CDC5" w14:textId="77777777" w:rsidTr="00173DDF">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10778B4B" w14:textId="113A5612" w:rsidR="00545486" w:rsidRPr="00670252" w:rsidRDefault="00173DDF" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="3381"/>
+                <w:tab w:val="left" w:pos="3556"/>
+                <w:tab w:val="left" w:pos="4111"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B3B10">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">localité </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="552773FE" w14:textId="77777777" w:rsidR="00545486" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-113" w:right="31"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="-162388429"/>
+                <w:placeholder>
+                  <w:docPart w:val="3C2F8E26882D4C1E84ABEBDB372C7115"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:color w:val="003366"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00545486" w:rsidRPr="00670252">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>__________________________________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3826" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6328E277" w14:textId="77777777" w:rsidR="00615448" w:rsidRDefault="002B3B10" w:rsidP="003B3263">
+          <w:p w14:paraId="6599B681" w14:textId="5DC60FF8" w:rsidR="00545486" w:rsidRPr="00670252" w:rsidRDefault="00173DDF" w:rsidP="007270B4">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1843"/>
-                <w:tab w:val="left" w:pos="4111"/>
+                <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
-              <w:spacing w:before="120" w:after="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="nl-BE"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B3B10">
-[...5 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>code postal</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6328E278" w14:textId="77777777" w:rsidR="00615448" w:rsidRDefault="004E4CF7" w:rsidP="00615448">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="54FB6DE5" w14:textId="77777777" w:rsidR="00545486" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1843"/>
-                <w:tab w:val="left" w:pos="4111"/>
+                <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
-[...4 lines deleted...]
-                <w:lang w:val="nl-BE"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:b/>
-                  <w:bCs/>
-[...1 lines deleted...]
-                  <w:lang w:val="nl-BE"/>
                 </w:rPr>
-                <w:id w:val="12421805"/>
+                <w:id w:val="-779023070"/>
                 <w:placeholder>
-                  <w:docPart w:val="534AE48FCDF44EF98DCC4A93F641B54B"/>
+                  <w:docPart w:val="ABE047A405824EF1BEA717CD05DD9D1A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                  <w:bCs w:val="0"/>
                   <w:color w:val="003366"/>
-                  <w:sz w:val="20"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00615448" w:rsidRPr="003E4A64">
+                <w:r w:rsidR="00545486" w:rsidRPr="00670252">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>_______</w:t>
+                </w:r>
+                <w:r w:rsidR="00545486" w:rsidRPr="00670252">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
-                    <w:color w:val="969696"/>
-[...2 lines deleted...]
-                    <w:lang w:val="nl-BE"/>
+                    <w:color w:val="C0C0C0"/>
                   </w:rPr>
-                  <w:t>_________________________________________</w:t>
+                  <w:t>_</w:t>
                 </w:r>
-                <w:r w:rsidR="00615448">
+                <w:r w:rsidR="00545486" w:rsidRPr="00670252">
                   <w:rPr>
-                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:b/>
-                    <w:color w:val="969696"/>
-[...2 lines deleted...]
-                    <w:lang w:val="nl-BE"/>
+                    <w:color w:val="C0C0C0"/>
                   </w:rPr>
-                  <w:t>_________</w:t>
-[...32 lines deleted...]
-                  <w:t>___</w:t>
+                  <w:t>___________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00615448" w14:paraId="6328E27F" w14:textId="77777777" w:rsidTr="007654BD">
+      <w:tr w:rsidR="00C816BB" w:rsidRPr="00670252" w14:paraId="6946A592" w14:textId="77777777" w:rsidTr="00173DDF">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1912" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6328E27A" w14:textId="77777777" w:rsidR="00615448" w:rsidRDefault="002B3B10" w:rsidP="003B3263">
+          <w:p w14:paraId="75B26908" w14:textId="5C67F2A6" w:rsidR="00C816BB" w:rsidRPr="00670252" w:rsidRDefault="00173DDF" w:rsidP="00CA16F5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="3381"/>
+                <w:tab w:val="left" w:pos="3556"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
-              <w:spacing w:before="120" w:after="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="nl-BE"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B3B10">
               <w:rPr>
-                <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">date de naissance </w:t>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>profession</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6328E27B" w14:textId="77777777" w:rsidR="00615448" w:rsidRDefault="004E4CF7" w:rsidP="003B3263">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58744A48" w14:textId="67D8C84C" w:rsidR="00C816BB" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1843"/>
-                <w:tab w:val="left" w:pos="4111"/>
+                <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
-              <w:spacing w:before="120" w:after="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="nl-BE"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-113" w:right="31"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:b/>
-                  <w:bCs/>
-                  <w:lang w:val="nl-BE"/>
                 </w:rPr>
-                <w:id w:val="1589884070"/>
+                <w:id w:val="-546826839"/>
                 <w:placeholder>
-                  <w:docPart w:val="1A2A5DC5785F46319F5C9891DBF550A1"/>
+                  <w:docPart w:val="D4EA9FC2D72E433295CC1A36B9769E2E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
-                <w:date>
-                  <w:dateFormat w:val="dd/MM/yyyy"/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:color w:val="003366"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C816BB" w:rsidRPr="00670252">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>___________________________________________________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0052A3D2" w14:textId="7D6865CF" w:rsidR="00C816BB" w:rsidRPr="00670252" w:rsidRDefault="00173DDF" w:rsidP="007270B4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00173DDF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>date de naissance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D6365D5" w14:textId="7497D9F8" w:rsidR="00C816BB" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="lev"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:bCs w:val="0"/>
+                </w:rPr>
+                <w:id w:val="1047803360"/>
+                <w:placeholder>
+                  <w:docPart w:val="28951223B3FA4F1C95D253BF3623B9A3"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date w:fullDate="2019-08-14T00:00:00Z">
+                  <w:dateFormat w:val="dd-MM-yyyy"/>
                   <w:lid w:val="en-GB"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rStyle w:val="Policepardfaut"/>
                   <w:b w:val="0"/>
-                  <w:bCs w:val="0"/>
+                  <w:bCs/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00615448" w:rsidRPr="00540EDE">
+                <w:r w:rsidR="00545486" w:rsidRPr="003723D2">
                   <w:rPr>
-                    <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                    <w:lang w:val="nl-BE"/>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:color w:val="C0C0C0"/>
+                    <w:sz w:val="16"/>
                   </w:rPr>
-                  <w:t>____________________</w:t>
+                  <w:t>_____________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00545486" w:rsidRPr="00670252" w14:paraId="55C9E680" w14:textId="77777777" w:rsidTr="00173DDF">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2333" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6328E27C" w14:textId="77777777" w:rsidR="00615448" w:rsidRDefault="00615448" w:rsidP="003B3263">
+          <w:p w14:paraId="6C7279B4" w14:textId="4FE1DA56" w:rsidR="00545486" w:rsidRPr="00670252" w:rsidRDefault="00545486" w:rsidP="00CA16F5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="3381"/>
+                <w:tab w:val="left" w:pos="3556"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
-              <w:spacing w:after="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-105"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="nl-BE"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00540EDE">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:bookmarkStart w:id="2" w:name="_Hlk202776064"/>
+            <w:r w:rsidRPr="000F450A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>e-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5523" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="6328E27D" w14:textId="77777777" w:rsidR="00615448" w:rsidRDefault="002B3B10" w:rsidP="003B3263">
+          <w:p w14:paraId="7EB3E0F4" w14:textId="77777777" w:rsidR="00545486" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1843"/>
-                <w:tab w:val="left" w:pos="4111"/>
+                <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
-              <w:spacing w:before="120" w:after="0"/>
-[...33 lines deleted...]
-                <w:lang w:val="nl-BE"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-108"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:b/>
-                  <w:bCs/>
-[...1 lines deleted...]
-                  <w:lang w:val="nl-BE"/>
                 </w:rPr>
-                <w:id w:val="-662235143"/>
+                <w:id w:val="-1439290151"/>
                 <w:placeholder>
-                  <w:docPart w:val="33F7489A86A44244B37D325341A61CF0"/>
+                  <w:docPart w:val="C5CFA5EA02314F84A10ED1195FED00C7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...125 lines deleted...]
-                  <w:bCs w:val="0"/>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00615448" w:rsidRPr="003E4A64">
-[...286 lines deleted...]
-                <w:r w:rsidR="007654BD" w:rsidRPr="003E4A64">
+                <w:r w:rsidR="00545486" w:rsidRPr="00670252">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
-                    <w:color w:val="969696"/>
-[...2 lines deleted...]
-                    <w:lang w:val="nl-BE"/>
+                    <w:color w:val="C0C0C0"/>
                   </w:rPr>
-                  <w:t>___________________________________________________________</w:t>
-[...78 lines deleted...]
-                  <w:t>___________________________________________________________</w:t>
+                  <w:t>__________________________________________________________________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6328E28C" w14:textId="77777777" w:rsidR="00355DBD" w:rsidRDefault="00355DBD" w:rsidP="004015AA">
-[...6 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Grilledutableau"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblStyle w:val="TableGrid1"/>
+        <w:tblW w:w="9923" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9922"/>
+        <w:gridCol w:w="9923"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E0BDA" w:rsidRPr="00F21332" w14:paraId="6328E28E" w14:textId="77777777" w:rsidTr="0096765D">
+      <w:tr w:rsidR="00C816BB" w:rsidRPr="00F84CB8" w14:paraId="1A0DD990" w14:textId="77777777" w:rsidTr="005C2A9A">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9922" w:type="dxa"/>
+            <w:tcW w:w="9923" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6328E28D" w14:textId="77777777" w:rsidR="009E0BDA" w:rsidRDefault="00345CBE" w:rsidP="0096765D">
-[...25 lines deleted...]
-          <w:p w14:paraId="6328E28F" w14:textId="77777777" w:rsidR="009E0BDA" w:rsidRPr="00345CBE" w:rsidRDefault="00345CBE" w:rsidP="0096765D">
+          <w:bookmarkEnd w:id="2"/>
+          <w:p w14:paraId="3933FA15" w14:textId="50186812" w:rsidR="00C816BB" w:rsidRPr="00173DDF" w:rsidRDefault="00173DDF" w:rsidP="00C816BB">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1843"/>
-                <w:tab w:val="left" w:pos="4111"/>
+                <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
-              <w:spacing w:before="120" w:after="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="808080"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00146FD7">
-[...4 lines deleted...]
-              <w:t>une description détaillée de la profession</w:t>
+            <w:r w:rsidRPr="00173DDF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">paiement via compte du bénéficiaire </w:t>
             </w:r>
-            <w:r w:rsidRPr="00345CBE">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00173DDF">
+              <w:rPr>
+                <w:rStyle w:val="Titre4Car"/>
+                <w:i/>
+                <w:color w:val="808080"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>si le bénéficiaire est une société, veuillez compléter le numéro de compte de la société</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6328E291" w14:textId="77777777" w:rsidR="00A028C6" w:rsidRDefault="004E4CF7" w:rsidP="00BB185C">
-[...85 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9923" w:type="dxa"/>
-        <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2132"/>
-        <w:gridCol w:w="1412"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="5386"/>
         <w:gridCol w:w="1134"/>
-        <w:gridCol w:w="1418"/>
-        <w:gridCol w:w="3827"/>
+        <w:gridCol w:w="1985"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D83EB2" w:rsidRPr="009E0BDA" w14:paraId="6328E297" w14:textId="77777777" w:rsidTr="00F80208">
+      <w:tr w:rsidR="00C816BB" w:rsidRPr="00670252" w14:paraId="4BD7F3E9" w14:textId="77777777" w:rsidTr="00173DDF">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2132" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6328E292" w14:textId="77777777" w:rsidR="00C84144" w:rsidRPr="00345CBE" w:rsidRDefault="00345CBE" w:rsidP="00F80208">
+          <w:p w14:paraId="4DDC0B4B" w14:textId="165A9C98" w:rsidR="00C816BB" w:rsidRPr="00670252" w:rsidRDefault="00C816BB" w:rsidP="00CA16F5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="3381"/>
+                <w:tab w:val="left" w:pos="3556"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-105"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="fr-FR"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00345CBE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="fr-FR"/>
-[...15 lines deleted...]
-              <w:t>:  manuel</w:t>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>IBAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1412" w:type="dxa"/>
+            <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6328E293" w14:textId="77777777" w:rsidR="00C84144" w:rsidRPr="009E0BDA" w:rsidRDefault="004E4CF7" w:rsidP="00870BD3">
+          <w:p w14:paraId="0DAA0801" w14:textId="77777777" w:rsidR="00C816BB" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1843"/>
-                <w:tab w:val="left" w:pos="4111"/>
+                <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
-[...4 lines deleted...]
-                <w:lang w:val="nl-BE"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-113" w:right="31"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:b/>
-                  <w:bCs/>
-[...1 lines deleted...]
-                  <w:lang w:val="de-DE"/>
                 </w:rPr>
-                <w:id w:val="563762288"/>
+                <w:id w:val="-1311239127"/>
                 <w:placeholder>
-                  <w:docPart w:val="50D3E4C7D4E8472A85886838B296CDBB"/>
+                  <w:docPart w:val="BB5C56E94DF4452EAB68E7BDCBC199DC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                  <w:bCs w:val="0"/>
                   <w:color w:val="003366"/>
-                  <w:sz w:val="20"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00C84144" w:rsidRPr="003E4A64">
+                <w:r w:rsidR="00C816BB" w:rsidRPr="00670252">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
-                    <w:color w:val="969696"/>
-[...2 lines deleted...]
-                    <w:lang w:val="nl-BE"/>
+                    <w:color w:val="C0C0C0"/>
                   </w:rPr>
-                  <w:t>_______________</w:t>
+                  <w:t>__________________________________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00870BD3">
-[...17 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6328E294" w14:textId="77777777" w:rsidR="00C84144" w:rsidRPr="009E0BDA" w:rsidRDefault="00345CBE" w:rsidP="00C84144">
+          <w:p w14:paraId="4F01B3FA" w14:textId="4899EBE1" w:rsidR="00C816BB" w:rsidRPr="00670252" w:rsidRDefault="00C816BB" w:rsidP="007270B4">
             <w:pPr>
-              <w:spacing w:before="120"/>
-[...2 lines deleted...]
-                <w:lang w:val="nl-BE"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00345CBE">
-[...4 lines deleted...]
-              <w:t>administratif</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>BIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6328E295" w14:textId="77777777" w:rsidR="00C84144" w:rsidRPr="009E0BDA" w:rsidRDefault="004E4CF7" w:rsidP="00870BD3">
+          <w:p w14:paraId="0F625EB5" w14:textId="77777777" w:rsidR="00C816BB" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
             <w:pPr>
-              <w:spacing w:before="120"/>
-[...2 lines deleted...]
-                <w:lang w:val="nl-BE"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:b/>
-                  <w:bCs/>
-[...1 lines deleted...]
-                  <w:lang w:val="de-DE"/>
                 </w:rPr>
-                <w:id w:val="2036382809"/>
+                <w:id w:val="-1532108461"/>
                 <w:placeholder>
-                  <w:docPart w:val="EAE87E1F587844D9A8CA88C9EB78EBB5"/>
+                  <w:docPart w:val="24C7405F53D543239E93362A31F84887"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                  <w:bCs w:val="0"/>
                   <w:color w:val="003366"/>
-                  <w:sz w:val="20"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00C84144" w:rsidRPr="003E4A64">
+                <w:r w:rsidR="00C816BB" w:rsidRPr="00670252">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>_______</w:t>
+                </w:r>
+                <w:r w:rsidR="00C816BB" w:rsidRPr="00670252">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
-                    <w:color w:val="969696"/>
-[...2 lines deleted...]
-                    <w:lang w:val="nl-BE"/>
+                    <w:color w:val="C0C0C0"/>
                   </w:rPr>
-                  <w:t>_______________</w:t>
+                  <w:t>_</w:t>
+                </w:r>
+                <w:r w:rsidR="00C816BB" w:rsidRPr="00670252">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>___________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00870BD3">
-[...2 lines deleted...]
-                <w:b/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C816BB" w:rsidRPr="00670252" w14:paraId="38A906F8" w14:textId="77777777" w:rsidTr="00173DDF">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30A9C82A" w14:textId="2CF38B96" w:rsidR="00C816BB" w:rsidRPr="00670252" w:rsidRDefault="00173DDF" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="3381"/>
+                <w:tab w:val="left" w:pos="3556"/>
+                <w:tab w:val="left" w:pos="4111"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
-                <w:szCs w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00173DDF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
-                <w:szCs w:val="20"/>
-[...2 lines deleted...]
-              <w:t>%</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">au nom de </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6328E296" w14:textId="77777777" w:rsidR="00C84144" w:rsidRPr="009E0BDA" w:rsidRDefault="00345CBE" w:rsidP="00345CBE">
+          <w:p w14:paraId="7C70C7EC" w14:textId="77777777" w:rsidR="00C816BB" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
             <w:pPr>
-              <w:spacing w:before="40"/>
-[...170 lines deleted...]
-                <w:lang w:val="nl-BE"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-113" w:right="31"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:sz w:val="22"/>
-[...1 lines deleted...]
-                  <w:lang w:val="nl-BE"/>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
                 </w:rPr>
-                <w:id w:val="-322592463"/>
-[...78 lines deleted...]
-                <w:id w:val="1432783959"/>
+                <w:id w:val="1926534967"/>
                 <w:placeholder>
-                  <w:docPart w:val="5AA1BAC813C947E99A73F40593D91F14"/>
+                  <w:docPart w:val="DB2F913C66E0432199CB50BA9E09D873"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                  <w:bCs w:val="0"/>
                   <w:color w:val="003366"/>
-                  <w:sz w:val="20"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00934857" w:rsidRPr="003E4A64">
+                <w:r w:rsidR="00C816BB" w:rsidRPr="00670252">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
-                    <w:color w:val="969696"/>
-[...2 lines deleted...]
-                    <w:lang w:val="nl-BE"/>
+                    <w:color w:val="C0C0C0"/>
                   </w:rPr>
-                  <w:t>_____</w:t>
+                  <w:t>__________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidR="00934857">
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB2B2AE" w14:textId="7483A057" w:rsidR="00C816BB" w:rsidRPr="00670252" w:rsidRDefault="00173DDF" w:rsidP="007270B4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00173DDF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>téléphone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B7D8020" w14:textId="77777777" w:rsidR="00C816BB" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="2093813468"/>
+                <w:placeholder>
+                  <w:docPart w:val="58D7C39A65A849FF979847F038EB4CC0"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:color w:val="003366"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C816BB" w:rsidRPr="00670252">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>_______</w:t>
+                </w:r>
+                <w:r w:rsidR="00C816BB" w:rsidRPr="00670252">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
-                    <w:color w:val="969696"/>
-[...2 lines deleted...]
-                    <w:lang w:val="nl-BE"/>
+                    <w:color w:val="C0C0C0"/>
                   </w:rPr>
                   <w:t>_</w:t>
                 </w:r>
-                <w:r w:rsidR="00934857" w:rsidRPr="003E4A64">
+                <w:r w:rsidR="00C816BB" w:rsidRPr="00670252">
                   <w:rPr>
-                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:b/>
-                    <w:color w:val="969696"/>
-[...2 lines deleted...]
-                    <w:lang w:val="nl-BE"/>
+                    <w:color w:val="C0C0C0"/>
                   </w:rPr>
-                  <w:t>______</w:t>
-[...32 lines deleted...]
-                  <w:t>______</w:t>
+                  <w:t>___________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6328E29B" w14:textId="77777777" w:rsidR="003E53C3" w:rsidRDefault="003E53C3" w:rsidP="004015AA">
-[...1 lines deleted...]
-        <w:spacing w:before="20" w:after="20"/>
+    <w:p w14:paraId="436902EE" w14:textId="552C5CC5" w:rsidR="000F450A" w:rsidRPr="002A16D2" w:rsidRDefault="00C10249" w:rsidP="000F450A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:lang w:val="nl-BE"/>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="009FE3"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002A16D2">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="009FE3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Profession</w:t>
+      </w:r>
+      <w:r w:rsidR="00545486" w:rsidRPr="002A16D2">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="009FE3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A16D2" w:rsidRPr="002A16D2">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>une description détaillée de la profession</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6328E29C" w14:textId="77777777" w:rsidR="00A028C6" w:rsidRDefault="003E53C3" w:rsidP="003E53C3">
-[...1 lines deleted...]
-        <w:spacing w:before="240" w:after="120" w:line="210" w:lineRule="exact"/>
+    <w:bookmarkStart w:id="3" w:name="_Hlk192851318"/>
+    <w:bookmarkStart w:id="4" w:name="_Hlk175579152"/>
+    <w:p w14:paraId="71C236F0" w14:textId="77777777" w:rsidR="004504CE" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="004504CE">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:b/>
+          </w:rPr>
+          <w:id w:val="-297524894"/>
+          <w:placeholder>
+            <w:docPart w:val="01F6EB7EB59C435F888E7F3F18B1B75D"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:color w:val="003366"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidR="004504CE" w:rsidRPr="00670252">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="9923" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="142"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="4111"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00545486" w:rsidRPr="00670252" w14:paraId="6310BC22" w14:textId="77777777" w:rsidTr="00F80982">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3648C847" w14:textId="64EB7811" w:rsidR="00545486" w:rsidRPr="00670252" w:rsidRDefault="002A16D2" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="3381"/>
+                <w:tab w:val="left" w:pos="3556"/>
+                <w:tab w:val="left" w:pos="4111"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A16D2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>type de travail : manuel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="21380CAF" w14:textId="7A46609C" w:rsidR="00545486" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="1667135299"/>
+                <w:placeholder>
+                  <w:docPart w:val="0840E2091E8748E0BD2FA60176068BB9"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:color w:val="003366"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00545486" w:rsidRPr="00670252">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>____</w:t>
+                </w:r>
+                <w:r w:rsidR="00007C1F">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+                <w:r w:rsidR="00545486" w:rsidRPr="00670252">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+                <w:r w:rsidR="00007C1F">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+                <w:r w:rsidR="00545486" w:rsidRPr="00670252">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00007C1F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E4B5496" w14:textId="63F3EB47" w:rsidR="00545486" w:rsidRPr="00670252" w:rsidRDefault="002A16D2" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00345CBE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>administratif</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AF8F57B" w14:textId="621DCB94" w:rsidR="00545486" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="-1452852320"/>
+                <w:placeholder>
+                  <w:docPart w:val="59261B3D9AA04617A4BC8C1B497F092F"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:color w:val="003366"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00545486" w:rsidRPr="00670252">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+                <w:r w:rsidR="00007C1F">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+                <w:r w:rsidR="00545486" w:rsidRPr="00670252">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+                <w:r w:rsidR="00007C1F">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+                <w:r w:rsidR="00545486" w:rsidRPr="00670252">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>__</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00007C1F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BEE343F" w14:textId="3C3B1BD9" w:rsidR="00545486" w:rsidRPr="00670252" w:rsidRDefault="00F80982" w:rsidP="00007C1F">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00545486">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>tatut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00007C1F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00545486">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="Vierkantcheckbox"/>
+                  <w:color w:val="00A0E0"/>
+                </w:rPr>
+                <w:id w:val="-763995332"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00007C1F">
+                  <w:rPr>
+                    <w:rStyle w:val="Vierkantcheckbox"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:color w:val="00A0E0"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00007C1F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002A16D2" w:rsidRPr="002A16D2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ouvrier</w:t>
+            </w:r>
+            <w:r w:rsidR="00545486">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="Vierkantcheckbox"/>
+                  <w:color w:val="00A0E0"/>
+                </w:rPr>
+                <w:id w:val="1228645793"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00545486">
+                  <w:rPr>
+                    <w:rStyle w:val="Vierkantcheckbox"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:color w:val="00A0E0"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00007C1F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002A16D2" w:rsidRPr="002A16D2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>employé</w:t>
+            </w:r>
+            <w:r w:rsidR="00545486">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="Vierkantcheckbox"/>
+                  <w:color w:val="00A0E0"/>
+                </w:rPr>
+                <w:id w:val="243527655"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00007C1F">
+                  <w:rPr>
+                    <w:rStyle w:val="Vierkantcheckbox"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:color w:val="00A0E0"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00007C1F">
+              <w:rPr>
+                <w:rStyle w:val="Vierkantcheckbox"/>
+                <w:color w:val="00A0E0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002A16D2" w:rsidRPr="002A16D2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>indépendant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="3"/>
+      <w:tr w:rsidR="00007C1F" w:rsidRPr="00670252" w14:paraId="1B91A9A0" w14:textId="77777777" w:rsidTr="00007C1F">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0355D53E" w14:textId="140AB626" w:rsidR="00007C1F" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00007C1F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="3381"/>
+                <w:tab w:val="left" w:pos="3556"/>
+                <w:tab w:val="left" w:pos="4111"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="Vierkantcheckbox"/>
+                  <w:color w:val="00A0E0"/>
+                </w:rPr>
+                <w:id w:val="-1592009888"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00007C1F">
+                  <w:rPr>
+                    <w:rStyle w:val="Vierkantcheckbox"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:color w:val="00A0E0"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00007C1F">
+              <w:rPr>
+                <w:rStyle w:val="Vierkantcheckbox"/>
+                <w:color w:val="00A0E0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00007C1F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="002A16D2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>utre</w:t>
+            </w:r>
+            <w:r w:rsidR="00007C1F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002A16D2" w:rsidRPr="002A16D2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="808080"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>explication</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7796" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EE252DD" w14:textId="42BFFAEB" w:rsidR="00007C1F" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00007C1F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-108"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="1427315629"/>
+                <w:placeholder>
+                  <w:docPart w:val="71BE406089C5471492C40D54E3997A0D"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:color w:val="003366"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00007C1F" w:rsidRPr="00670252">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>_____________________________________________________________________________________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="69F3C0A5" w14:textId="52D13CC6" w:rsidR="004504CE" w:rsidRPr="00D0015B" w:rsidRDefault="002A16D2" w:rsidP="004504CE">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:lang w:val="nl-BE"/>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="009FE3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:lang w:val="nl-BE"/>
+          <w:b/>
+          <w:color w:val="009FE3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Maladie</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4678"/>
-        <w:gridCol w:w="5211"/>
+        <w:gridCol w:w="5245"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001A6090" w14:paraId="6328E2A0" w14:textId="77777777" w:rsidTr="00F66CD3">
+      <w:tr w:rsidR="004504CE" w:rsidRPr="00670252" w14:paraId="554BDE85" w14:textId="77777777" w:rsidTr="004504CE">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6328E29E" w14:textId="77777777" w:rsidR="001A6090" w:rsidRPr="00345CBE" w:rsidRDefault="00345CBE" w:rsidP="00A25737">
+          <w:p w14:paraId="47327BCB" w14:textId="6DC293DF" w:rsidR="004504CE" w:rsidRPr="002A16D2" w:rsidRDefault="002A16D2" w:rsidP="00CA16F5">
             <w:pPr>
-              <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="3381"/>
+                <w:tab w:val="left" w:pos="3556"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-105"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="fr-FR"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00345CBE">
+            <w:r w:rsidRPr="002A16D2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="fr-FR"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Depuis quand les premiers symptômes ont-ils apparu </w:t>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Depuis quand les premiers symptômes ont-ils apparu</w:t>
             </w:r>
-            <w:r w:rsidR="001A6090" w:rsidRPr="00345CBE">
+            <w:r w:rsidR="004504CE" w:rsidRPr="002A16D2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="fr-FR"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">?   </w:t>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5211" w:type="dxa"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6328E29F" w14:textId="77777777" w:rsidR="001A6090" w:rsidRPr="001A6090" w:rsidRDefault="004E4CF7" w:rsidP="00146FD7">
+          <w:p w14:paraId="76C3EC44" w14:textId="6E92397F" w:rsidR="004504CE" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
             <w:pPr>
-              <w:keepNext/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1843"/>
-                <w:tab w:val="left" w:pos="4111"/>
+                <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
-              <w:spacing w:before="80"/>
-[...3 lines deleted...]
-                <w:lang w:val="nl-BE"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-108"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:b/>
-                  <w:bCs/>
-[...1 lines deleted...]
-                  <w:lang w:val="nl-BE"/>
                 </w:rPr>
-                <w:id w:val="1891923953"/>
+                <w:id w:val="1442187962"/>
                 <w:placeholder>
-                  <w:docPart w:val="0F463DFA901040F3A3AEEC66E846E709"/>
+                  <w:docPart w:val="1AD231489F3E4E37AC97392CE3A28927"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                  <w:bCs w:val="0"/>
                   <w:color w:val="003366"/>
-                  <w:sz w:val="20"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="001A6090" w:rsidRPr="003E4A64">
+                <w:r w:rsidR="004504CE" w:rsidRPr="00670252">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
-                    <w:color w:val="969696"/>
-[...2 lines deleted...]
-                    <w:lang w:val="nl-BE"/>
+                    <w:color w:val="C0C0C0"/>
                   </w:rPr>
-                  <w:t>____________________________________</w:t>
-[...21 lines deleted...]
-                  <w:t>______________________</w:t>
+                  <w:t>________________________________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A6090" w:rsidRPr="00345CBE" w14:paraId="6328E2A3" w14:textId="77777777" w:rsidTr="00F66CD3">
+      <w:tr w:rsidR="004504CE" w:rsidRPr="00670252" w14:paraId="6A7E5B99" w14:textId="77777777" w:rsidTr="004504CE">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6328E2A1" w14:textId="77777777" w:rsidR="001A6090" w:rsidRPr="00345CBE" w:rsidRDefault="00345CBE" w:rsidP="00345CBE">
+          <w:p w14:paraId="2601941D" w14:textId="4959E6DF" w:rsidR="004504CE" w:rsidRPr="002A16D2" w:rsidRDefault="002A16D2" w:rsidP="002A16D2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="3381"/>
+                <w:tab w:val="left" w:pos="3556"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
-              <w:ind w:right="-1196"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-105"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="fr-FR"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00345CBE">
+            <w:r w:rsidRPr="002A16D2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="fr-FR"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Quand a-t-on demandé pour la première fois un conseil </w:t>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Quand a-t-on demandé pour la première fois un conseil médical (médecin, spécialiste</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="004504CE" w:rsidRPr="002A16D2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="fr-FR"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">?   </w:t>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5211" w:type="dxa"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6328E2A2" w14:textId="77777777" w:rsidR="001A6090" w:rsidRPr="00345CBE" w:rsidRDefault="00146FD7" w:rsidP="00146FD7">
+          <w:p w14:paraId="259BF122" w14:textId="62CB9ED1" w:rsidR="004504CE" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1843"/>
-                <w:tab w:val="left" w:pos="4111"/>
+                <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
-              <w:spacing w:before="20"/>
-[...3 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-108"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00146FD7">
-[...8 lines deleted...]
-            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:b/>
-                  <w:bCs/>
-[...1 lines deleted...]
-                  <w:lang w:val="nl-BE"/>
                 </w:rPr>
-                <w:id w:val="1553110087"/>
+                <w:id w:val="1348996060"/>
                 <w:placeholder>
-                  <w:docPart w:val="CAC8FA1D2F2540659C4AA22F8C163E3A"/>
+                  <w:docPart w:val="957183016C744251BF34994ABAE4CA6A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                  <w:bCs w:val="0"/>
                   <w:color w:val="003366"/>
-                  <w:sz w:val="20"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="001A6090" w:rsidRPr="003E4A64">
+                <w:r w:rsidR="004504CE" w:rsidRPr="00670252">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
-                    <w:color w:val="969696"/>
-[...2 lines deleted...]
-                    <w:lang w:val="nl-BE"/>
+                    <w:color w:val="C0C0C0"/>
                   </w:rPr>
-                  <w:t>____________________________________</w:t>
-[...21 lines deleted...]
-                  <w:t>______________________</w:t>
+                  <w:t>________________________________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6328E2A4" w14:textId="77777777" w:rsidR="00355DBD" w:rsidRPr="00345CBE" w:rsidRDefault="00590AB2" w:rsidP="00146FD7">
+    <w:p w14:paraId="0CD5D1C4" w14:textId="4C508DBA" w:rsidR="004504CE" w:rsidRPr="002A16D2" w:rsidRDefault="002A16D2" w:rsidP="004504CE">
       <w:pPr>
         <w:keepNext/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:before="60" w:after="180"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A16D2">
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t>d</w:t>
+        <w:t>diagnostic ou description des plaintes</w:t>
       </w:r>
-      <w:r w:rsidR="00595B67" w:rsidRPr="00595B67">
+      <w:r w:rsidR="004504CE" w:rsidRPr="002A16D2">
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve">iagnostic ou description des plaintes   </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6328E2A5" w14:textId="77777777" w:rsidR="001A2AC6" w:rsidRDefault="004E4CF7" w:rsidP="00A25737">
-[...5 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7251A559" w14:textId="77777777" w:rsidR="00B85AE5" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00B85AE5">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:b/>
-            <w:bCs/>
-            <w:lang w:val="nl-BE"/>
           </w:rPr>
-          <w:id w:val="-101183993"/>
+          <w:id w:val="-1067340760"/>
           <w:placeholder>
-            <w:docPart w:val="C20F25234AAA46AA866E0F001A370BA7"/>
+            <w:docPart w:val="FDE0FB35857D48E9A7A6F1F126E1AE3E"/>
           </w:placeholder>
           <w:showingPlcHdr/>
-          <w:text w:multiLine="1"/>
+          <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:color w:val="003366"/>
+          </w:rPr>
+        </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="001A2AC6" w:rsidRPr="001B2D5A">
+          <w:r w:rsidR="00B85AE5" w:rsidRPr="00670252">
             <w:rPr>
-              <w:rStyle w:val="Textedelespacerserv"/>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
-[...47 lines deleted...]
-            <w:t>____</w:t>
+            <w:t>____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6328E2A6" w14:textId="77777777" w:rsidR="005A7CD0" w:rsidRPr="00DB2A45" w:rsidRDefault="00595B67" w:rsidP="005A7CD0">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">accident </w:t>
+    <w:p w14:paraId="26785A65" w14:textId="3F8D8BD7" w:rsidR="00545486" w:rsidRPr="0051105B" w:rsidRDefault="002A16D2" w:rsidP="00545486">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="009FE3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="009FE3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Accident</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3544"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3935"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="708"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="3119"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E62520" w:rsidRPr="00334B6D" w14:paraId="6328E2A8" w14:textId="77777777" w:rsidTr="00BB185C">
+      <w:tr w:rsidR="004504CE" w:rsidRPr="00F84CB8" w14:paraId="013BC51B" w14:textId="77777777" w:rsidTr="002A16D2">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9889" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="6328E2A7" w14:textId="77777777" w:rsidR="00E62520" w:rsidRPr="00595B67" w:rsidRDefault="00595B67" w:rsidP="00146FD7">
+          <w:p w14:paraId="08D8BBFE" w14:textId="0D61B4D1" w:rsidR="004504CE" w:rsidRPr="002A16D2" w:rsidRDefault="002A16D2" w:rsidP="00CA16F5">
             <w:pPr>
-              <w:keepNext/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1267"/>
-                <w:tab w:val="left" w:pos="2874"/>
+                <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="3381"/>
+                <w:tab w:val="left" w:pos="3556"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
-              <w:spacing w:before="60"/>
-              <w:jc w:val="both"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-105"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="fr-FR"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00595B67">
-[...4 lines deleted...]
-              <w:t>genre d’accident</w:t>
+            <w:r w:rsidRPr="002A16D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">genre d’accident </w:t>
             </w:r>
-            <w:r w:rsidR="00706A78" w:rsidRPr="00595B67">
-[...4 lines deleted...]
-              <w:tab/>
+            <w:r w:rsidR="00BD7A75" w:rsidRPr="002A16D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:sz w:val="22"/>
-[...1 lines deleted...]
-                  <w:lang w:val="fr-FR"/>
+                  <w:rStyle w:val="Vierkantcheckbox"/>
+                  <w:color w:val="00A0E0"/>
+                  <w:lang w:val="fr-BE"/>
                 </w:rPr>
-                <w:id w:val="-314491650"/>
+                <w:id w:val="662516191"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E62520" w:rsidRPr="00595B67">
+                <w:r w:rsidR="00BD7A75" w:rsidRPr="002A16D2">
                   <w:rPr>
+                    <w:rStyle w:val="Vierkantcheckbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:sz w:val="22"/>
-[...1 lines deleted...]
-                    <w:lang w:val="fr-FR"/>
+                    <w:color w:val="00A0E0"/>
+                    <w:lang w:val="fr-BE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00E62520" w:rsidRPr="00595B67">
+            <w:r w:rsidR="00BD7A75" w:rsidRPr="002A16D2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="fr-FR"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00595B67">
+            <w:r w:rsidRPr="002A16D2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="fr-FR"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>accident du travail</w:t>
             </w:r>
-            <w:r w:rsidR="00CA4537">
+            <w:r w:rsidR="00BD7A75" w:rsidRPr="002A16D2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="fr-FR"/>
-[...1 lines deleted...]
-              <w:tab/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:sz w:val="22"/>
-[...1 lines deleted...]
-                  <w:lang w:val="fr-FR"/>
+                  <w:rStyle w:val="Vierkantcheckbox"/>
+                  <w:color w:val="00A0E0"/>
+                  <w:lang w:val="fr-BE"/>
                 </w:rPr>
-                <w:id w:val="784845997"/>
+                <w:id w:val="-2043971511"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E62520" w:rsidRPr="00595B67">
+                <w:r w:rsidR="00BD7A75" w:rsidRPr="002A16D2">
                   <w:rPr>
+                    <w:rStyle w:val="Vierkantcheckbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:sz w:val="22"/>
-[...1 lines deleted...]
-                    <w:lang w:val="fr-FR"/>
+                    <w:color w:val="00A0E0"/>
+                    <w:lang w:val="fr-BE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00E62520" w:rsidRPr="00595B67">
+            <w:r w:rsidR="00BD7A75" w:rsidRPr="002A16D2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="fr-FR"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00595B67">
+            <w:r w:rsidRPr="002A16D2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="fr-FR"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>accident de la vie privée</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="005A7CD0" w14:paraId="6328E2AB" w14:textId="77777777" w:rsidTr="00BB185C">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5671" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6328E2A9" w14:textId="77777777" w:rsidR="005A7CD0" w:rsidRPr="00CA4537" w:rsidRDefault="00595B67" w:rsidP="00146FD7">
+          <w:p w14:paraId="7DB0C328" w14:textId="4994EB24" w:rsidR="004504CE" w:rsidRPr="002A16D2" w:rsidRDefault="004504CE" w:rsidP="00CA16F5">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1267"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="2874"/>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-108"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004504CE" w:rsidRPr="00670252" w14:paraId="775B40E2" w14:textId="77777777" w:rsidTr="002A16D2">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="79F4C06B" w14:textId="71796E3D" w:rsidR="004504CE" w:rsidRPr="002A16D2" w:rsidRDefault="002A16D2" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="3381"/>
+                <w:tab w:val="left" w:pos="3556"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
-              <w:spacing w:before="60"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-105"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="fr-FR"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA4537">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">type d’accident </w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002A16D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>type</w:t>
             </w:r>
-            <w:r w:rsidR="00706A78" w:rsidRPr="00CA4537">
-[...4 lines deleted...]
-              <w:tab/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002A16D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d’accident </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7A75" w:rsidRPr="002A16D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7A75" w:rsidRPr="002A16D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:sz w:val="22"/>
-[...1 lines deleted...]
-                  <w:lang w:val="fr-FR"/>
+                  <w:rStyle w:val="Vierkantcheckbox"/>
+                  <w:color w:val="00A0E0"/>
+                  <w:lang w:val="fr-BE"/>
                 </w:rPr>
-                <w:id w:val="-595871760"/>
+                <w:id w:val="-65795708"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E62520" w:rsidRPr="00CA4537">
+                <w:r w:rsidR="00BD7A75" w:rsidRPr="002A16D2">
                   <w:rPr>
+                    <w:rStyle w:val="Vierkantcheckbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:sz w:val="22"/>
-[...1 lines deleted...]
-                    <w:lang w:val="fr-FR"/>
+                    <w:color w:val="00A0E0"/>
+                    <w:lang w:val="fr-BE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00E62520" w:rsidRPr="00CA4537">
+            <w:r w:rsidR="00BD7A75" w:rsidRPr="002A16D2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="fr-FR"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00CA4537" w:rsidRPr="00CA4537">
+            <w:r w:rsidRPr="002A16D2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="fr-FR"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>accident de sport</w:t>
             </w:r>
-            <w:r w:rsidR="00CA4537" w:rsidRPr="00CA4537">
+            <w:r w:rsidR="00BD7A75" w:rsidRPr="002A16D2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="fr-FR"/>
-[...1 lines deleted...]
-              <w:tab/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA5819" w:rsidRPr="002A16D2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7A75" w:rsidRPr="002A16D2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:sz w:val="22"/>
-[...1 lines deleted...]
-                  <w:lang w:val="fr-FR"/>
+                  <w:rStyle w:val="Vierkantcheckbox"/>
+                  <w:color w:val="00A0E0"/>
+                  <w:lang w:val="fr-BE"/>
                 </w:rPr>
-                <w:id w:val="-831066355"/>
+                <w:id w:val="1778061055"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E62520" w:rsidRPr="00CA4537">
+                <w:r w:rsidR="00BD7A75" w:rsidRPr="002A16D2">
                   <w:rPr>
+                    <w:rStyle w:val="Vierkantcheckbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:sz w:val="22"/>
-[...1 lines deleted...]
-                    <w:lang w:val="fr-FR"/>
+                    <w:color w:val="00A0E0"/>
+                    <w:lang w:val="fr-BE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00E62520" w:rsidRPr="00CA4537">
+            <w:r w:rsidR="00BD7A75" w:rsidRPr="002A16D2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="fr-FR"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00CA4537" w:rsidRPr="00CA4537">
+            <w:r w:rsidRPr="002A16D2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="fr-FR"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">accident de la route    </w:t>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>accident de la route</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7A75" w:rsidRPr="002A16D2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7A75" w:rsidRPr="002A16D2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:sz w:val="22"/>
-[...1 lines deleted...]
-                  <w:lang w:val="fr-FR"/>
+                  <w:rStyle w:val="Vierkantcheckbox"/>
+                  <w:color w:val="00A0E0"/>
+                  <w:lang w:val="fr-BE"/>
                 </w:rPr>
-                <w:id w:val="545342240"/>
+                <w:id w:val="-1676414806"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E62520" w:rsidRPr="00CA4537">
+                <w:r w:rsidR="00BD7A75" w:rsidRPr="002A16D2">
                   <w:rPr>
+                    <w:rStyle w:val="Vierkantcheckbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:sz w:val="22"/>
-[...1 lines deleted...]
-                    <w:lang w:val="fr-FR"/>
+                    <w:color w:val="00A0E0"/>
+                    <w:lang w:val="fr-BE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00E62520" w:rsidRPr="00CA4537">
-[...2 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidR="00BD7A75" w:rsidRPr="002A16D2">
+              <w:rPr>
+                <w:rStyle w:val="Vierkantcheckbox"/>
+                <w:color w:val="00A0E0"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00CA4537" w:rsidRPr="00CA4537">
+            <w:r w:rsidRPr="002A16D2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="fr-FR"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">autre  </w:t>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>autre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4218" w:type="dxa"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6328E2AA" w14:textId="77777777" w:rsidR="005A7CD0" w:rsidRPr="001A6090" w:rsidRDefault="004E4CF7" w:rsidP="00146FD7">
+          <w:p w14:paraId="3D86CC60" w14:textId="03FB726F" w:rsidR="004504CE" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1168"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="4111"/>
+                <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
-              <w:spacing w:before="60"/>
-[...3 lines deleted...]
-                <w:lang w:val="nl-BE"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-108"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:b/>
-                  <w:bCs/>
-[...1 lines deleted...]
-                  <w:lang w:val="nl-BE"/>
                 </w:rPr>
-                <w:id w:val="158357158"/>
+                <w:id w:val="-1867512824"/>
                 <w:placeholder>
-                  <w:docPart w:val="E0873F69248C4380844D2190DA1A41F5"/>
+                  <w:docPart w:val="8871AFE95C374D66A309B1B27F385A75"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                  <w:bCs w:val="0"/>
                   <w:color w:val="003366"/>
-                  <w:sz w:val="20"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="005A7CD0" w:rsidRPr="003E4A64">
+                <w:r w:rsidR="004504CE" w:rsidRPr="00670252">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
-                    <w:color w:val="969696"/>
-[...2 lines deleted...]
-                    <w:lang w:val="nl-BE"/>
+                    <w:color w:val="C0C0C0"/>
                   </w:rPr>
-                  <w:t>___</w:t>
-[...87 lines deleted...]
-                  <w:t>____</w:t>
+                  <w:t>_______________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00706A78" w14:paraId="6328E2B0" w14:textId="77777777" w:rsidTr="00BB185C">
+      <w:tr w:rsidR="00AA5819" w:rsidRPr="00670252" w14:paraId="42BCBD71" w14:textId="77777777" w:rsidTr="002A16D2">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6328E2AC" w14:textId="77777777" w:rsidR="00706A78" w:rsidRPr="00E62520" w:rsidRDefault="00CA4537" w:rsidP="00146FD7">
+          <w:p w14:paraId="464531A7" w14:textId="4F319522" w:rsidR="00AA5819" w:rsidRPr="00670252" w:rsidRDefault="002A16D2" w:rsidP="00CA16F5">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1168"/>
+                <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="3381"/>
+                <w:tab w:val="left" w:pos="3556"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
-              <w:spacing w:before="40"/>
-              <w:ind w:right="-1196"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-105"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="nl-BE"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA4537">
+            <w:r w:rsidRPr="002A16D2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="nl-BE"/>
-[...1 lines deleted...]
-              <w:t>moment de l’accident</w:t>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>moment de l’accident : date</w:t>
             </w:r>
-            <w:r>
-[...40 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="678E9E38" w14:textId="047F5C7B" w:rsidR="00AA5819" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                  <w:lang w:val="nl-BE"/>
+                  <w:rStyle w:val="lev"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:bCs w:val="0"/>
                 </w:rPr>
-                <w:id w:val="-1790582489"/>
+                <w:id w:val="-1930112036"/>
                 <w:placeholder>
-                  <w:docPart w:val="02C1B9274EE34D35862B69DE21F84470"/>
+                  <w:docPart w:val="8225029009CF4E1DAD071FF8DC17B10C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
-                <w:date>
-                  <w:dateFormat w:val="dd/MM/yyyy"/>
+                <w:date w:fullDate="2019-08-14T00:00:00Z">
+                  <w:dateFormat w:val="dd-MM-yyyy"/>
                   <w:lid w:val="en-GB"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rStyle w:val="Policepardfaut"/>
                   <w:b w:val="0"/>
-                  <w:bCs w:val="0"/>
-                  <w:sz w:val="20"/>
+                  <w:bCs/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00706A78" w:rsidRPr="00DB2A45">
+                <w:r w:rsidR="00AA5819" w:rsidRPr="003723D2">
                   <w:rPr>
-                    <w:rFonts w:eastAsia="Calibri"/>
-[...3 lines deleted...]
-                    <w:szCs w:val="12"/>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:color w:val="C0C0C0"/>
+                    <w:sz w:val="16"/>
                   </w:rPr>
-                  <w:t>____________________</w:t>
+                  <w:t>_____________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6328E2AD" w14:textId="77777777" w:rsidR="00706A78" w:rsidRPr="00E62520" w:rsidRDefault="00BB185C" w:rsidP="00146FD7">
+          <w:p w14:paraId="6558C047" w14:textId="23D31273" w:rsidR="00AA5819" w:rsidRPr="00670252" w:rsidRDefault="002A16D2" w:rsidP="00CA16F5">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="4111"/>
+                <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
-              <w:spacing w:before="40"/>
-[...3 lines deleted...]
-                <w:lang w:val="nl-BE"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...2 lines deleted...]
-              <w:t>h</w:t>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>heure</w:t>
             </w:r>
-            <w:r w:rsidR="00CA4537">
-[...19 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18D56040" w14:textId="37B03B8B" w:rsidR="00AA5819" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:b/>
-                  <w:bCs/>
-[...1 lines deleted...]
-                  <w:lang w:val="de-DE"/>
                 </w:rPr>
-                <w:id w:val="549500494"/>
+                <w:id w:val="997771292"/>
                 <w:placeholder>
-                  <w:docPart w:val="8D6DEB18A3C44F3198707C4EF8296CEE"/>
+                  <w:docPart w:val="8920844189864C7CBE1115E006EAF0E5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                  <w:bCs w:val="0"/>
                   <w:color w:val="003366"/>
-                  <w:sz w:val="20"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00706A78" w:rsidRPr="003E4A64">
+                <w:r w:rsidR="00AA5819" w:rsidRPr="00670252">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
-                    <w:color w:val="969696"/>
-[...2 lines deleted...]
-                    <w:lang w:val="nl-BE"/>
+                    <w:color w:val="C0C0C0"/>
                   </w:rPr>
-                  <w:t>_______________</w:t>
+                  <w:t>__</w:t>
+                </w:r>
+                <w:r w:rsidR="00AA5819">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+                <w:r w:rsidR="00AA5819" w:rsidRPr="00670252">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>____</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6328E2AE" w14:textId="77777777" w:rsidR="00706A78" w:rsidRPr="00706A78" w:rsidRDefault="00CA4537" w:rsidP="00146FD7">
+          <w:p w14:paraId="4CDA45C6" w14:textId="11FD79EE" w:rsidR="00AA5819" w:rsidRPr="00670252" w:rsidRDefault="002A16D2" w:rsidP="00CA16F5">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1168"/>
-                <w:tab w:val="left" w:pos="4111"/>
+                <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
-              <w:spacing w:before="60"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="nl-BE"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>lieu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3935" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6328E2AF" w14:textId="77777777" w:rsidR="00706A78" w:rsidRDefault="004E4CF7" w:rsidP="00146FD7">
+          <w:p w14:paraId="6CB3A48E" w14:textId="40B1AEB9" w:rsidR="00AA5819" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1168"/>
-                <w:tab w:val="left" w:pos="4111"/>
+                <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
-              <w:spacing w:before="40"/>
-[...3 lines deleted...]
-                <w:b/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:b/>
-                  <w:bCs/>
-[...1 lines deleted...]
-                  <w:lang w:val="nl-BE"/>
                 </w:rPr>
-                <w:id w:val="884984576"/>
+                <w:id w:val="1305730463"/>
                 <w:placeholder>
-                  <w:docPart w:val="3EEC61B69A5C4D55B29369DA922B30E4"/>
+                  <w:docPart w:val="1168C378200D46D3B54C82DCBA2A761B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                  <w:bCs w:val="0"/>
                   <w:color w:val="003366"/>
-                  <w:sz w:val="20"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="003347F8" w:rsidRPr="003E4A64">
+                <w:r w:rsidR="00AA5819" w:rsidRPr="00670252">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
-                    <w:color w:val="969696"/>
-[...2 lines deleted...]
-                    <w:lang w:val="nl-BE"/>
+                    <w:color w:val="C0C0C0"/>
                   </w:rPr>
-                  <w:t>________</w:t>
+                  <w:t>____</w:t>
                 </w:r>
-                <w:r w:rsidR="003347F8">
+                <w:r w:rsidR="00AA5819">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
-                    <w:color w:val="969696"/>
-[...2 lines deleted...]
-                    <w:lang w:val="nl-BE"/>
+                    <w:color w:val="C0C0C0"/>
                   </w:rPr>
-                  <w:t>_</w:t>
+                  <w:t>____________________________</w:t>
                 </w:r>
-                <w:r w:rsidR="003347F8" w:rsidRPr="003E4A64">
+                <w:r w:rsidR="00AA5819" w:rsidRPr="00670252">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
-                    <w:color w:val="969696"/>
-[...13 lines deleted...]
-                    <w:lang w:val="nl-BE"/>
+                    <w:color w:val="C0C0C0"/>
                   </w:rPr>
                   <w:t>_</w:t>
-                </w:r>
-[...42 lines deleted...]
-                  <w:t>__________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6328E2B1" w14:textId="77777777" w:rsidR="005A7CD0" w:rsidRPr="00590AB2" w:rsidRDefault="00590AB2" w:rsidP="00146FD7">
+    <w:p w14:paraId="4C334D27" w14:textId="5F64F121" w:rsidR="00AA5819" w:rsidRPr="002A16D2" w:rsidRDefault="002A16D2" w:rsidP="00AA5819">
       <w:pPr>
         <w:keepNext/>
-        <w:spacing w:before="60" w:after="0"/>
+        <w:spacing w:before="60" w:after="180"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00590AB2">
+      <w:r w:rsidRPr="002A16D2">
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve">description détaillée des conditions de l’accident  </w:t>
+        <w:t>description détaillée des conditions de l’accident</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6328E2B2" w14:textId="77777777" w:rsidR="001A2AC6" w:rsidRDefault="004E4CF7" w:rsidP="001A1DBC">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7A2BCF77" w14:textId="77777777" w:rsidR="00B85AE5" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00B85AE5">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:b/>
-            <w:bCs/>
-            <w:lang w:val="nl-BE"/>
           </w:rPr>
-          <w:id w:val="1933928101"/>
+          <w:id w:val="-1215034920"/>
           <w:placeholder>
-            <w:docPart w:val="77919D0BC76C4C23BCBA3D8AF54637E8"/>
+            <w:docPart w:val="273E313BAB934220A27EDAB881F99155"/>
           </w:placeholder>
           <w:showingPlcHdr/>
-          <w:text w:multiLine="1"/>
+          <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:color w:val="003366"/>
+          </w:rPr>
+        </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="005A7CD0" w:rsidRPr="001B2D5A">
+          <w:r w:rsidR="00B85AE5" w:rsidRPr="00670252">
             <w:rPr>
-              <w:rStyle w:val="Textedelespacerserv"/>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
-[...47 lines deleted...]
-            <w:t>____</w:t>
+            <w:t>____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblW w:w="9923" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="5244"/>
+        <w:gridCol w:w="3686"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA5819" w:rsidRPr="00670252" w14:paraId="4FB2D2BA" w14:textId="77777777" w:rsidTr="00F80982">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB4C4E8" w14:textId="15960451" w:rsidR="00AA5819" w:rsidRPr="00F80982" w:rsidRDefault="002A16D2" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="3381"/>
+                <w:tab w:val="left" w:pos="3556"/>
+                <w:tab w:val="left" w:pos="4111"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A16D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Intervention de la police ou d’un procureur</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA5819" w:rsidRPr="002A16D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">?  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="Vierkantcheckbox"/>
+                  <w:color w:val="00A0E0"/>
+                  <w:lang w:val="fr-BE"/>
+                </w:rPr>
+                <w:id w:val="-870837092"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00AA5819" w:rsidRPr="002A16D2">
+                  <w:rPr>
+                    <w:rStyle w:val="Vierkantcheckbox"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:color w:val="00A0E0"/>
+                    <w:lang w:val="fr-BE"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AA5819" w:rsidRPr="002A16D2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A16D2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>non</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA5819" w:rsidRPr="002A16D2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="Vierkantcheckbox"/>
+                  <w:color w:val="00A0E0"/>
+                  <w:lang w:val="fr-BE"/>
+                </w:rPr>
+                <w:id w:val="-150137860"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00AA5819" w:rsidRPr="002A16D2">
+                  <w:rPr>
+                    <w:rStyle w:val="Vierkantcheckbox"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:color w:val="00A0E0"/>
+                    <w:lang w:val="fr-BE"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AA5819" w:rsidRPr="002A16D2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F80982">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>oui</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA5819" w:rsidRPr="00F80982">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00F80982" w:rsidRPr="00F80982">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> numéro de PV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10F2DA71" w14:textId="5D48697E" w:rsidR="00AA5819" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-108"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="7419985"/>
+                <w:placeholder>
+                  <w:docPart w:val="4C1FEB16B18B4067A1A8894412ED4275"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:color w:val="003366"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00AA5819" w:rsidRPr="00670252">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>_______________________________________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA5819" w:rsidRPr="00670252" w14:paraId="651AB719" w14:textId="77777777" w:rsidTr="00AA5819">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="567C784D" w14:textId="2ABE6550" w:rsidR="00AA5819" w:rsidRDefault="002A16D2" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="3381"/>
+                <w:tab w:val="left" w:pos="3556"/>
+                <w:tab w:val="left" w:pos="4111"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A16D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">blessures </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8930" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="001FF586" w14:textId="2884FB7D" w:rsidR="00AA5819" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-108"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="-1767997752"/>
+                <w:placeholder>
+                  <w:docPart w:val="3E8C8F6A44474B62BA47F8D210959496"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:color w:val="003366"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00AA5819" w:rsidRPr="00670252">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>_______________________________________________</w:t>
+                </w:r>
+                <w:r w:rsidR="00AA5819">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>_______</w:t>
+                </w:r>
+                <w:r w:rsidR="00AA5819" w:rsidRPr="00670252">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>___________________________________________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7EDA0273" w14:textId="184F2511" w:rsidR="00575B89" w:rsidRPr="0051105B" w:rsidRDefault="00C50B34" w:rsidP="00575B89">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="009FE3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="009FE3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grossesse et accouchement</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="9923" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2977"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="4536"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00575B89" w:rsidRPr="00670252" w14:paraId="29B25DD9" w14:textId="77777777" w:rsidTr="00C50B34">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C9CEDBE" w14:textId="3407AA21" w:rsidR="00575B89" w:rsidRPr="00670252" w:rsidRDefault="00C50B34" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="3381"/>
+                <w:tab w:val="left" w:pos="3556"/>
+                <w:tab w:val="left" w:pos="4111"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0F6A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>dat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>e présumée de l’accouchement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B593E27" w14:textId="30263A38" w:rsidR="00575B89" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-108"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="lev"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:bCs w:val="0"/>
+                </w:rPr>
+                <w:id w:val="-1636407481"/>
+                <w:placeholder>
+                  <w:docPart w:val="D74F62C3A80446EA8E79A485B8C67AE9"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date w:fullDate="2019-08-14T00:00:00Z">
+                  <w:dateFormat w:val="dd-MM-yyyy"/>
+                  <w:lid w:val="en-GB"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Policepardfaut"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00964C42" w:rsidRPr="003723D2">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:color w:val="C0C0C0"/>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____________________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00575B89" w:rsidRPr="00670252" w14:paraId="259A1A0A" w14:textId="77777777" w:rsidTr="00C50B34">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC71517" w14:textId="23EF00AC" w:rsidR="00575B89" w:rsidRPr="00670252" w:rsidRDefault="00C50B34" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="3381"/>
+                <w:tab w:val="left" w:pos="3556"/>
+                <w:tab w:val="left" w:pos="4111"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0F6A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>date de l’accouchement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0280E33C" w14:textId="09BFF4CB" w:rsidR="00575B89" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-108"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="lev"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:bCs w:val="0"/>
+                </w:rPr>
+                <w:id w:val="365028771"/>
+                <w:placeholder>
+                  <w:docPart w:val="24AF049E6C7F48E288D3D39916470964"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date w:fullDate="2019-08-14T00:00:00Z">
+                  <w:dateFormat w:val="dd-MM-yyyy"/>
+                  <w:lid w:val="en-GB"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Policepardfaut"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00964C42" w:rsidRPr="003723D2">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:color w:val="C0C0C0"/>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____________________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00964C42" w:rsidRPr="00670252" w14:paraId="7802FA08" w14:textId="77777777" w:rsidTr="00C50B34">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23E5AFAE" w14:textId="1D7376BC" w:rsidR="00964C42" w:rsidRPr="00C50B34" w:rsidRDefault="00C50B34" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="3381"/>
+                <w:tab w:val="left" w:pos="3556"/>
+                <w:tab w:val="left" w:pos="4111"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C50B34">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>période de congé de maternité : de</w:t>
+            </w:r>
+            <w:r w:rsidR="00964C42" w:rsidRPr="00C50B34">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D91599D" w14:textId="77777777" w:rsidR="00964C42" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="lev"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:bCs w:val="0"/>
+                </w:rPr>
+                <w:id w:val="1852146841"/>
+                <w:placeholder>
+                  <w:docPart w:val="57249F958EE64BA1A9B5DB9F4E452DCD"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date w:fullDate="2019-08-14T00:00:00Z">
+                  <w:dateFormat w:val="dd-MM-yyyy"/>
+                  <w:lid w:val="en-GB"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Policepardfaut"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00964C42" w:rsidRPr="003723D2">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:color w:val="C0C0C0"/>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____________________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C27A6BE" w14:textId="71C38805" w:rsidR="00964C42" w:rsidRPr="00670252" w:rsidRDefault="00C50B34" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66738004" w14:textId="23422818" w:rsidR="00964C42" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="lev"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:bCs w:val="0"/>
+                </w:rPr>
+                <w:id w:val="1178389390"/>
+                <w:placeholder>
+                  <w:docPart w:val="A793098495EF4C439E90B89FA34E1B3C"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date w:fullDate="2019-08-14T00:00:00Z">
+                  <w:dateFormat w:val="dd-MM-yyyy"/>
+                  <w:lid w:val="en-GB"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Policepardfaut"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00964C42" w:rsidRPr="003723D2">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:color w:val="C0C0C0"/>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____________________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00964C42" w:rsidRPr="00964C42">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="756A345E" w14:textId="77777777" w:rsidR="00C50B34" w:rsidRPr="00C50B34" w:rsidRDefault="00C50B34" w:rsidP="0076608B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="60" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C50B34">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Protection des données à caractère personnel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E5D36D2" w14:textId="5AF85659" w:rsidR="00964C42" w:rsidRPr="0076608B" w:rsidRDefault="0076608B" w:rsidP="00472615">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0076608B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Le respect de votre vie privée est très important pour l'assureur. Vous trouverez de plus amples informations sur le traitement des données à caractère personnel du (candidat-)preneur d'assurance, de l'assuré, de l'affilié ou du bénéficiaire dans la déclaration en matière de respect de la vie privée de l'assureur. Vous y trouverez également quels sont vos droits et comment vous pouvez les exercer. Pour pouvoir maintenir à jour la déclaration en matière de respect de la vie privée, la décision a été prise de la publier sur notre site Internet</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD189D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00CD189D" w:rsidRPr="00CD189D">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Calibri"/>
+            <w:color w:val="00A0E0"/>
+            <w:lang w:val="fr-BE"/>
+          </w:rPr>
+          <w:t>www.cbc.be/privacy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00CD189D">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8D6535" w14:textId="77777777" w:rsidR="0076608B" w:rsidRPr="0076608B" w:rsidRDefault="0076608B" w:rsidP="0076608B">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0076608B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Vous pouvez également en obtenir une version papier auprès de votre intermédiaire (en assurances).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="147096C5" w14:textId="77777777" w:rsidR="0076608B" w:rsidRPr="0076608B" w:rsidRDefault="0076608B" w:rsidP="0076608B">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0076608B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Si vous communiquez à l'assureur des données à caractère personnel d'autres personnes (par exemple un assuré), vous devez informer ces personnes au préalable sur l'utilisation de leurs données à caractère personnel par l'assureur et, si nécessaire, leur demander leur autorisation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E54C85A" w14:textId="77777777" w:rsidR="0076608B" w:rsidRPr="0076608B" w:rsidRDefault="0076608B" w:rsidP="0076608B">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0076608B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Dites non à la fraude !</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5596F4CB" w14:textId="77777777" w:rsidR="0076608B" w:rsidRPr="0076608B" w:rsidRDefault="0076608B" w:rsidP="0076608B">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0076608B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Afin de conserver la solidarité entre les assurés et d’éviter les augmentations de prime inutiles, nous nous mobilisons activement contre la fraude.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="550BC7C9" w14:textId="1B39F042" w:rsidR="00964C42" w:rsidRPr="0076608B" w:rsidRDefault="0076608B" w:rsidP="0076608B">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0076608B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>La fraude à l'assurance est un délit passible de poursuites pénales</w:t>
+      </w:r>
+      <w:r w:rsidR="00964C42" w:rsidRPr="0076608B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="528F83A1" w14:textId="5189284E" w:rsidR="00964C42" w:rsidRPr="00670252" w:rsidRDefault="0076608B" w:rsidP="00964C42">
+      <w:pPr>
+        <w:pStyle w:val="Niveau1"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Signature</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="9923" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5103"/>
+        <w:gridCol w:w="4820"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00964C42" w:rsidRPr="00670252" w14:paraId="29312984" w14:textId="77777777" w:rsidTr="00CA16F5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66B98D6E" w14:textId="1F04B68D" w:rsidR="00964C42" w:rsidRPr="00670252" w:rsidRDefault="0076608B" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="454"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="240"/>
+              <w:ind w:left="-113"/>
+            </w:pPr>
+            <w:r>
+              <w:t>lieu</w:t>
+            </w:r>
+            <w:r w:rsidR="00964C42" w:rsidRPr="00670252">
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="Stijl8"/>
+                </w:rPr>
+                <w:id w:val="-282202537"/>
+                <w:placeholder>
+                  <w:docPart w:val="ACA09248CE264B8C90FD5D66EB73FBE0"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Policepardfaut"/>
+                  <w:rFonts w:eastAsia="Times New Roman"/>
+                  <w:b w:val="0"/>
+                  <w:color w:val="003366"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00964C42" w:rsidRPr="00670252">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>___________________________________________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77739BE9" w14:textId="39F5C650" w:rsidR="00964C42" w:rsidRPr="00670252" w:rsidRDefault="00964C42" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="603"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00670252">
+              <w:t>dat</w:t>
+            </w:r>
+            <w:r w:rsidR="0076608B">
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670252">
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="lev"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:bCs w:val="0"/>
+                </w:rPr>
+                <w:id w:val="-18552170"/>
+                <w:placeholder>
+                  <w:docPart w:val="35BAD3114CA1426392AD4BD69011E6AE"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date w:fullDate="2019-08-22T00:00:00Z">
+                  <w:dateFormat w:val="d/MM/yyyy"/>
+                  <w:lid w:val="nl-BE"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Policepardfaut"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00670252">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>_____________________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00964C42" w:rsidRPr="00F84CB8" w14:paraId="06DD9DAE" w14:textId="77777777" w:rsidTr="00CA16F5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73B4B5C2" w14:textId="3C082011" w:rsidR="00964C42" w:rsidRPr="00964C42" w:rsidRDefault="0076608B" w:rsidP="00964C42">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="454"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="120"/>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="00A0E0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0076608B">
+              <w:rPr>
+                <w:color w:val="00A0E0"/>
+              </w:rPr>
+              <w:t>Accord pour la déclaration</w:t>
+            </w:r>
+            <w:r w:rsidR="00964C42" w:rsidRPr="00964C42">
+              <w:rPr>
+                <w:color w:val="00A0E0"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76ADDBFE" w14:textId="1AC53A17" w:rsidR="00964C42" w:rsidRPr="0076608B" w:rsidRDefault="0076608B" w:rsidP="00964C42">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="603"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="120"/>
+              <w:rPr>
+                <w:color w:val="00A0E0"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0076608B">
+              <w:rPr>
+                <w:color w:val="00A0E0"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Accord avec la clause relative au respect de la vie privée</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00964C42" w:rsidRPr="00670252" w14:paraId="6DBFC19F" w14:textId="77777777" w:rsidTr="00CA16F5">
+        <w:trPr>
+          <w:trHeight w:val="1711"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E1267C5" w14:textId="2A5F886E" w:rsidR="00964C42" w:rsidRPr="00670252" w:rsidRDefault="00964C42" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="4111"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:lang w:eastAsia="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00670252">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:lang w:eastAsia="nl-BE"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="7073D3AA" wp14:editId="268C17F8">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="page">
+                        <wp:posOffset>3175</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="page">
+                        <wp:posOffset>1905</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="3084830" cy="1064895"/>
+                      <wp:effectExtent l="0" t="0" r="20320" b="20955"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="31" name="Flowchart: Alternate Process 3"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="3084830" cy="1064895"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="flowChartAlternateProcess">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="7239">
+                                <a:solidFill>
+                                  <a:srgbClr val="969696"/>
+                                </a:solidFill>
+                                <a:round/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                                <a:extLst>
+                                  <a:ext uri="{C807C97D-BFC1-408E-A445-0C87EB9F89A2}">
+                                    <ask:lineSketchStyleProps xmlns:ask="http://schemas.microsoft.com/office/drawing/2018/sketchyshapes">
+                                      <ask:type>
+                                        <ask:lineSketchNone/>
+                                      </ask:type>
+                                    </ask:lineSketchStyleProps>
+                                  </a:ext>
+                                </a:extLst>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="2C3E3EAF" w14:textId="77777777" w:rsidR="00964C42" w:rsidRPr="004A21DF" w:rsidRDefault="00964C42" w:rsidP="00964C42">
+                                  <w:pPr>
+                                    <w:tabs>
+                                      <w:tab w:val="left" w:pos="567"/>
+                                    </w:tabs>
+                                    <w:rPr>
+                                      <w:b/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shapetype w14:anchorId="7073D3AA" id="_x0000_t176" coordsize="21600,21600" o:spt="176" adj="2700" path="m@0,qx0@0l0@2qy@0,21600l@1,21600qx21600@2l21600@0qy@1,xe">
+                      <v:stroke joinstyle="miter"/>
+                      <v:formulas>
+                        <v:f eqn="val #0"/>
+                        <v:f eqn="sum width 0 #0"/>
+                        <v:f eqn="sum height 0 #0"/>
+                        <v:f eqn="prod @0 2929 10000"/>
+                        <v:f eqn="sum width 0 @3"/>
+                        <v:f eqn="sum height 0 @3"/>
+                        <v:f eqn="val width"/>
+                        <v:f eqn="val height"/>
+                        <v:f eqn="prod width 1 2"/>
+                        <v:f eqn="prod height 1 2"/>
+                      </v:formulas>
+                      <v:path gradientshapeok="t" limo="10800,10800" o:connecttype="custom" o:connectlocs="@8,0;0,@9;@8,@7;@6,@9" textboxrect="@3,@3,@4,@5"/>
+                    </v:shapetype>
+                    <v:shape id="Flowchart: Alternate Process 3" o:spid="_x0000_s1028" type="#_x0000_t176" style="position:absolute;left:0;text-align:left;margin-left:.25pt;margin-top:.15pt;width:242.9pt;height:83.85pt;z-index:-251639808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDm9JtBHQIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vji3pokRpwjSZRjQ&#10;dQW6fYAiy7EwWdQoJU729aNkN80uT8NsQCBF6fDwkFrenRrDjgq9Blvw0WDImbISSm33Bf/6Zftu&#10;zpkPwpbCgFUFPyvP71Zv3yxbl6sx1GBKhYxArM9bV/A6BJdnmZe1aoQfgFOWghVgIwK5uM9KFC2h&#10;NyYbD4ezrAUsHYJU3tPufRfkq4RfVUqGz1XlVWCm4MQtpBXTuotrtlqKfI/C1Vr2NMQ/sGiEtpT0&#10;AnUvgmAH1H9ANVoieKjCQEKTQVVpqVINVM1o+Fs1z7VwKtVC4nh3kcn/P1j5eHx2Txipe/cA8ptn&#10;Fja1sHu1RoS2VqKkdKMoVNY6n18uRMfTVbZrP0FJrRWHAEmDU4VNBKTq2ClJfb5IrU6BSdqcDOfT&#10;+YQ6Iik2Gs6m88VNyiHyl+sOffigoGHRKHhloCViGNYmKLQiqKeu7SmnOD74EDmK/OVeqgmMLrfa&#10;mOTgfrcxyI6ChmGbvj6lvz5mLGsLfjueLBLyLzF/DbGYxf9vEAgHW6bRivq97+0gtOlsYmlsL2jU&#10;MI6rz8Npd2K6LPg4YsadHZRnUhihm1t6Z2TUgD84a2lmC+6/HwQqzsxHS11ajKbTOOTJmd7cjsnB&#10;68juOiKsJKiCB846cxO6h3FwqPc1ZRolASysqbOVTvK+surp01wm1fs3FAf/2k+nXl/66icAAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAtixLo2gAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7LTsMwEEX3&#10;SPyDNUhsELXLI4QQp6pQkdi2dNHu3HiII+JxZLtt+HuGFezm6h7dOfVi8oM4YUx9IA3zmQKB1Abb&#10;U6dh+/F2W4JI2ZA1QyDU8I0JFs3lRW0qG860xtMmd4JHKFVGg8t5rKRMrUNv0iyMSNx9huhN5hg7&#10;aaM587gf5J1ShfSmJ/7gzIivDtuvzdFreFzv4zJ08/D0/F7sblTeulVcaX19NS1fQGSc8h8Mv/qs&#10;Dg07HcKRbBIDbzCn4R4Edw9lwceBoaJUIJta/rdvfgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDm9JtBHQIAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAtixLo2gAAAAUBAAAPAAAAAAAAAAAAAAAAAHcEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" strokecolor="#969696" strokeweight=".57pt">
+                      <v:stroke joinstyle="round"/>
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2C3E3EAF" w14:textId="77777777" w:rsidR="00964C42" w:rsidRPr="004A21DF" w:rsidRDefault="00964C42" w:rsidP="00964C42">
+                            <w:pPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="567"/>
+                              </w:tabs>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:wrap anchorx="page" anchory="page"/>
+                      <w10:anchorlock/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="0076608B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:lang w:eastAsia="nl-BE"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:lang w:eastAsia="nl-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e </w:t>
+            </w:r>
+            <w:r w:rsidR="0076608B" w:rsidRPr="0076608B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:lang w:eastAsia="nl-BE"/>
+              </w:rPr>
+              <w:t>déclarant</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0323E0F6" w14:textId="77777777" w:rsidR="00964C42" w:rsidRPr="00670252" w:rsidRDefault="00964C42" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="4111"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="127A0287" w14:textId="3CEC75B3" w:rsidR="00964C42" w:rsidRPr="00670252" w:rsidRDefault="0076608B" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="4111"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:lang w:eastAsia="nl-BE"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidR="00964C42">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:lang w:eastAsia="nl-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0076608B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:lang w:eastAsia="nl-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">déclarant </w:t>
+            </w:r>
+            <w:r w:rsidR="00964C42" w:rsidRPr="00670252">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:lang w:eastAsia="nl-BE"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="67805EA2" wp14:editId="42BB4903">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="page">
+                        <wp:posOffset>6985</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="page">
+                        <wp:posOffset>1905</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="3041650" cy="1064895"/>
+                      <wp:effectExtent l="0" t="0" r="25400" b="20955"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="2" name="Flowchart: Alternate Process 3"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="3041650" cy="1064895"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="flowChartAlternateProcess">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="7239">
+                                <a:solidFill>
+                                  <a:srgbClr val="969696"/>
+                                </a:solidFill>
+                                <a:round/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                                <a:extLst>
+                                  <a:ext uri="{C807C97D-BFC1-408E-A445-0C87EB9F89A2}">
+                                    <ask:lineSketchStyleProps xmlns:ask="http://schemas.microsoft.com/office/drawing/2018/sketchyshapes">
+                                      <ask:type>
+                                        <ask:lineSketchNone/>
+                                      </ask:type>
+                                    </ask:lineSketchStyleProps>
+                                  </a:ext>
+                                </a:extLst>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="368077CB" w14:textId="77777777" w:rsidR="00964C42" w:rsidRPr="004A21DF" w:rsidRDefault="00964C42" w:rsidP="00964C42">
+                                  <w:pPr>
+                                    <w:tabs>
+                                      <w:tab w:val="left" w:pos="567"/>
+                                    </w:tabs>
+                                    <w:rPr>
+                                      <w:b/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="67805EA2" id="_x0000_s1029" type="#_x0000_t176" style="position:absolute;margin-left:.55pt;margin-top:.15pt;width:239.5pt;height:83.85pt;z-index:-251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC1wWPYHAIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhOk7Qx4hRBugwD&#10;uq5Atw9QZNkWJosapcTpvn6UnKbZ5WmYDQikKB0eHlLL22Nn2EGh12BLno/GnCkrodK2KfnXL9t3&#10;N5z5IGwlDFhV8mfl+e3q7Ztl7wo1gRZMpZARiPVF70rehuCKLPOyVZ3wI3DKUrAG7EQgF5usQtET&#10;emeyyXg8z3rAyiFI5T3t3g1Bvkr4da1k+FzXXgVmSk7cQloxrbu4ZqulKBoUrtXyREP8A4tOaEtJ&#10;z1B3Igi2R/0HVKclgoc6jCR0GdS1lirVQNXk49+qeWqFU6kWEse7s0z+/8HKh8OTe8RI3bt7kN88&#10;s7BphW3UGhH6VomK0uVRqKx3vjhfiI6nq2zXf4KKWiv2AZIGxxq7CEjVsWOS+vkstToGJmnzajzN&#10;5zPqiKRYPp5PbxazlEMUL9cd+vBBQceiUfLaQE/EMKxNUGhFUI9D21NOcbj3IXIUxcu9VBMYXW21&#10;McnBZrcxyA6ChmGbvlNKf3nMWNaX/HpytUjIv8T8JcRiHv+/QSDsbZVGK+r3/mQHoc1gE0tjT4JG&#10;DeO4+iIcd0emKxInYsadHVTPpDDCMLf0zshoAX9w1tPMltx/3wtUnJmPlrq0yKfTOOTJmc6uJ+Tg&#10;ZWR3GRFWElTJA2eDuQnDw9g71E1LmfIkgIU1dbbWSd5XVif6NJdJ9dMbioN/6adTry999RMAAP//&#10;AwBQSwMEFAAGAAgAAAAhAOFSveTZAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjstOwzAQRfdI&#10;/IM1SGwQtcMjhBCnqlCR2LZ0ATs3HuKIeBzZbhv+nmEFyzP36s5plrMfxRFjGgJpKBYKBFIX7EC9&#10;ht3by3UFImVD1oyBUMM3Jli252eNqW040QaP29wLHqFUGw0u56mWMnUOvUmLMCFx9hmiN5kx9tJG&#10;c+JxP8obpUrpzUD8wZkJnx12X9uD13C/+Yir0Bfh4fG1fL9SeefWca315cW8egKRcc5/ZfjVZ3Vo&#10;2WkfDmSTGJkLLmq4BcHhXaUY93wtKwWybeR//fYHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAtcFj2BwCAAAxBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA4VK95NkAAAAGAQAADwAAAAAAAAAAAAAAAAB2BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" strokecolor="#969696" strokeweight=".57pt">
+                      <v:stroke joinstyle="round"/>
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="368077CB" w14:textId="77777777" w:rsidR="00964C42" w:rsidRPr="004A21DF" w:rsidRDefault="00964C42" w:rsidP="00964C42">
+                            <w:pPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="567"/>
+                              </w:tabs>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:wrap anchorx="page" anchory="page"/>
+                      <w10:anchorlock/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2949EC51" w14:textId="77777777" w:rsidR="00810BFA" w:rsidRDefault="00810BFA" w:rsidP="00AA5819">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="00810BFA" w:rsidSect="006640B8">
+          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:headerReference w:type="first" r:id="rId13"/>
+          <w:footerReference w:type="first" r:id="rId14"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1701" w:right="1021" w:bottom="2041" w:left="1134" w:header="709" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BB9DE33" w14:textId="36D02811" w:rsidR="00472615" w:rsidRPr="005D165C" w:rsidRDefault="005D165C" w:rsidP="00810BFA">
+      <w:pPr>
+        <w:pStyle w:val="Titelformulier"/>
+        <w:spacing w:after="360"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D165C">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Certificat médical</w:t>
+      </w:r>
+      <w:r w:rsidR="00472615" w:rsidRPr="005D165C">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D165C">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light"/>
+          <w:i/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>à remplir par votre médecin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D168396" w14:textId="3F24A234" w:rsidR="00472615" w:rsidRPr="00D0015B" w:rsidRDefault="005D165C" w:rsidP="00810BFA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="60" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="009FE3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="009FE3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Assuré</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="9923" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="8080"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00472615" w:rsidRPr="00670252" w14:paraId="6909B7C5" w14:textId="77777777" w:rsidTr="001E1B01">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53C2D12E" w14:textId="7C1B229F" w:rsidR="00472615" w:rsidRPr="00670252" w:rsidRDefault="00472615" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="3381"/>
+                <w:tab w:val="left" w:pos="3556"/>
+                <w:tab w:val="left" w:pos="4111"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00670252">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidR="005D165C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670252">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>m e</w:t>
+            </w:r>
+            <w:r w:rsidR="005D165C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>t prénom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73DFBAAF" w14:textId="08B07B84" w:rsidR="00472615" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-108"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="1963692463"/>
+                <w:placeholder>
+                  <w:docPart w:val="D93741B65BB2493DA1B88B07D6AE527D"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:color w:val="003366"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00472615" w:rsidRPr="00670252">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>________________________________________________________________________________________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00472615" w:rsidRPr="00670252" w14:paraId="37C76248" w14:textId="77777777" w:rsidTr="001E1B01">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48C234B6" w14:textId="01BCE22B" w:rsidR="00472615" w:rsidRPr="00670252" w:rsidRDefault="005D165C" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="3381"/>
+                <w:tab w:val="left" w:pos="3556"/>
+                <w:tab w:val="left" w:pos="4111"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D165C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>date de naissanc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14CDD740" w14:textId="77777777" w:rsidR="00472615" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="lev"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:bCs w:val="0"/>
+                </w:rPr>
+                <w:id w:val="-285506900"/>
+                <w:placeholder>
+                  <w:docPart w:val="954805C35B944E1FBE6CF690867C406F"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date w:fullDate="2019-08-14T00:00:00Z">
+                  <w:dateFormat w:val="dd-MM-yyyy"/>
+                  <w:lid w:val="en-GB"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Policepardfaut"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00472615" w:rsidRPr="003723D2">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:color w:val="C0C0C0"/>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____________________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5AAF068D" w14:textId="695CB631" w:rsidR="00472615" w:rsidRPr="00D0015B" w:rsidRDefault="005D165C" w:rsidP="00810BFA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="009FE3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="009FE3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Maladie</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="9923" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="6521"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00883847" w:rsidRPr="00670252" w14:paraId="7DCFB674" w14:textId="77777777" w:rsidTr="001E1B01">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57ADFC95" w14:textId="5346A0D9" w:rsidR="00883847" w:rsidRPr="00670252" w:rsidRDefault="00883847" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="3381"/>
+                <w:tab w:val="left" w:pos="3556"/>
+                <w:tab w:val="left" w:pos="4111"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="14" w:name="_Hlk202861605"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>diagnos</w:t>
+            </w:r>
+            <w:r w:rsidR="005D165C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>tic</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="48BFB6AC" w14:textId="5B2AFC7F" w:rsidR="00883847" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00810BFA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="-108"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="-1827427497"/>
+                <w:placeholder>
+                  <w:docPart w:val="2D5F2CAE1EF64F069A862CC5AAED3EF9"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:color w:val="003366"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00883847" w:rsidRPr="00670252">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>_______</w:t>
+                </w:r>
+                <w:r w:rsidR="00883847">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+                <w:r w:rsidR="001E1B01">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>___________________</w:t>
+                </w:r>
+                <w:r w:rsidR="00883847">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>______________________________________________________________</w:t>
+                </w:r>
+                <w:r w:rsidR="00883847" w:rsidRPr="00670252">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>___________________________________________________________________________________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883847" w:rsidRPr="00670252" w14:paraId="16483F1E" w14:textId="77777777" w:rsidTr="001E1B01">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="786B0183" w14:textId="663FEAF2" w:rsidR="00883847" w:rsidRDefault="005D165C" w:rsidP="00883847">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="3381"/>
+                <w:tab w:val="left" w:pos="3556"/>
+                <w:tab w:val="left" w:pos="4111"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D165C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>préciser le traitement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C25EED5" w14:textId="78727CCF" w:rsidR="00883847" w:rsidRDefault="00000000" w:rsidP="00810BFA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="-108"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="-330136585"/>
+                <w:placeholder>
+                  <w:docPart w:val="031E0D11D68648F6B09D68F61B746E14"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:color w:val="003366"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00883847" w:rsidRPr="00670252">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>_______</w:t>
+                </w:r>
+                <w:r w:rsidR="00883847">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>__________</w:t>
+                </w:r>
+                <w:r w:rsidR="001E1B01">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>__________________</w:t>
+                </w:r>
+                <w:r w:rsidR="00883847">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>__________________________________________________________</w:t>
+                </w:r>
+                <w:r w:rsidR="00883847" w:rsidRPr="00670252">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>___________________________________________________________________________________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883847" w:rsidRPr="00670252" w14:paraId="000BC5CE" w14:textId="77777777" w:rsidTr="001E1B01">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="24977568" w14:textId="5550E537" w:rsidR="00883847" w:rsidRPr="005D165C" w:rsidRDefault="005D165C" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="3381"/>
+                <w:tab w:val="left" w:pos="3556"/>
+                <w:tab w:val="left" w:pos="4111"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D165C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>date de la première consultation avec vous</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="617FD498" w14:textId="77777777" w:rsidR="00883847" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="lev"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:bCs w:val="0"/>
+                </w:rPr>
+                <w:id w:val="-2129930488"/>
+                <w:placeholder>
+                  <w:docPart w:val="2CC82F3B6D05497AAF0A73ECD383EFEF"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date w:fullDate="2019-08-14T00:00:00Z">
+                  <w:dateFormat w:val="dd-MM-yyyy"/>
+                  <w:lid w:val="en-GB"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Policepardfaut"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00883847" w:rsidRPr="003723D2">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:color w:val="C0C0C0"/>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____________________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p w14:paraId="15B03599" w14:textId="2EC1B036" w:rsidR="00472615" w:rsidRPr="0051105B" w:rsidRDefault="005D165C" w:rsidP="00810BFA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="009FE3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="009FE3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Accident</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="9923" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="6521"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001E1B01" w:rsidRPr="00670252" w14:paraId="74EBDFAD" w14:textId="77777777" w:rsidTr="00131606">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75C8AE49" w14:textId="28FDB8F7" w:rsidR="001E1B01" w:rsidRPr="00670252" w:rsidRDefault="001E1B01" w:rsidP="00131606">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="3381"/>
+                <w:tab w:val="left" w:pos="3556"/>
+                <w:tab w:val="left" w:pos="4111"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>blessures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED322D4" w14:textId="77777777" w:rsidR="001E1B01" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00131606">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="-108"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="-1179655920"/>
+                <w:placeholder>
+                  <w:docPart w:val="7516FF74FFDB4932BB1EEC52A25DA3CB"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:color w:val="003366"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="001E1B01" w:rsidRPr="00670252">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>_______</w:t>
+                </w:r>
+                <w:r w:rsidR="001E1B01">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>______________________________________________________________________________________</w:t>
+                </w:r>
+                <w:r w:rsidR="001E1B01" w:rsidRPr="00670252">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>___________________________________________________________________________________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E1B01" w:rsidRPr="00670252" w14:paraId="0591AB7E" w14:textId="77777777" w:rsidTr="00131606">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17F0E6B0" w14:textId="77777777" w:rsidR="001E1B01" w:rsidRDefault="001E1B01" w:rsidP="00131606">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="3381"/>
+                <w:tab w:val="left" w:pos="3556"/>
+                <w:tab w:val="left" w:pos="4111"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D165C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>préciser le traitement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FCEA4B7" w14:textId="77777777" w:rsidR="001E1B01" w:rsidRDefault="00000000" w:rsidP="00131606">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="-108"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="-2078658315"/>
+                <w:placeholder>
+                  <w:docPart w:val="3319D69F5EE3460AB4EF46CBAF2A4519"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:color w:val="003366"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="001E1B01" w:rsidRPr="00670252">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>_______</w:t>
+                </w:r>
+                <w:r w:rsidR="001E1B01">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>______________________________________________________________________________________</w:t>
+                </w:r>
+                <w:r w:rsidR="001E1B01" w:rsidRPr="00670252">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>___________________________________________________________________________________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E1B01" w:rsidRPr="00670252" w14:paraId="20DCC07A" w14:textId="77777777" w:rsidTr="00131606">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="406CBE4A" w14:textId="77777777" w:rsidR="001E1B01" w:rsidRPr="005D165C" w:rsidRDefault="001E1B01" w:rsidP="00131606">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="3381"/>
+                <w:tab w:val="left" w:pos="3556"/>
+                <w:tab w:val="left" w:pos="4111"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D165C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>date de la première consultation avec vous</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26CCFB98" w14:textId="77777777" w:rsidR="001E1B01" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00131606">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="lev"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:bCs w:val="0"/>
+                </w:rPr>
+                <w:id w:val="-2012830427"/>
+                <w:placeholder>
+                  <w:docPart w:val="02FF477BB536470BB62CCE68CA728915"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date w:fullDate="2019-08-14T00:00:00Z">
+                  <w:dateFormat w:val="dd-MM-yyyy"/>
+                  <w:lid w:val="en-GB"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Policepardfaut"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="001E1B01" w:rsidRPr="003723D2">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:color w:val="C0C0C0"/>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____________________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1FC172B8" w14:textId="46C1CF72" w:rsidR="000F450A" w:rsidRPr="005448F4" w:rsidRDefault="005D165C" w:rsidP="00810BFA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="009FE3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="009FE3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Incapacité de travail</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="851"/>
-        <w:gridCol w:w="4820"/>
-        <w:gridCol w:w="4218"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="708"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="3969"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001A2AC6" w14:paraId="6328E2B5" w14:textId="77777777" w:rsidTr="009A54B0">
+      <w:tr w:rsidR="00883847" w:rsidRPr="00670252" w14:paraId="0F1B55CB" w14:textId="77777777" w:rsidTr="00D0088E">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6328E2B3" w14:textId="77777777" w:rsidR="001A2AC6" w:rsidRPr="009A54B0" w:rsidRDefault="009A54B0" w:rsidP="00146FD7">
+          <w:p w14:paraId="75D38FAA" w14:textId="6455F0FC" w:rsidR="00883847" w:rsidRPr="00670252" w:rsidRDefault="005D165C" w:rsidP="00CA16F5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="3381"/>
+                <w:tab w:val="left" w:pos="3556"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
-              <w:spacing w:before="60"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-105"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="fr-FR"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009A54B0">
-[...107 lines deleted...]
-              <w:t>numéro de PV</w:t>
+            <w:r w:rsidRPr="005D165C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">date d’effet   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4218" w:type="dxa"/>
+            <w:tcW w:w="7229" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="6328E2B4" w14:textId="77777777" w:rsidR="001A2AC6" w:rsidRPr="001A6090" w:rsidRDefault="004E4CF7" w:rsidP="00146FD7">
+          <w:p w14:paraId="503B543C" w14:textId="77777777" w:rsidR="00883847" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1843"/>
-                <w:tab w:val="left" w:pos="4111"/>
+                <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
-              <w:spacing w:before="60"/>
-[...3 lines deleted...]
-                <w:lang w:val="nl-BE"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:rStyle w:val="lev"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:bCs w:val="0"/>
+                </w:rPr>
+                <w:id w:val="244379697"/>
+                <w:placeholder>
+                  <w:docPart w:val="618CE5FBCE044F09B3AE69194EA148E8"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date w:fullDate="2019-08-14T00:00:00Z">
+                  <w:dateFormat w:val="dd-MM-yyyy"/>
+                  <w:lid w:val="en-GB"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Policepardfaut"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00883847" w:rsidRPr="003723D2">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:color w:val="C0C0C0"/>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____________________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D0088E" w:rsidRPr="00670252" w14:paraId="68F69C57" w14:textId="77777777" w:rsidTr="00CA16F5">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60901B4B" w14:textId="77777777" w:rsidR="00D0088E" w:rsidRPr="00670252" w:rsidRDefault="00D0088E" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="3381"/>
+                <w:tab w:val="left" w:pos="3556"/>
+                <w:tab w:val="left" w:pos="4111"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>periode</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1373FB85" w14:textId="77777777" w:rsidR="00D0088E" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:b/>
-                  <w:bCs/>
-[...1 lines deleted...]
-                  <w:lang w:val="nl-BE"/>
                 </w:rPr>
-                <w:id w:val="661048152"/>
+                <w:id w:val="-2125756497"/>
                 <w:placeholder>
-                  <w:docPart w:val="CB63E8AD95CC4F2499771BDD7817C2FF"/>
+                  <w:docPart w:val="5DEE48729D684078B2B9ACD9A0EE58E0"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                  <w:bCs w:val="0"/>
                   <w:color w:val="003366"/>
-                  <w:sz w:val="20"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="003469A8" w:rsidRPr="003E4A64">
+                <w:r w:rsidR="00D0088E" w:rsidRPr="00670252">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
-                    <w:color w:val="969696"/>
-[...2 lines deleted...]
-                    <w:lang w:val="nl-BE"/>
+                    <w:color w:val="C0C0C0"/>
                   </w:rPr>
-                  <w:t>__________________________</w:t>
+                  <w:t>____</w:t>
                 </w:r>
-                <w:r w:rsidR="003469A8">
+                <w:r w:rsidR="00D0088E">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
-                    <w:color w:val="969696"/>
-[...2 lines deleted...]
-                    <w:lang w:val="nl-BE"/>
+                    <w:color w:val="C0C0C0"/>
                   </w:rPr>
-                  <w:t>________________</w:t>
+                  <w:t>_</w:t>
                 </w:r>
-                <w:r w:rsidR="009A54B0">
+                <w:r w:rsidR="00D0088E" w:rsidRPr="00670252">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
-                    <w:color w:val="969696"/>
-[...2 lines deleted...]
-                    <w:lang w:val="nl-BE"/>
+                    <w:color w:val="C0C0C0"/>
                   </w:rPr>
-                  <w:t>_________________</w:t>
+                  <w:t>_</w:t>
+                </w:r>
+                <w:r w:rsidR="00D0088E">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>______________</w:t>
+                </w:r>
+                <w:r w:rsidR="00D0088E" w:rsidRPr="00670252">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D0088E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6384C6AD" w14:textId="7C7A4A95" w:rsidR="00D0088E" w:rsidRPr="00670252" w:rsidRDefault="005D165C" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidR="00D0088E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77C6BEE0" w14:textId="77777777" w:rsidR="00D0088E" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="lev"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:bCs w:val="0"/>
+                </w:rPr>
+                <w:id w:val="-1429721452"/>
+                <w:placeholder>
+                  <w:docPart w:val="9F3D1890DA9346008B62B4046DA81E33"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date w:fullDate="2019-08-14T00:00:00Z">
+                  <w:dateFormat w:val="dd-MM-yyyy"/>
+                  <w:lid w:val="en-GB"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Policepardfaut"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00D0088E" w:rsidRPr="003723D2">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:color w:val="C0C0C0"/>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____________________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E958406" w14:textId="306AF32C" w:rsidR="00D0088E" w:rsidRPr="00670252" w:rsidRDefault="005D165C" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="540"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+            <w:r w:rsidR="00D0088E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="lev"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:bCs w:val="0"/>
+                </w:rPr>
+                <w:id w:val="1117484434"/>
+                <w:placeholder>
+                  <w:docPart w:val="11CB1423D1834B52BFC3E2F0A7459D03"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date w:fullDate="2019-08-14T00:00:00Z">
+                  <w:dateFormat w:val="dd-MM-yyyy"/>
+                  <w:lid w:val="en-GB"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Policepardfaut"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00D0088E" w:rsidRPr="003723D2">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:color w:val="C0C0C0"/>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2AC6" w14:paraId="6328E2B8" w14:textId="77777777" w:rsidTr="009A54B0">
+      <w:tr w:rsidR="005D165C" w:rsidRPr="00670252" w14:paraId="6AE55860" w14:textId="77777777" w:rsidTr="00CA16F5">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6328E2B6" w14:textId="77777777" w:rsidR="001A2AC6" w:rsidRPr="001A6090" w:rsidRDefault="001D0F6A" w:rsidP="00146FD7">
+          <w:p w14:paraId="3326048A" w14:textId="1C5290BC" w:rsidR="005D165C" w:rsidRPr="00670252" w:rsidRDefault="005D165C" w:rsidP="005D165C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="3381"/>
+                <w:tab w:val="left" w:pos="3556"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
-              <w:spacing w:before="60"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-105"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="nl-BE"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D0F6A">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9038" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="6328E2B7" w14:textId="77777777" w:rsidR="001A2AC6" w:rsidRPr="001A6090" w:rsidRDefault="004E4CF7" w:rsidP="00146FD7">
+          <w:p w14:paraId="5488F899" w14:textId="77777777" w:rsidR="005D165C" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="005D165C">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1843"/>
-                <w:tab w:val="left" w:pos="4111"/>
+                <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
-              <w:jc w:val="both"/>
-[...2 lines deleted...]
-                <w:lang w:val="nl-BE"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:b/>
-                  <w:bCs/>
-[...1 lines deleted...]
-                  <w:lang w:val="nl-BE"/>
                 </w:rPr>
-                <w:id w:val="1156656501"/>
+                <w:id w:val="-114913681"/>
                 <w:placeholder>
-                  <w:docPart w:val="CFCD1E1CCC4643DBADD8A1AAC77F5E86"/>
+                  <w:docPart w:val="CEADA05A89254177A03ED2173F1F5A3A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                  <w:bCs w:val="0"/>
                   <w:color w:val="003366"/>
-                  <w:sz w:val="20"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="001A2AC6" w:rsidRPr="003E4A64">
+                <w:r w:rsidR="005D165C" w:rsidRPr="00670252">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
-                    <w:color w:val="969696"/>
-[...2 lines deleted...]
-                    <w:lang w:val="nl-BE"/>
+                    <w:color w:val="C0C0C0"/>
                   </w:rPr>
-                  <w:t>____________________________________</w:t>
+                  <w:t>____</w:t>
                 </w:r>
-                <w:r w:rsidR="001A2AC6">
+                <w:r w:rsidR="005D165C">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
-                    <w:color w:val="969696"/>
-[...2 lines deleted...]
-                    <w:lang w:val="nl-BE"/>
+                    <w:color w:val="C0C0C0"/>
                   </w:rPr>
-                  <w:t>___</w:t>
+                  <w:t>_</w:t>
                 </w:r>
-                <w:r w:rsidR="00D21768">
+                <w:r w:rsidR="005D165C" w:rsidRPr="00670252">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
-                    <w:color w:val="969696"/>
-[...2 lines deleted...]
-                    <w:lang w:val="nl-BE"/>
+                    <w:color w:val="C0C0C0"/>
                   </w:rPr>
-                  <w:t>______________________________________________________</w:t>
+                  <w:t>_</w:t>
                 </w:r>
-                <w:r w:rsidR="001A2AC6">
+                <w:r w:rsidR="005D165C">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
-                    <w:color w:val="969696"/>
-[...2 lines deleted...]
-                    <w:lang w:val="nl-BE"/>
+                    <w:color w:val="C0C0C0"/>
                   </w:rPr>
-                  <w:t>_____________</w:t>
+                  <w:t>______________</w:t>
                 </w:r>
-                <w:r w:rsidR="001A2AC6" w:rsidRPr="003E4A64">
+                <w:r w:rsidR="005D165C" w:rsidRPr="00670252">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
-                    <w:color w:val="969696"/>
-[...2 lines deleted...]
-                    <w:lang w:val="nl-BE"/>
+                    <w:color w:val="C0C0C0"/>
                   </w:rPr>
-                  <w:t>____________________</w:t>
+                  <w:t>_</w:t>
                 </w:r>
-                <w:r w:rsidR="00D21768">
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005D165C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25B5F6F3" w14:textId="7C244D50" w:rsidR="005D165C" w:rsidRPr="00670252" w:rsidRDefault="005D165C" w:rsidP="005D165C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">de </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50CF9B4C" w14:textId="77777777" w:rsidR="005D165C" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="005D165C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="lev"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:bCs w:val="0"/>
+                </w:rPr>
+                <w:id w:val="-2031086583"/>
+                <w:placeholder>
+                  <w:docPart w:val="76A5B56014004A279369F58AF6CA883E"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date w:fullDate="2019-08-14T00:00:00Z">
+                  <w:dateFormat w:val="dd-MM-yyyy"/>
+                  <w:lid w:val="en-GB"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Policepardfaut"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="005D165C" w:rsidRPr="003723D2">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:color w:val="C0C0C0"/>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____________________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47859657" w14:textId="48E212E7" w:rsidR="005D165C" w:rsidRPr="00670252" w:rsidRDefault="005D165C" w:rsidP="005D165C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="540"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">à    </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="lev"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:bCs w:val="0"/>
+                </w:rPr>
+                <w:id w:val="-71743102"/>
+                <w:placeholder>
+                  <w:docPart w:val="A75328BA2363427180131F481E785C09"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date w:fullDate="2019-08-14T00:00:00Z">
+                  <w:dateFormat w:val="dd-MM-yyyy"/>
+                  <w:lid w:val="en-GB"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Policepardfaut"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="003723D2">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:color w:val="C0C0C0"/>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____________________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D165C" w:rsidRPr="00670252" w14:paraId="4C31739B" w14:textId="77777777" w:rsidTr="00CA16F5">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AF98BAE" w14:textId="268739F7" w:rsidR="005D165C" w:rsidRPr="00670252" w:rsidRDefault="005D165C" w:rsidP="005D165C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="3381"/>
+                <w:tab w:val="left" w:pos="3556"/>
+                <w:tab w:val="left" w:pos="4111"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="62707437" w14:textId="77777777" w:rsidR="005D165C" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="005D165C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="1814671731"/>
+                <w:placeholder>
+                  <w:docPart w:val="47A0091516724FB4B46F53CDFE22B425"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:color w:val="003366"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="005D165C" w:rsidRPr="00670252">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
-                    <w:color w:val="969696"/>
-[...2 lines deleted...]
-                    <w:lang w:val="nl-BE"/>
+                    <w:color w:val="C0C0C0"/>
                   </w:rPr>
-                  <w:t>___</w:t>
+                  <w:t>____</w:t>
                 </w:r>
-                <w:r w:rsidR="001A2AC6" w:rsidRPr="003E4A64">
+                <w:r w:rsidR="005D165C">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
-                    <w:color w:val="969696"/>
-[...2 lines deleted...]
-                    <w:lang w:val="nl-BE"/>
+                    <w:color w:val="C0C0C0"/>
                   </w:rPr>
-                  <w:t>__</w:t>
+                  <w:t>_</w:t>
+                </w:r>
+                <w:r w:rsidR="005D165C" w:rsidRPr="00670252">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+                <w:r w:rsidR="005D165C">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>______________</w:t>
+                </w:r>
+                <w:r w:rsidR="005D165C" w:rsidRPr="00670252">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005D165C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F27524D" w14:textId="31D9258A" w:rsidR="005D165C" w:rsidRPr="00670252" w:rsidRDefault="005D165C" w:rsidP="005D165C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">de </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="728D1229" w14:textId="77777777" w:rsidR="005D165C" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="005D165C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="lev"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:bCs w:val="0"/>
+                </w:rPr>
+                <w:id w:val="-231004537"/>
+                <w:placeholder>
+                  <w:docPart w:val="793EF5F238184B58BD9CCE97CEC93F37"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date w:fullDate="2019-08-14T00:00:00Z">
+                  <w:dateFormat w:val="dd-MM-yyyy"/>
+                  <w:lid w:val="en-GB"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Policepardfaut"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="005D165C" w:rsidRPr="003723D2">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:color w:val="C0C0C0"/>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____________________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28FEA5F5" w14:textId="3DAD4909" w:rsidR="005D165C" w:rsidRPr="00670252" w:rsidRDefault="005D165C" w:rsidP="005D165C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="540"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">à    </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="lev"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:bCs w:val="0"/>
+                </w:rPr>
+                <w:id w:val="1173376885"/>
+                <w:placeholder>
+                  <w:docPart w:val="A3A552E375E14B60A0E5FCC18320E130"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date w:fullDate="2019-08-14T00:00:00Z">
+                  <w:dateFormat w:val="dd-MM-yyyy"/>
+                  <w:lid w:val="en-GB"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Policepardfaut"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="003723D2">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:color w:val="C0C0C0"/>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____________________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D0088E" w:rsidRPr="00670252" w14:paraId="42660965" w14:textId="77777777" w:rsidTr="00D0088E">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="221EEA4D" w14:textId="76BCB891" w:rsidR="00D0088E" w:rsidRPr="005D165C" w:rsidRDefault="005D165C" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="3381"/>
+                <w:tab w:val="left" w:pos="3556"/>
+                <w:tab w:val="left" w:pos="4111"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D165C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>date probable de retour au travail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="170F5614" w14:textId="77777777" w:rsidR="00D0088E" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00CA16F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="lev"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:bCs w:val="0"/>
+                </w:rPr>
+                <w:id w:val="803892562"/>
+                <w:placeholder>
+                  <w:docPart w:val="782A7065417242A1B42077EEC82B75C3"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date w:fullDate="2019-08-14T00:00:00Z">
+                  <w:dateFormat w:val="dd-MM-yyyy"/>
+                  <w:lid w:val="en-GB"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Policepardfaut"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00D0088E" w:rsidRPr="003723D2">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:color w:val="C0C0C0"/>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____________________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D0088E" w:rsidRPr="00670252" w14:paraId="3AE49A58" w14:textId="77777777" w:rsidTr="00D0088E">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AF979DB" w14:textId="0575336C" w:rsidR="00D0088E" w:rsidRPr="005D165C" w:rsidRDefault="005D165C" w:rsidP="00D0088E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="3381"/>
+                <w:tab w:val="left" w:pos="3556"/>
+                <w:tab w:val="left" w:pos="4111"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D165C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>date d’effet de la réintégration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC4C5C9" w14:textId="77777777" w:rsidR="00D0088E" w:rsidRPr="00670252" w:rsidRDefault="00000000" w:rsidP="00D0088E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4678"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="lev"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:bCs w:val="0"/>
+                </w:rPr>
+                <w:id w:val="192507249"/>
+                <w:placeholder>
+                  <w:docPart w:val="7F7F5399C21D45CE80291E59CBD3CC02"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date w:fullDate="2019-08-14T00:00:00Z">
+                  <w:dateFormat w:val="dd-MM-yyyy"/>
+                  <w:lid w:val="en-GB"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Policepardfaut"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00D0088E" w:rsidRPr="003723D2">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:color w:val="C0C0C0"/>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6328E2B9" w14:textId="77777777" w:rsidR="001A2AC6" w:rsidRDefault="001A2AC6" w:rsidP="004015AA">
-[...1 lines deleted...]
-        <w:spacing w:before="20" w:after="20"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="6D168D0C" w14:textId="0029C570" w:rsidR="00DE33D4" w:rsidRPr="005D165C" w:rsidRDefault="005D165C" w:rsidP="00810BFA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5670"/>
+          <w:tab w:val="left" w:pos="5991"/>
+          <w:tab w:val="left" w:pos="6663"/>
+          <w:tab w:val="left" w:pos="6946"/>
+        </w:tabs>
         <w:rPr>
-          <w:lang w:val="nl-BE"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="005D165C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Dès que vous serez en possession de radiographies et/ou de rapports de spécialistes, vous voudrez bien les transmettre en communication au médecin de KBC Assurances</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0088E" w:rsidRPr="005D165C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6328E2BA" w14:textId="77777777" w:rsidR="00024FD7" w:rsidRPr="00DB2A45" w:rsidRDefault="001D0F6A" w:rsidP="00024FD7">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">grossesse et accouchement </w:t>
+    <w:p w14:paraId="2C506F81" w14:textId="335DEA85" w:rsidR="00810BFA" w:rsidRPr="005D165C" w:rsidRDefault="005D165C" w:rsidP="00810BFA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="360" w:after="60"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="00A0E0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="00A0E0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Signature</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Grilledutableau"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblStyle w:val="Tabelraster41"/>
+        <w:tblW w:w="9920" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2694"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="4927"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="3969"/>
+        <w:gridCol w:w="4817"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00924D30" w14:paraId="6328E2BE" w14:textId="77777777" w:rsidTr="001D0F6A">
+      <w:tr w:rsidR="00810BFA" w:rsidRPr="00F84CB8" w14:paraId="50003C5B" w14:textId="77777777" w:rsidTr="00CA16F5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6328E2BB" w14:textId="77777777" w:rsidR="00924D30" w:rsidRPr="001A6090" w:rsidRDefault="001D0F6A" w:rsidP="00146FD7">
+          <w:p w14:paraId="1B31F544" w14:textId="2F305C2D" w:rsidR="00810BFA" w:rsidRPr="00810BFA" w:rsidRDefault="005D165C" w:rsidP="00810BFA">
             <w:pPr>
-              <w:keepNext/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1168"/>
+                <w:tab w:val="left" w:pos="1843"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
-              <w:spacing w:before="80"/>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="-111" w:right="-1196"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D0F6A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>lieu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24D26D19" w14:textId="77777777" w:rsidR="00810BFA" w:rsidRPr="00810BFA" w:rsidRDefault="00810BFA" w:rsidP="00810BFA">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37B02BA1" w14:textId="77777777" w:rsidR="00810BFA" w:rsidRPr="00810BFA" w:rsidRDefault="00000000" w:rsidP="00810BFA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1843"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="-113" w:right="32"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:id w:val="608861376"/>
+                <w:placeholder>
+                  <w:docPart w:val="D7975DE36FDF403BB2D52EE7ED22D6F0"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
+                  <w:color w:val="003366"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00810BFA" w:rsidRPr="00810BFA">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman"/>
+                    <w:color w:val="C0C0C0"/>
+                  </w:rPr>
+                  <w:t>_________________________________________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C868744" w14:textId="2DFD9B48" w:rsidR="00810BFA" w:rsidRPr="005D165C" w:rsidRDefault="00810BFA" w:rsidP="00810BFA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="4111"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810BFA">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:lang w:eastAsia="nl-BE"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="72483397" wp14:editId="3EEAC1F4">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="page">
+                        <wp:posOffset>-1270</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="page">
+                        <wp:posOffset>12065</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="3049270" cy="965835"/>
+                      <wp:effectExtent l="0" t="0" r="17780" b="24765"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="33" name="Flowchart: Alternate Process 3"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="3049270" cy="965835"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="flowChartAlternateProcess">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="7239">
+                                <a:solidFill>
+                                  <a:srgbClr val="969696"/>
+                                </a:solidFill>
+                                <a:round/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                                <a:extLst>
+                                  <a:ext uri="{C807C97D-BFC1-408E-A445-0C87EB9F89A2}">
+                                    <ask:lineSketchStyleProps xmlns:ask="http://schemas.microsoft.com/office/drawing/2018/sketchyshapes">
+                                      <ask:type>
+                                        <ask:lineSketchNone/>
+                                      </ask:type>
+                                    </ask:lineSketchStyleProps>
+                                  </a:ext>
+                                </a:extLst>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="3919C2BC" w14:textId="77777777" w:rsidR="00810BFA" w:rsidRPr="004A21DF" w:rsidRDefault="00810BFA" w:rsidP="00810BFA">
+                                  <w:pPr>
+                                    <w:tabs>
+                                      <w:tab w:val="left" w:pos="567"/>
+                                    </w:tabs>
+                                    <w:rPr>
+                                      <w:b/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="72483397" id="_x0000_s1030" type="#_x0000_t176" style="position:absolute;left:0;text-align:left;margin-left:-.1pt;margin-top:.95pt;width:240.1pt;height:76.05pt;z-index:-251637760;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWv1b5GwIAADAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjj3NkacIkiXYUDX&#10;Fej2AYosx8JkUaOU2NnXj1LcNLs8DbMBgRSlw8NDannXNYYdFXoNtuCjwZAzZSWU2u4L/vXL9t0t&#10;Zz4IWwoDVhX8pDy/W719s2xdrsZQgykVMgKxPm9dwesQXJ5lXtaqEX4ATlkKVoCNCOTiPitRtITe&#10;mGw8HM6zFrB0CFJ5T7v35yBfJfyqUjJ8riqvAjMFJ24hrZjWXVyz1VLkexSu1rKnIf6BRSO0paQX&#10;qHsRBDug/gOq0RLBQxUGEpoMqkpLlWqgakbD36p5roVTqRYSx7uLTP7/wcrH47N7wkjduweQ3zyz&#10;sKmF3as1IrS1EiWlG0Whstb5/HIhOp6usl37CUpqrTgESBp0FTYRkKpjXZL6dJFadYFJ2pwMp4vx&#10;DXVEUmwxn91OZimFyF9uO/Thg4KGRaPglYGWeGFYm6DQiqCezl1PKcXxwYdIUeQv91JJYHS51cYk&#10;B/e7jUF2FDQL2/T1Kf31MWNZW/Cb8WSRkH+J+WuIxTz+f4NAONgyTVaU731vB6HN2SaWxvZ6Rgnj&#10;tPo8dLuO6bLg04gZd3ZQnkhghPPY0jMjowb8wVlLI1tw//0gUHFmPlpq0mI0ncYZT850djMmB68j&#10;u+uIsJKgCh44O5ubcH4XB4d6X1OmURLAwpoaW+kk7yurnj6NZVK9f0Jx7q/9dOr1oa9+AgAA//8D&#10;AFBLAwQUAAYACAAAACEAKW3a0NwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU8CMRCF7yb+&#10;h2ZMvBhoIYCwbpcQg4lXkIPcynbYbtxON22B9d87nvT45r28+V65HnwnrhhTG0jDZKxAINXBttRo&#10;OHy8jZYgUjZkTRcINXxjgnV1f1eawoYb7fC6z43gEkqF0eBy7gspU+3QmzQOPRJ75xC9ySxjI200&#10;Ny73nZwqtZDetMQfnOnx1WH9tb94DfPdMW5CMwnPq/fF55PKB7eNW60fH4bNC4iMQ/4Lwy8+o0PF&#10;TKdwIZtEp2E05SCfVyDYnS0VLzuxns8UyKqU//mrHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQCWv1b5GwIAADAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQApbdrQ3AAAAAcBAAAPAAAAAAAAAAAAAAAAAHUEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" strokecolor="#969696" strokeweight=".57pt">
+                      <v:stroke joinstyle="round"/>
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3919C2BC" w14:textId="77777777" w:rsidR="00810BFA" w:rsidRPr="004A21DF" w:rsidRDefault="00810BFA" w:rsidP="00810BFA">
+                            <w:pPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="567"/>
+                              </w:tabs>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:wrap anchorx="page" anchory="page"/>
+                      <w10:anchorlock/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="005D165C" w:rsidRPr="005D165C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>le médecin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D165C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005D165C" w:rsidRPr="005D165C">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="808080"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>signature et cachet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00810BFA" w:rsidRPr="00810BFA" w14:paraId="64B0EB85" w14:textId="77777777" w:rsidTr="00810BFA">
+        <w:trPr>
+          <w:trHeight w:val="430"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34184441" w14:textId="7FB2E9A4" w:rsidR="00810BFA" w:rsidRPr="00810BFA" w:rsidRDefault="00810BFA" w:rsidP="00810BFA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1843"/>
+                <w:tab w:val="left" w:pos="4111"/>
+              </w:tabs>
+              <w:ind w:left="-111" w:right="-1196"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810BFA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>dat</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="005D165C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="nl-BE"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">e présumée de l’accouchement </w:t>
+              </w:rPr>
+              <w:t>e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6328E2BC" w14:textId="77777777" w:rsidR="00924D30" w:rsidRPr="001A6090" w:rsidRDefault="004E4CF7" w:rsidP="00146FD7">
+          <w:p w14:paraId="21FF393F" w14:textId="77777777" w:rsidR="00810BFA" w:rsidRPr="00810BFA" w:rsidRDefault="00000000" w:rsidP="00810BFA">
             <w:pPr>
-              <w:keepNext/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1168"/>
-                <w:tab w:val="left" w:pos="4111"/>
+                <w:tab w:val="left" w:pos="1843"/>
               </w:tabs>
-              <w:spacing w:before="20"/>
+              <w:ind w:left="-113" w:right="32"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="nl-BE"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                  <w:lang w:val="nl-BE"/>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="nl-NL"/>
                 </w:rPr>
-                <w:id w:val="-510683994"/>
+                <w:id w:val="-531958794"/>
                 <w:placeholder>
-                  <w:docPart w:val="9FFDB1BE43A4491C9B2206259BDDF4B0"/>
+                  <w:docPart w:val="26B6DCD41CC5483B8A54967849B40EAB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
-                <w:date w:fullDate="2016-03-18T00:00:00Z">
-                  <w:dateFormat w:val="dd/MM/yyyy"/>
+                <w:date w:fullDate="2019-08-22T00:00:00Z">
+                  <w:dateFormat w:val="dd-MM-yyyy"/>
                   <w:lid w:val="en-GB"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                  <w:sz w:val="20"/>
+                  <w:bCs/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="003469A8" w:rsidRPr="00DB2A45">
+                <w:r w:rsidR="00810BFA" w:rsidRPr="00810BFA">
                   <w:rPr>
-                    <w:rFonts w:eastAsia="Calibri"/>
-[...3 lines deleted...]
-                    <w:szCs w:val="12"/>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:color w:val="C0C0C0"/>
                   </w:rPr>
-                  <w:t>____________________</w:t>
+                  <w:t>_____________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5494" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="4817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6328E2BD" w14:textId="77777777" w:rsidR="00924D30" w:rsidRPr="001A6090" w:rsidRDefault="00924D30" w:rsidP="00146FD7">
+          <w:p w14:paraId="5743F23D" w14:textId="77777777" w:rsidR="00810BFA" w:rsidRPr="00810BFA" w:rsidRDefault="00810BFA" w:rsidP="00810BFA">
             <w:pPr>
-              <w:keepNext/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1168"/>
+                <w:tab w:val="left" w:pos="1843"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
-              <w:spacing w:before="80"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="nl-BE"/>
+                <w:noProof/>
+                <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924D30" w14:paraId="6328E2C2" w14:textId="77777777" w:rsidTr="001D0F6A">
-[...301 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6328E2C8" w14:textId="77777777" w:rsidR="00FD0DEB" w:rsidRDefault="00FD0DEB" w:rsidP="003B3263">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="03760397" w14:textId="77777777" w:rsidR="00D0088E" w:rsidRPr="00354DF7" w:rsidRDefault="00D0088E" w:rsidP="00810BFA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5670"/>
+          <w:tab w:val="left" w:pos="5991"/>
+          <w:tab w:val="left" w:pos="6663"/>
+          <w:tab w:val="left" w:pos="6946"/>
+        </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6328E2C9" w14:textId="77777777" w:rsidR="003E53C3" w:rsidRPr="00BD022F" w:rsidRDefault="003E53C3" w:rsidP="003E53C3">
-[...1773 lines deleted...]
-      <w:pgMar w:top="1021" w:right="1021" w:bottom="680" w:left="1134" w:header="397" w:footer="227" w:gutter="0"/>
+    <w:sectPr w:rsidR="00D0088E" w:rsidRPr="00354DF7" w:rsidSect="00810BFA">
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1701" w:right="1021" w:bottom="2041" w:left="1134" w:header="709" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6328E305" w14:textId="77777777" w:rsidR="003B3263" w:rsidRDefault="003B3263" w:rsidP="0029663D">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="426F6AB0" w14:textId="77777777" w:rsidR="00322B0D" w:rsidRDefault="00322B0D" w:rsidP="00250C27">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6328E306" w14:textId="77777777" w:rsidR="003B3263" w:rsidRDefault="003B3263" w:rsidP="0029663D">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="48ED91E0" w14:textId="77777777" w:rsidR="00322B0D" w:rsidRDefault="00322B0D" w:rsidP="00250C27">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="32767E07" w14:textId="77777777" w:rsidR="00322B0D" w:rsidRDefault="00322B0D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Frutiger LT Std 45 Light">
+    <w:panose1 w:val="020B0403030504020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ITC Lubalin Graph Std Book">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Frutiger LT Std 55 Roman">
+    <w:panose1 w:val="020B0602020204020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Helvetica LT Std">
+  <w:font w:name="Gilroy Bold">
+    <w:panose1 w:val="00000800000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000207" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial-BoldMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...14 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6328E30A" w14:textId="77777777" w:rsidR="003E53C3" w:rsidRPr="00014CEC" w:rsidRDefault="003E53C3" w:rsidP="003E53C3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="11625" w:type="dxa"/>
+      <w:tblInd w:w="-993" w:type="dxa"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="11625"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00E12AF8" w:rsidRPr="007270B4" w14:paraId="4F4C6800" w14:textId="4185D22F" w:rsidTr="00DF124C">
+      <w:trPr>
+        <w:trHeight w:val="20"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="11625" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="1D6613FC" w14:textId="123B3259" w:rsidR="00E12AF8" w:rsidRPr="00561933" w:rsidRDefault="00E12AF8" w:rsidP="006327D7">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="10603"/>
+            </w:tabs>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:line="200" w:lineRule="atLeast"/>
+            <w:ind w:left="907"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="00A0E0"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+          <w:bookmarkStart w:id="5" w:name="_Hlk34897864"/>
+        </w:p>
+        <w:p w14:paraId="70196464" w14:textId="5A33C902" w:rsidR="00E12AF8" w:rsidRPr="00561933" w:rsidRDefault="00E12AF8" w:rsidP="006327D7">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="10603"/>
+            </w:tabs>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:line="200" w:lineRule="atLeast"/>
+            <w:ind w:left="907"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="00A0E0"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="192D32DD" w14:textId="33375A05" w:rsidR="00E12AF8" w:rsidRPr="00561933" w:rsidRDefault="00E12AF8" w:rsidP="006327D7">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="10603"/>
+            </w:tabs>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:line="200" w:lineRule="atLeast"/>
+            <w:ind w:left="907"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="00A0E0"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="120B03CD" w14:textId="13C09791" w:rsidR="00BD38D2" w:rsidRPr="00C50B34" w:rsidRDefault="00E12AF8" w:rsidP="006327D7">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="10603"/>
+            </w:tabs>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:line="200" w:lineRule="atLeast"/>
+            <w:ind w:left="907"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00561933">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="00A0E0"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00561933">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00F80982">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00561933">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="00C50B34">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00561933">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="00C50B34">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:t>/</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00561933">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00C50B34">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00561933">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="00C50B34">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:t>7</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00561933">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="376C42D3" w14:textId="69ED8F23" w:rsidR="00E12AF8" w:rsidRPr="00C50B34" w:rsidRDefault="00000000" w:rsidP="006327D7">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="10603"/>
+            </w:tabs>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:line="200" w:lineRule="atLeast"/>
+            <w:ind w:left="907"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="00A0E0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:alias w:val="Title"/>
+              <w:tag w:val=""/>
+              <w:id w:val="544806106"/>
+              <w:placeholder>
+                <w:docPart w:val="83C3DBFDB07F49ADB2296B3C973FA363"/>
+              </w:placeholder>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="003C566C">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="00A0E0"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="fr-BE"/>
+                </w:rPr>
+                <w:t>AA0642_3003_FR</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+          <w:r w:rsidR="00E444AB" w:rsidRPr="00C50B34">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="00A0E0"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:alias w:val="Subject"/>
+              <w:tag w:val=""/>
+              <w:id w:val="985675510"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00C816BB" w:rsidRPr="00C50B34">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="12"/>
+                  <w:szCs w:val="12"/>
+                  <w:lang w:val="fr-BE"/>
+                </w:rPr>
+                <w:t>AA0642</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+          <w:r w:rsidR="00E12AF8" w:rsidRPr="00C50B34">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:alias w:val="Trefwoorden"/>
+              <w:tag w:val=""/>
+              <w:id w:val="-916859500"/>
+              <w:placeholder>
+                <w:docPart w:val="62E1B25117A943ADAC3FF5C7F350B66B"/>
+              </w:placeholder>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:keywords[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00C816BB" w:rsidRPr="00C50B34">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="12"/>
+                  <w:szCs w:val="12"/>
+                  <w:lang w:val="fr-BE"/>
+                </w:rPr>
+                <w:t>V11-2022</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+          <w:r w:rsidR="00E12AF8" w:rsidRPr="00C50B34">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:alias w:val="Categorie"/>
+              <w:tag w:val=""/>
+              <w:id w:val="-90861853"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:category[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00E12AF8" w:rsidRPr="00C50B34">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="12"/>
+                  <w:szCs w:val="12"/>
+                  <w:lang w:val="fr-BE"/>
+                </w:rPr>
+                <w:t>-/-</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="18B23E83" w14:textId="0AAA40CC" w:rsidR="00E12AF8" w:rsidRPr="00C50B34" w:rsidRDefault="00E12AF8" w:rsidP="00A84AA9">
     <w:pPr>
-      <w:pStyle w:val="wettelijkevermeldingen1"/>
-[...3 lines deleted...]
-      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:pStyle w:val="Pieddepage"/>
+      <w:spacing w:before="160"/>
       <w:rPr>
-        <w:lang w:val="fr-FR"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="fr-BE"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00014CEC">
-[...279 lines deleted...]
-    </w:r>
+    <w:bookmarkStart w:id="6" w:name="_Hlk34655336"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...75 lines deleted...]
-  <w:p w14:paraId="6328E314" w14:textId="77777777" w:rsidR="003B3263" w:rsidRPr="003E53C3" w:rsidRDefault="004E4CF7" w:rsidP="003E53C3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="11341" w:type="dxa"/>
+      <w:tblInd w:w="-851" w:type="dxa"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2FAFD"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="11341"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00E12AF8" w:rsidRPr="00F84CB8" w14:paraId="5F1338FA" w14:textId="77777777" w:rsidTr="00A84AA9">
+      <w:trPr>
+        <w:trHeight w:val="20"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="11341" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2FAFD"/>
+        </w:tcPr>
+        <w:p w14:paraId="16427AB8" w14:textId="6272C940" w:rsidR="00E12AF8" w:rsidRPr="00561933" w:rsidRDefault="00E12AF8" w:rsidP="006327D7">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="10433"/>
+            </w:tabs>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:line="140" w:lineRule="exact"/>
+            <w:ind w:left="737"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+            </w:rPr>
+          </w:pPr>
+          <w:bookmarkStart w:id="13" w:name="_Hlk34896801"/>
+        </w:p>
+        <w:p w14:paraId="0F6A9793" w14:textId="3990DE6B" w:rsidR="00E12AF8" w:rsidRPr="00561933" w:rsidRDefault="00E12AF8" w:rsidP="006327D7">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="10433"/>
+            </w:tabs>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:line="140" w:lineRule="exact"/>
+            <w:ind w:left="737"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="074594C2" w14:textId="10C1DE80" w:rsidR="00E12AF8" w:rsidRPr="00561933" w:rsidRDefault="00E12AF8" w:rsidP="006327D7">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="10433"/>
+            </w:tabs>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:line="140" w:lineRule="exact"/>
+            <w:ind w:left="737"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="0BF6C584" w14:textId="478EA240" w:rsidR="00916C24" w:rsidRPr="00561933" w:rsidRDefault="00916C24" w:rsidP="006327D7">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="10433"/>
+            </w:tabs>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:line="140" w:lineRule="exact"/>
+            <w:ind w:left="737"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="13688C5A" w14:textId="104E55C3" w:rsidR="00E12AF8" w:rsidRPr="00561933" w:rsidRDefault="00E12AF8" w:rsidP="006327D7">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="10433"/>
+            </w:tabs>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:line="140" w:lineRule="exact"/>
+            <w:ind w:left="737"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="407836F0" w14:textId="77777777" w:rsidR="00CD189D" w:rsidRPr="00334484" w:rsidRDefault="00CD189D" w:rsidP="00CD189D">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="10433"/>
+            </w:tabs>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:line="140" w:lineRule="exact"/>
+            <w:ind w:left="737"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00334484">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:t>CBC Assurances, dénomination commerciale de KBC Assurances SA – Professor Roger Van Overstraetenplein 2 – 3000 Leuven – Belgique</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="5EE06C41" w14:textId="77777777" w:rsidR="00CD189D" w:rsidRPr="00334484" w:rsidRDefault="00CD189D" w:rsidP="00CD189D">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="10433"/>
+            </w:tabs>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:line="140" w:lineRule="exact"/>
+            <w:ind w:left="737"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00334484">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:t>TVA BE 0403.552.563 - RPM Leuven</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="62A5D600" w14:textId="77777777" w:rsidR="00CD189D" w:rsidRPr="00334484" w:rsidRDefault="00CD189D" w:rsidP="00CD189D">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="10433"/>
+            </w:tabs>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:line="140" w:lineRule="exact"/>
+            <w:ind w:left="737"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00334484">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:t>Enterprise agréée pour toutes les branches sous le code 0014 (A.R. 4 juillet 1979, M.B. 14 juillet 1979) par la Banque Nationale de Belgique (BNB),</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="40FC244D" w14:textId="0F0F966B" w:rsidR="00C10249" w:rsidRPr="00E340BE" w:rsidRDefault="00CD189D" w:rsidP="00CD189D">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="10433"/>
+            </w:tabs>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:line="140" w:lineRule="exact"/>
+            <w:ind w:left="737"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00334484">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:t>Avenue de Berlaimont 14, 1000 Bruxelles, Belgique</w:t>
+          </w:r>
+          <w:r w:rsidR="00C10249" w:rsidRPr="00E340BE">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="00C10249" w:rsidRPr="00E340BE">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00C10249" w:rsidRPr="00E340BE">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00C10249" w:rsidRPr="00E340BE">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00C10249">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidR="00C10249" w:rsidRPr="00E340BE">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidR="00C10249" w:rsidRPr="00E340BE">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:t>/</w:t>
+          </w:r>
+          <w:r w:rsidR="00C10249" w:rsidRPr="00E340BE">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00C10249" w:rsidRPr="00E340BE">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00C10249" w:rsidRPr="00E340BE">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00C10249">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidR="00C10249" w:rsidRPr="00E340BE">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="70A493DA" w14:textId="2244EF86" w:rsidR="00E12AF8" w:rsidRPr="00C10249" w:rsidRDefault="00C10249" w:rsidP="00C10249">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="10433"/>
+            </w:tabs>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:line="140" w:lineRule="exact"/>
+            <w:ind w:left="737"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00E340BE">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:t>Société du groupe</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> KBC</w:t>
+          </w:r>
+          <w:r w:rsidR="00E12AF8" w:rsidRPr="00C10249">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:alias w:val="Subject"/>
+              <w:tag w:val=""/>
+              <w:id w:val="799193223"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="000F450A" w:rsidRPr="00C10249">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="12"/>
+                  <w:szCs w:val="12"/>
+                  <w:lang w:val="fr-BE"/>
+                </w:rPr>
+                <w:t>AA0</w:t>
+              </w:r>
+              <w:r w:rsidR="00C816BB" w:rsidRPr="00C10249">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="12"/>
+                  <w:szCs w:val="12"/>
+                  <w:lang w:val="fr-BE"/>
+                </w:rPr>
+                <w:t>642</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+          <w:r w:rsidR="00E12AF8" w:rsidRPr="00C10249">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:alias w:val="Trefwoorden"/>
+              <w:tag w:val=""/>
+              <w:id w:val="-2101167367"/>
+              <w:placeholder>
+                <w:docPart w:val="6BABDD4A15524148A91A7B58F8AD5345"/>
+              </w:placeholder>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:keywords[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00495002" w:rsidRPr="00C10249">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="12"/>
+                  <w:szCs w:val="12"/>
+                  <w:lang w:val="fr-BE"/>
+                </w:rPr>
+                <w:t>V1</w:t>
+              </w:r>
+              <w:r w:rsidR="00C816BB" w:rsidRPr="00C10249">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="12"/>
+                  <w:szCs w:val="12"/>
+                  <w:lang w:val="fr-BE"/>
+                </w:rPr>
+                <w:t>1</w:t>
+              </w:r>
+              <w:r w:rsidR="00495002" w:rsidRPr="00C10249">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="12"/>
+                  <w:szCs w:val="12"/>
+                  <w:lang w:val="fr-BE"/>
+                </w:rPr>
+                <w:t>-202</w:t>
+              </w:r>
+              <w:r w:rsidR="00C816BB" w:rsidRPr="00C10249">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="12"/>
+                  <w:szCs w:val="12"/>
+                  <w:lang w:val="fr-BE"/>
+                </w:rPr>
+                <w:t>2</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+          <w:r w:rsidR="00E12AF8" w:rsidRPr="00C10249">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:alias w:val="Categorie"/>
+              <w:tag w:val=""/>
+              <w:id w:val="1045021445"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:category[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00E12AF8" w:rsidRPr="00C10249">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="12"/>
+                  <w:szCs w:val="12"/>
+                  <w:lang w:val="fr-BE"/>
+                </w:rPr>
+                <w:t>-/-</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+        <w:p w14:paraId="74C906B5" w14:textId="1FFC0574" w:rsidR="00E12AF8" w:rsidRPr="00C10249" w:rsidRDefault="00E12AF8" w:rsidP="006327D7">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="8968"/>
+            </w:tabs>
+            <w:spacing w:line="140" w:lineRule="exact"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:bookmarkEnd w:id="13"/>
+  </w:tbl>
+  <w:p w14:paraId="7D2DC880" w14:textId="22EE9A7E" w:rsidR="00E12AF8" w:rsidRPr="00C10249" w:rsidRDefault="00E12AF8" w:rsidP="00431021">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
-        <w:tab w:val="right" w:pos="9752"/>
       </w:tabs>
+      <w:spacing w:before="80" w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="fr-BE"/>
       </w:rPr>
     </w:pPr>
-    <w:sdt>
-[...201 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6328E303" w14:textId="77777777" w:rsidR="003B3263" w:rsidRDefault="003B3263" w:rsidP="0029663D">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="42B8921B" w14:textId="77777777" w:rsidR="00322B0D" w:rsidRDefault="00322B0D" w:rsidP="00250C27">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6328E304" w14:textId="77777777" w:rsidR="003B3263" w:rsidRDefault="003B3263" w:rsidP="0029663D">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="08E70EDE" w14:textId="77777777" w:rsidR="00322B0D" w:rsidRDefault="00322B0D" w:rsidP="00250C27">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="50242C84" w14:textId="77777777" w:rsidR="00322B0D" w:rsidRDefault="00322B0D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6328E307" w14:textId="77777777" w:rsidR="00595B67" w:rsidRPr="00595B67" w:rsidRDefault="00595B67" w:rsidP="00595B67">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31CC22E6" w14:textId="4EB87CA2" w:rsidR="000C399E" w:rsidRPr="00CD189D" w:rsidRDefault="00CD189D" w:rsidP="00CD189D">
     <w:pPr>
-      <w:pStyle w:val="En-tte"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="left" w:pos="2352"/>
+        <w:tab w:val="left" w:pos="7935"/>
+      </w:tabs>
+      <w:spacing w:after="520" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
       <w:rPr>
-        <w:b w:val="0"/>
-        <w:lang w:val="fr-FR"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00595B67">
+    <w:bookmarkStart w:id="7" w:name="_Hlk201651406"/>
+    <w:bookmarkStart w:id="8" w:name="_Hlk201651407"/>
+    <w:bookmarkStart w:id="9" w:name="_Hlk201651433"/>
+    <w:bookmarkStart w:id="10" w:name="_Hlk201651434"/>
+    <w:bookmarkStart w:id="11" w:name="_Hlk201651448"/>
+    <w:bookmarkStart w:id="12" w:name="_Hlk201651449"/>
+    <w:r>
       <w:rPr>
-        <w:lang w:val="fr-FR"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="003366"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t xml:space="preserve">Déclaration incapacité de travail </w:t>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63E66B05" wp14:editId="19A49C66">
+          <wp:extent cx="720090" cy="777846"/>
+          <wp:effectExtent l="0" t="0" r="3810" b="3810"/>
+          <wp:docPr id="1225770725" name="Afbeelding 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1225770725" name=""/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="720090" cy="777846"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
     </w:r>
-  </w:p>
-[...31 lines deleted...]
-    </w:pPr>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6328E30E" w14:textId="77777777" w:rsidR="00FB75CF" w:rsidRPr="000C6B42" w:rsidRDefault="00AD261C" w:rsidP="00FB75CF">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="425C4EA8" w14:textId="4D52D864" w:rsidR="00810BFA" w:rsidRPr="00CD189D" w:rsidRDefault="00CD189D" w:rsidP="00CD189D">
     <w:pPr>
-      <w:pStyle w:val="En-tte"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="left" w:pos="2352"/>
+        <w:tab w:val="left" w:pos="7935"/>
+      </w:tabs>
+      <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
       <w:rPr>
-        <w:b w:val="0"/>
-        <w:lang w:val="fr-FR"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="000C6B42">
+    <w:r>
       <w:rPr>
-        <w:lang w:val="fr-FR"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="003366"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t xml:space="preserve">Déclaration incapacité de travail </w:t>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46AC64AC" wp14:editId="5E9F021C">
+          <wp:extent cx="720090" cy="777846"/>
+          <wp:effectExtent l="0" t="0" r="3810" b="3810"/>
+          <wp:docPr id="578660886" name="Afbeelding 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1225770725" name=""/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="720090" cy="777846"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
     </w:r>
-  </w:p>
-[...120 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01AD6AF4"/>
+    <w:nsid w:val="051D5170"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="ABA8FFE2"/>
+    <w:tmpl w:val="EBB89E52"/>
+    <w:lvl w:ilvl="0" w:tplc="348A08FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Opsommingniv1"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="074D461B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="94A03732"/>
     <w:lvl w:ilvl="0" w:tplc="0813000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0813000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0813000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12A039A4"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12DF1F3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2070C440"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:tmpl w:val="BDC0E4F6"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0813000F" w:tentative="1">
@@ -9632,351 +10486,582 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18AB1A87"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="140771D9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0813001D"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D087FCB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8F52E85C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="242843E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="67324D34"/>
-[...3 lines deleted...]
-      <w:pStyle w:val="abcopsomming"/>
+    <w:tmpl w:val="22BAC1C6"/>
+    <w:lvl w:ilvl="0" w:tplc="0813000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0813000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0813000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25BA7AF9"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27F4751F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D65E6BC4"/>
-[...88 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="15386688"/>
+    <w:lvl w:ilvl="0" w:tplc="229E653C">
+      <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="bulletsopsomming"/>
+      <w:pStyle w:val="FBHreglopsommingbolleke3na"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BFA7BAC"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="290F53B4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8F52E85C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A9A7FD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6EA04998"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:tmpl w:val="9348D282"/>
+    <w:lvl w:ilvl="0" w:tplc="504835B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0813000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10007,494 +11092,4016 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40B23EED"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="87E4D010"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Titre1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="009FE3"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Titre2"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Titre3"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Titre4"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="709" w:hanging="709"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Titre5"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="992" w:hanging="992"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="410C21F3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6D409F6E"/>
+    <w:lvl w:ilvl="0" w:tplc="816439E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="812" w:hanging="755"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:hint="default"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1532" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2252" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2972" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3692" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4412" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5132" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5852" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6572" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41A3525A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="221CEC30"/>
+    <w:lvl w:ilvl="0" w:tplc="1F88F9CA">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1006" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0813000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0813000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="424770F4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFB69548"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42CF524F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9AF66A50"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46131724"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="586A578A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="009FE3"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="709" w:hanging="709"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="992" w:hanging="992"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C994979"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="586A578A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="009FE3"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="709" w:hanging="709"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="992" w:hanging="992"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DBE3D19"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7BB07FF2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="522F0A2B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="924AC710"/>
+    <w:lvl w:ilvl="0" w:tplc="B1BC1A2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:pStyle w:val="FBHreglHoofdstukABC"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8724" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9444" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="10164" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0813000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="10884" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="11604" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="12324" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0813000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="13044" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="13764" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="14484" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53CF752F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="74242266"/>
+    <w:lvl w:ilvl="0" w:tplc="E94CB090">
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="REGLTextopsomming2deniveau"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="862" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Frutiger LT Std 45 Light" w:hint="default"/>
+        <w:color w:val="939598"/>
+        <w:spacing w:val="-20"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="nl-NL"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1582" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2302" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3022" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3742" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4462" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5182" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5902" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6622" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="545921B7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7BB07FF2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55056829"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="37DED228"/>
+    <w:lvl w:ilvl="0" w:tplc="E0467AE6">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="256" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="MS Gothic" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:color w:val="00AEEF"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="976" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1696" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2416" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3136" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3856" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4576" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5296" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6016" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57A10D24"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="856AA982"/>
+    <w:lvl w:ilvl="0" w:tplc="6CBA9C54">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="812" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:hint="default"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1532" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2252" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2972" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3692" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4412" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5132" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5852" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6572" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B4D758F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="586A578A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="009FE3"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="709" w:hanging="709"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="992" w:hanging="992"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B812D40"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6ED0A426"/>
+    <w:lvl w:ilvl="0" w:tplc="08130019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1006" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1726" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2446" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0813000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3166" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3886" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4606" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0813000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5326" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6046" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6766" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64DF7E71"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="33047CCA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66BD2576"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7BB07FF2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66F105F8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="23223D02"/>
+    <w:lvl w:ilvl="0" w:tplc="0813000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0813000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0813000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69081C60"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E968FD6A"/>
+    <w:lvl w:ilvl="0" w:tplc="4EF69334">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="REGLTextopsomming1steniveau"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73B070D3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1E202AC2"/>
+    <w:lvl w:ilvl="0" w:tplc="52202BAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:hint="default"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="769E6031"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="126636C8"/>
+    <w:lvl w:ilvl="0" w:tplc="4C5E0512">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1571" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0813001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0813000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0813000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77AF409F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A55A1DCC"/>
+    <w:lvl w:ilvl="0" w:tplc="6CBA9C54">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:hint="default"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="789E0B54"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7DB06B7A"/>
+    <w:lvl w:ilvl="0" w:tplc="6CBA9C54">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:hint="default"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A124509"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="06C295FA"/>
+    <w:lvl w:ilvl="0" w:tplc="52202BAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="615" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:hint="default"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1335" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2055" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2775" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3495" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4215" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4935" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5655" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6375" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1364866688">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="834031283">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="511142945">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1393625604">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="334265158">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1890679593">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="890851387">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1619022979">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1288509926">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1118993239">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="11" w16cid:durableId="800735549">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="705451269">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1618873559">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1231892917">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1989018273">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1946958711">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="570777628">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="644967151">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="19" w16cid:durableId="1093672046">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="20" w16cid:durableId="157814900">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1119571299">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1187058055">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1313019643">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1501698024">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1030960251">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="919102016">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1386249005">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="854001751">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1793666741">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="30" w16cid:durableId="1206483342">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="80490123">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="32" w16cid:durableId="1974747456">
+    <w:abstractNumId w:val="9"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
+  <w:num w:numId="33" w16cid:durableId="1752193452">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1225097119">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1946770874">
+    <w:abstractNumId w:val="17"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="816267714">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="174930334">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1456437416">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1440373441">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="772045065">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1070468807">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="315304564">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="77993292">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="720"/>
+  <w:hideSpellingErrors/>
+  <w:hideGrammaticalErrors/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:linkStyles/>
+  <w:stylePaneFormatFilter w:val="D724" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="XTKQWt7TufkBP3ri9kip5FPSlfeZo8nkDldtqSlpXbp+PPnIFpiErt0NCbpzY/qvWOYEDksU29/JIy6i9syGVA==" w:salt="3KovlrvRm3nfO0tNHOUW8g=="/>
+  <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
+  <w:drawingGridHorizontalSpacing w:val="90"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00063FF0"/>
-[...312 lines deleted...]
-    <w:rsid w:val="00FE5DD4"/>
+    <w:rsidRoot w:val="00B22998"/>
+    <w:rsid w:val="0000081A"/>
+    <w:rsid w:val="00000F41"/>
+    <w:rsid w:val="00001F39"/>
+    <w:rsid w:val="00003A60"/>
+    <w:rsid w:val="00003C3D"/>
+    <w:rsid w:val="000042BA"/>
+    <w:rsid w:val="00005120"/>
+    <w:rsid w:val="00005ACE"/>
+    <w:rsid w:val="00007C1F"/>
+    <w:rsid w:val="000133A2"/>
+    <w:rsid w:val="00015C40"/>
+    <w:rsid w:val="00023562"/>
+    <w:rsid w:val="000248B0"/>
+    <w:rsid w:val="000326FD"/>
+    <w:rsid w:val="00033FC9"/>
+    <w:rsid w:val="00040F82"/>
+    <w:rsid w:val="00041319"/>
+    <w:rsid w:val="0004177E"/>
+    <w:rsid w:val="00041CB3"/>
+    <w:rsid w:val="00043400"/>
+    <w:rsid w:val="000437E3"/>
+    <w:rsid w:val="00047001"/>
+    <w:rsid w:val="00055419"/>
+    <w:rsid w:val="000565CE"/>
+    <w:rsid w:val="00057494"/>
+    <w:rsid w:val="0005789D"/>
+    <w:rsid w:val="00062600"/>
+    <w:rsid w:val="000631E2"/>
+    <w:rsid w:val="00064B21"/>
+    <w:rsid w:val="00065CAB"/>
+    <w:rsid w:val="000723E0"/>
+    <w:rsid w:val="00072725"/>
+    <w:rsid w:val="000743B5"/>
+    <w:rsid w:val="000750E2"/>
+    <w:rsid w:val="00075406"/>
+    <w:rsid w:val="00077248"/>
+    <w:rsid w:val="00080974"/>
+    <w:rsid w:val="0008727F"/>
+    <w:rsid w:val="00090244"/>
+    <w:rsid w:val="000912D1"/>
+    <w:rsid w:val="00091EBF"/>
+    <w:rsid w:val="00092675"/>
+    <w:rsid w:val="00095BB7"/>
+    <w:rsid w:val="00095CD5"/>
+    <w:rsid w:val="00096884"/>
+    <w:rsid w:val="00096D3D"/>
+    <w:rsid w:val="000A15D0"/>
+    <w:rsid w:val="000A2A9D"/>
+    <w:rsid w:val="000A2AF7"/>
+    <w:rsid w:val="000B068B"/>
+    <w:rsid w:val="000B299E"/>
+    <w:rsid w:val="000B41F7"/>
+    <w:rsid w:val="000B7870"/>
+    <w:rsid w:val="000C399E"/>
+    <w:rsid w:val="000C4315"/>
+    <w:rsid w:val="000C4872"/>
+    <w:rsid w:val="000D7B45"/>
+    <w:rsid w:val="000E1016"/>
+    <w:rsid w:val="000E20A9"/>
+    <w:rsid w:val="000E74F5"/>
+    <w:rsid w:val="000F0326"/>
+    <w:rsid w:val="000F2712"/>
+    <w:rsid w:val="000F3C66"/>
+    <w:rsid w:val="000F450A"/>
+    <w:rsid w:val="000F5AE8"/>
+    <w:rsid w:val="00105788"/>
+    <w:rsid w:val="0011153E"/>
+    <w:rsid w:val="00112A86"/>
+    <w:rsid w:val="00113C7D"/>
+    <w:rsid w:val="00114A9E"/>
+    <w:rsid w:val="00123669"/>
+    <w:rsid w:val="0013083C"/>
+    <w:rsid w:val="0013114E"/>
+    <w:rsid w:val="001314C1"/>
+    <w:rsid w:val="00131D26"/>
+    <w:rsid w:val="00136A2D"/>
+    <w:rsid w:val="001379A5"/>
+    <w:rsid w:val="00141165"/>
+    <w:rsid w:val="00141701"/>
+    <w:rsid w:val="00143D0D"/>
+    <w:rsid w:val="00143F0B"/>
+    <w:rsid w:val="00145464"/>
+    <w:rsid w:val="00147FDB"/>
+    <w:rsid w:val="001562D0"/>
+    <w:rsid w:val="0015748F"/>
+    <w:rsid w:val="001576CA"/>
+    <w:rsid w:val="0016255D"/>
+    <w:rsid w:val="001635EA"/>
+    <w:rsid w:val="00166958"/>
+    <w:rsid w:val="001673FB"/>
+    <w:rsid w:val="00172BEB"/>
+    <w:rsid w:val="00173DDF"/>
+    <w:rsid w:val="0017568D"/>
+    <w:rsid w:val="00180D85"/>
+    <w:rsid w:val="00184F16"/>
+    <w:rsid w:val="0018608E"/>
+    <w:rsid w:val="00186762"/>
+    <w:rsid w:val="001936BA"/>
+    <w:rsid w:val="001957CC"/>
+    <w:rsid w:val="001958B2"/>
+    <w:rsid w:val="001968D5"/>
+    <w:rsid w:val="001978D1"/>
+    <w:rsid w:val="001A0378"/>
+    <w:rsid w:val="001A144A"/>
+    <w:rsid w:val="001A3592"/>
+    <w:rsid w:val="001A372B"/>
+    <w:rsid w:val="001A62D7"/>
+    <w:rsid w:val="001A79BA"/>
+    <w:rsid w:val="001A7A85"/>
+    <w:rsid w:val="001B0B23"/>
+    <w:rsid w:val="001B0FBD"/>
+    <w:rsid w:val="001B11DD"/>
+    <w:rsid w:val="001B1755"/>
+    <w:rsid w:val="001B17FB"/>
+    <w:rsid w:val="001B221C"/>
+    <w:rsid w:val="001B5834"/>
+    <w:rsid w:val="001C55C5"/>
+    <w:rsid w:val="001C6317"/>
+    <w:rsid w:val="001D0184"/>
+    <w:rsid w:val="001D1494"/>
+    <w:rsid w:val="001D25E1"/>
+    <w:rsid w:val="001D3C5C"/>
+    <w:rsid w:val="001D6A70"/>
+    <w:rsid w:val="001E1B01"/>
+    <w:rsid w:val="001F0DD5"/>
+    <w:rsid w:val="001F1694"/>
+    <w:rsid w:val="001F262E"/>
+    <w:rsid w:val="001F4C22"/>
+    <w:rsid w:val="001F5539"/>
+    <w:rsid w:val="001F5B6C"/>
+    <w:rsid w:val="001F6053"/>
+    <w:rsid w:val="002047C7"/>
+    <w:rsid w:val="00205AD2"/>
+    <w:rsid w:val="00212834"/>
+    <w:rsid w:val="00217605"/>
+    <w:rsid w:val="002217F8"/>
+    <w:rsid w:val="002301EB"/>
+    <w:rsid w:val="002333BF"/>
+    <w:rsid w:val="002350DB"/>
+    <w:rsid w:val="002431D4"/>
+    <w:rsid w:val="002502F6"/>
+    <w:rsid w:val="0025052A"/>
+    <w:rsid w:val="00250748"/>
+    <w:rsid w:val="00250C27"/>
+    <w:rsid w:val="00253AF4"/>
+    <w:rsid w:val="002572DE"/>
+    <w:rsid w:val="00257EE8"/>
+    <w:rsid w:val="00270815"/>
+    <w:rsid w:val="00270D28"/>
+    <w:rsid w:val="00272895"/>
+    <w:rsid w:val="002770DB"/>
+    <w:rsid w:val="00277847"/>
+    <w:rsid w:val="00277FA1"/>
+    <w:rsid w:val="002851B0"/>
+    <w:rsid w:val="002859B1"/>
+    <w:rsid w:val="00286F8D"/>
+    <w:rsid w:val="00291477"/>
+    <w:rsid w:val="0029738F"/>
+    <w:rsid w:val="00297E05"/>
+    <w:rsid w:val="002A16D2"/>
+    <w:rsid w:val="002A3766"/>
+    <w:rsid w:val="002A41D4"/>
+    <w:rsid w:val="002B1C7C"/>
+    <w:rsid w:val="002B2A22"/>
+    <w:rsid w:val="002B534B"/>
+    <w:rsid w:val="002B64E8"/>
+    <w:rsid w:val="002B6FB3"/>
+    <w:rsid w:val="002C3CF0"/>
+    <w:rsid w:val="002C4F1E"/>
+    <w:rsid w:val="002C6F0B"/>
+    <w:rsid w:val="002D1E55"/>
+    <w:rsid w:val="002D4FDE"/>
+    <w:rsid w:val="002D63AE"/>
+    <w:rsid w:val="002D6CA9"/>
+    <w:rsid w:val="002E0B32"/>
+    <w:rsid w:val="002F12B6"/>
+    <w:rsid w:val="0030109D"/>
+    <w:rsid w:val="00301DB7"/>
+    <w:rsid w:val="00303783"/>
+    <w:rsid w:val="0030521C"/>
+    <w:rsid w:val="003139C7"/>
+    <w:rsid w:val="003141D9"/>
+    <w:rsid w:val="003229DB"/>
+    <w:rsid w:val="00322B0D"/>
+    <w:rsid w:val="003243CA"/>
+    <w:rsid w:val="00327E8C"/>
+    <w:rsid w:val="003334B6"/>
+    <w:rsid w:val="00335242"/>
+    <w:rsid w:val="00344B5F"/>
+    <w:rsid w:val="003509B1"/>
+    <w:rsid w:val="00350ED0"/>
+    <w:rsid w:val="003518A3"/>
+    <w:rsid w:val="003521BF"/>
+    <w:rsid w:val="00354DF7"/>
+    <w:rsid w:val="0035687F"/>
+    <w:rsid w:val="00360C7E"/>
+    <w:rsid w:val="00375338"/>
+    <w:rsid w:val="0038181B"/>
+    <w:rsid w:val="00381F7F"/>
+    <w:rsid w:val="003826A8"/>
+    <w:rsid w:val="00385E68"/>
+    <w:rsid w:val="00387F7A"/>
+    <w:rsid w:val="00394CC1"/>
+    <w:rsid w:val="00396174"/>
+    <w:rsid w:val="003975E1"/>
+    <w:rsid w:val="003A1FBF"/>
+    <w:rsid w:val="003A4234"/>
+    <w:rsid w:val="003A550A"/>
+    <w:rsid w:val="003A6598"/>
+    <w:rsid w:val="003B05B8"/>
+    <w:rsid w:val="003B0E95"/>
+    <w:rsid w:val="003B3660"/>
+    <w:rsid w:val="003C4606"/>
+    <w:rsid w:val="003C566C"/>
+    <w:rsid w:val="003C605D"/>
+    <w:rsid w:val="003D2A83"/>
+    <w:rsid w:val="003D3FCD"/>
+    <w:rsid w:val="003E0593"/>
+    <w:rsid w:val="003E4104"/>
+    <w:rsid w:val="003F2302"/>
+    <w:rsid w:val="003F2B26"/>
+    <w:rsid w:val="003F3783"/>
+    <w:rsid w:val="00400E22"/>
+    <w:rsid w:val="00403D25"/>
+    <w:rsid w:val="004049FE"/>
+    <w:rsid w:val="00407A48"/>
+    <w:rsid w:val="00411ED3"/>
+    <w:rsid w:val="0041320C"/>
+    <w:rsid w:val="00416977"/>
+    <w:rsid w:val="00417C49"/>
+    <w:rsid w:val="00420988"/>
+    <w:rsid w:val="00425F0D"/>
+    <w:rsid w:val="0042783D"/>
+    <w:rsid w:val="00431021"/>
+    <w:rsid w:val="0043219E"/>
+    <w:rsid w:val="004343EE"/>
+    <w:rsid w:val="00436DBD"/>
+    <w:rsid w:val="00436EF6"/>
+    <w:rsid w:val="00437213"/>
+    <w:rsid w:val="004403CB"/>
+    <w:rsid w:val="004415CD"/>
+    <w:rsid w:val="00442DF4"/>
+    <w:rsid w:val="004504CE"/>
+    <w:rsid w:val="004536CD"/>
+    <w:rsid w:val="00453774"/>
+    <w:rsid w:val="004561E8"/>
+    <w:rsid w:val="00464B4F"/>
+    <w:rsid w:val="00472615"/>
+    <w:rsid w:val="00472681"/>
+    <w:rsid w:val="00475CDE"/>
+    <w:rsid w:val="004809A6"/>
+    <w:rsid w:val="00481121"/>
+    <w:rsid w:val="00483072"/>
+    <w:rsid w:val="004832DB"/>
+    <w:rsid w:val="0048571E"/>
+    <w:rsid w:val="00487144"/>
+    <w:rsid w:val="00493BEA"/>
+    <w:rsid w:val="00495002"/>
+    <w:rsid w:val="004959C7"/>
+    <w:rsid w:val="004A3127"/>
+    <w:rsid w:val="004A574D"/>
+    <w:rsid w:val="004A7260"/>
+    <w:rsid w:val="004B249B"/>
+    <w:rsid w:val="004B275B"/>
+    <w:rsid w:val="004B2873"/>
+    <w:rsid w:val="004B29A4"/>
+    <w:rsid w:val="004B5410"/>
+    <w:rsid w:val="004B6A3D"/>
+    <w:rsid w:val="004B6C92"/>
+    <w:rsid w:val="004B7C71"/>
+    <w:rsid w:val="004B7DE1"/>
+    <w:rsid w:val="004C0960"/>
+    <w:rsid w:val="004C0F15"/>
+    <w:rsid w:val="004C215D"/>
+    <w:rsid w:val="004C2F66"/>
+    <w:rsid w:val="004D508E"/>
+    <w:rsid w:val="004D5C36"/>
+    <w:rsid w:val="004D5DA6"/>
+    <w:rsid w:val="004D6BFC"/>
+    <w:rsid w:val="004D7AC8"/>
+    <w:rsid w:val="004E11E7"/>
+    <w:rsid w:val="004E237D"/>
+    <w:rsid w:val="004E432C"/>
+    <w:rsid w:val="004F376C"/>
+    <w:rsid w:val="004F58E8"/>
+    <w:rsid w:val="00501A77"/>
+    <w:rsid w:val="00503AD1"/>
+    <w:rsid w:val="0051105B"/>
+    <w:rsid w:val="00511F79"/>
+    <w:rsid w:val="00516660"/>
+    <w:rsid w:val="005174A9"/>
+    <w:rsid w:val="00520066"/>
+    <w:rsid w:val="00520BD8"/>
+    <w:rsid w:val="00520EB9"/>
+    <w:rsid w:val="00523C1E"/>
+    <w:rsid w:val="0052552A"/>
+    <w:rsid w:val="005264B7"/>
+    <w:rsid w:val="005272CA"/>
+    <w:rsid w:val="00527A87"/>
+    <w:rsid w:val="00527E14"/>
+    <w:rsid w:val="005309F8"/>
+    <w:rsid w:val="00530C5F"/>
+    <w:rsid w:val="005351A8"/>
+    <w:rsid w:val="00536E19"/>
+    <w:rsid w:val="005373F2"/>
+    <w:rsid w:val="005448F4"/>
+    <w:rsid w:val="00545486"/>
+    <w:rsid w:val="0054611D"/>
+    <w:rsid w:val="005518E7"/>
+    <w:rsid w:val="00555CD6"/>
+    <w:rsid w:val="0055771E"/>
+    <w:rsid w:val="00557A4C"/>
+    <w:rsid w:val="005615AE"/>
+    <w:rsid w:val="00561933"/>
+    <w:rsid w:val="0056663F"/>
+    <w:rsid w:val="00566F23"/>
+    <w:rsid w:val="005672B6"/>
+    <w:rsid w:val="00572D87"/>
+    <w:rsid w:val="00574310"/>
+    <w:rsid w:val="005747FD"/>
+    <w:rsid w:val="00575B89"/>
+    <w:rsid w:val="00583891"/>
+    <w:rsid w:val="00583C69"/>
+    <w:rsid w:val="005841BA"/>
+    <w:rsid w:val="00586CCD"/>
+    <w:rsid w:val="005870F2"/>
+    <w:rsid w:val="00593407"/>
+    <w:rsid w:val="00594ACE"/>
+    <w:rsid w:val="00595960"/>
+    <w:rsid w:val="00596A5B"/>
+    <w:rsid w:val="005972A5"/>
+    <w:rsid w:val="005A43EB"/>
+    <w:rsid w:val="005A589A"/>
+    <w:rsid w:val="005B2E71"/>
+    <w:rsid w:val="005B4701"/>
+    <w:rsid w:val="005B7964"/>
+    <w:rsid w:val="005C62A0"/>
+    <w:rsid w:val="005C635E"/>
+    <w:rsid w:val="005C6EDC"/>
+    <w:rsid w:val="005C7346"/>
+    <w:rsid w:val="005D165C"/>
+    <w:rsid w:val="005D264B"/>
+    <w:rsid w:val="005D2ABD"/>
+    <w:rsid w:val="005D2FF9"/>
+    <w:rsid w:val="005D3D2D"/>
+    <w:rsid w:val="005D5AC2"/>
+    <w:rsid w:val="005E307F"/>
+    <w:rsid w:val="005F0D68"/>
+    <w:rsid w:val="005F3E4C"/>
+    <w:rsid w:val="005F675F"/>
+    <w:rsid w:val="00600E83"/>
+    <w:rsid w:val="006054AA"/>
+    <w:rsid w:val="00611A1F"/>
+    <w:rsid w:val="00612014"/>
+    <w:rsid w:val="00612512"/>
+    <w:rsid w:val="00613B62"/>
+    <w:rsid w:val="0061550D"/>
+    <w:rsid w:val="0061799A"/>
+    <w:rsid w:val="00621435"/>
+    <w:rsid w:val="00624117"/>
+    <w:rsid w:val="006244D9"/>
+    <w:rsid w:val="0062472F"/>
+    <w:rsid w:val="0062746B"/>
+    <w:rsid w:val="00627B0F"/>
+    <w:rsid w:val="00632603"/>
+    <w:rsid w:val="006327D7"/>
+    <w:rsid w:val="00634DFE"/>
+    <w:rsid w:val="00636288"/>
+    <w:rsid w:val="00640631"/>
+    <w:rsid w:val="0064287A"/>
+    <w:rsid w:val="00644CD5"/>
+    <w:rsid w:val="00650F79"/>
+    <w:rsid w:val="006542AE"/>
+    <w:rsid w:val="00655C7C"/>
+    <w:rsid w:val="00655DA1"/>
+    <w:rsid w:val="00660E18"/>
+    <w:rsid w:val="006640B8"/>
+    <w:rsid w:val="00673389"/>
+    <w:rsid w:val="00674511"/>
+    <w:rsid w:val="0067610A"/>
+    <w:rsid w:val="00676784"/>
+    <w:rsid w:val="00676AD2"/>
+    <w:rsid w:val="006800D3"/>
+    <w:rsid w:val="00680E9D"/>
+    <w:rsid w:val="00683D32"/>
+    <w:rsid w:val="0068472D"/>
+    <w:rsid w:val="00690E8D"/>
+    <w:rsid w:val="0069261A"/>
+    <w:rsid w:val="0069272D"/>
+    <w:rsid w:val="0069504C"/>
+    <w:rsid w:val="006968EF"/>
+    <w:rsid w:val="006972DD"/>
+    <w:rsid w:val="006A0DC5"/>
+    <w:rsid w:val="006A1F43"/>
+    <w:rsid w:val="006A727C"/>
+    <w:rsid w:val="006B11C0"/>
+    <w:rsid w:val="006B3D05"/>
+    <w:rsid w:val="006B6EF4"/>
+    <w:rsid w:val="006B7907"/>
+    <w:rsid w:val="006C02FA"/>
+    <w:rsid w:val="006C0559"/>
+    <w:rsid w:val="006C12EE"/>
+    <w:rsid w:val="006C6FDA"/>
+    <w:rsid w:val="006D265D"/>
+    <w:rsid w:val="006D2A50"/>
+    <w:rsid w:val="006D40C4"/>
+    <w:rsid w:val="006E1974"/>
+    <w:rsid w:val="006E25CE"/>
+    <w:rsid w:val="006E4085"/>
+    <w:rsid w:val="006E68E2"/>
+    <w:rsid w:val="006F23B2"/>
+    <w:rsid w:val="006F4578"/>
+    <w:rsid w:val="006F5C5F"/>
+    <w:rsid w:val="0070001B"/>
+    <w:rsid w:val="00700934"/>
+    <w:rsid w:val="00703C24"/>
+    <w:rsid w:val="00713D89"/>
+    <w:rsid w:val="00720D59"/>
+    <w:rsid w:val="00721A9B"/>
+    <w:rsid w:val="007228C3"/>
+    <w:rsid w:val="007235D5"/>
+    <w:rsid w:val="00723EFB"/>
+    <w:rsid w:val="0072465E"/>
+    <w:rsid w:val="00726833"/>
+    <w:rsid w:val="007270B4"/>
+    <w:rsid w:val="00730116"/>
+    <w:rsid w:val="0073106F"/>
+    <w:rsid w:val="00732062"/>
+    <w:rsid w:val="00733688"/>
+    <w:rsid w:val="007336E7"/>
+    <w:rsid w:val="007370CE"/>
+    <w:rsid w:val="00737247"/>
+    <w:rsid w:val="007441C2"/>
+    <w:rsid w:val="007458F3"/>
+    <w:rsid w:val="00747219"/>
+    <w:rsid w:val="00760032"/>
+    <w:rsid w:val="0076608B"/>
+    <w:rsid w:val="00773FA6"/>
+    <w:rsid w:val="00782EDA"/>
+    <w:rsid w:val="00784D3E"/>
+    <w:rsid w:val="00785573"/>
+    <w:rsid w:val="0079097A"/>
+    <w:rsid w:val="00792DD9"/>
+    <w:rsid w:val="00792EFC"/>
+    <w:rsid w:val="007939DE"/>
+    <w:rsid w:val="00796053"/>
+    <w:rsid w:val="007963A6"/>
+    <w:rsid w:val="007A17F2"/>
+    <w:rsid w:val="007A1BA2"/>
+    <w:rsid w:val="007A3A26"/>
+    <w:rsid w:val="007A708E"/>
+    <w:rsid w:val="007B04E6"/>
+    <w:rsid w:val="007B0FAC"/>
+    <w:rsid w:val="007B19C6"/>
+    <w:rsid w:val="007B1F67"/>
+    <w:rsid w:val="007B530E"/>
+    <w:rsid w:val="007C1AD4"/>
+    <w:rsid w:val="007D13BD"/>
+    <w:rsid w:val="007D30E1"/>
+    <w:rsid w:val="007D3A9C"/>
+    <w:rsid w:val="007D4D7D"/>
+    <w:rsid w:val="007E3022"/>
+    <w:rsid w:val="007E6555"/>
+    <w:rsid w:val="007F0FB2"/>
+    <w:rsid w:val="007F22B7"/>
+    <w:rsid w:val="007F327E"/>
+    <w:rsid w:val="007F592E"/>
+    <w:rsid w:val="007F60DA"/>
+    <w:rsid w:val="007F676A"/>
+    <w:rsid w:val="007F7915"/>
+    <w:rsid w:val="007F7994"/>
+    <w:rsid w:val="00801A1A"/>
+    <w:rsid w:val="008039AF"/>
+    <w:rsid w:val="00804B01"/>
+    <w:rsid w:val="00807F19"/>
+    <w:rsid w:val="00810BFA"/>
+    <w:rsid w:val="00812547"/>
+    <w:rsid w:val="00812CF7"/>
+    <w:rsid w:val="008141D6"/>
+    <w:rsid w:val="0082193B"/>
+    <w:rsid w:val="0082303C"/>
+    <w:rsid w:val="0082576F"/>
+    <w:rsid w:val="00835D73"/>
+    <w:rsid w:val="00836602"/>
+    <w:rsid w:val="00845941"/>
+    <w:rsid w:val="008526B6"/>
+    <w:rsid w:val="008531E5"/>
+    <w:rsid w:val="00853A77"/>
+    <w:rsid w:val="0085791A"/>
+    <w:rsid w:val="0086666F"/>
+    <w:rsid w:val="008667D9"/>
+    <w:rsid w:val="00867914"/>
+    <w:rsid w:val="00871681"/>
+    <w:rsid w:val="00874FDD"/>
+    <w:rsid w:val="00875058"/>
+    <w:rsid w:val="00875DFB"/>
+    <w:rsid w:val="00875F8C"/>
+    <w:rsid w:val="0087613C"/>
+    <w:rsid w:val="00881141"/>
+    <w:rsid w:val="00881663"/>
+    <w:rsid w:val="00883847"/>
+    <w:rsid w:val="00884B5B"/>
+    <w:rsid w:val="00887584"/>
+    <w:rsid w:val="00890395"/>
+    <w:rsid w:val="00891205"/>
+    <w:rsid w:val="00895DF3"/>
+    <w:rsid w:val="00896205"/>
+    <w:rsid w:val="00897455"/>
+    <w:rsid w:val="008A15B9"/>
+    <w:rsid w:val="008A22F5"/>
+    <w:rsid w:val="008A5FAD"/>
+    <w:rsid w:val="008A61DB"/>
+    <w:rsid w:val="008A666D"/>
+    <w:rsid w:val="008A6E41"/>
+    <w:rsid w:val="008B009E"/>
+    <w:rsid w:val="008B11E1"/>
+    <w:rsid w:val="008B2D3C"/>
+    <w:rsid w:val="008B3C25"/>
+    <w:rsid w:val="008B64EE"/>
+    <w:rsid w:val="008B67DB"/>
+    <w:rsid w:val="008B72C1"/>
+    <w:rsid w:val="008B73A1"/>
+    <w:rsid w:val="008C1036"/>
+    <w:rsid w:val="008C22F3"/>
+    <w:rsid w:val="008C3BA5"/>
+    <w:rsid w:val="008C5FC2"/>
+    <w:rsid w:val="008C60F6"/>
+    <w:rsid w:val="008C6C23"/>
+    <w:rsid w:val="008D2846"/>
+    <w:rsid w:val="008D2C18"/>
+    <w:rsid w:val="008D2D64"/>
+    <w:rsid w:val="008D33F4"/>
+    <w:rsid w:val="008D7467"/>
+    <w:rsid w:val="008E1507"/>
+    <w:rsid w:val="008E38B9"/>
+    <w:rsid w:val="008F4C9D"/>
+    <w:rsid w:val="008F6079"/>
+    <w:rsid w:val="008F708C"/>
+    <w:rsid w:val="00901973"/>
+    <w:rsid w:val="00906BA9"/>
+    <w:rsid w:val="009078E1"/>
+    <w:rsid w:val="00912B18"/>
+    <w:rsid w:val="009133CC"/>
+    <w:rsid w:val="00913B4F"/>
+    <w:rsid w:val="009159A0"/>
+    <w:rsid w:val="00916C24"/>
+    <w:rsid w:val="00917D77"/>
+    <w:rsid w:val="0092119D"/>
+    <w:rsid w:val="0092221C"/>
+    <w:rsid w:val="0092370F"/>
+    <w:rsid w:val="0092457F"/>
+    <w:rsid w:val="009364C6"/>
+    <w:rsid w:val="009376AF"/>
+    <w:rsid w:val="009425CC"/>
+    <w:rsid w:val="00947595"/>
+    <w:rsid w:val="009506A8"/>
+    <w:rsid w:val="00950783"/>
+    <w:rsid w:val="00951D0B"/>
+    <w:rsid w:val="00953302"/>
+    <w:rsid w:val="00953AFC"/>
+    <w:rsid w:val="00962FA1"/>
+    <w:rsid w:val="00964C42"/>
+    <w:rsid w:val="0096566B"/>
+    <w:rsid w:val="00967CD3"/>
+    <w:rsid w:val="009807A4"/>
+    <w:rsid w:val="00992CBF"/>
+    <w:rsid w:val="00994C01"/>
+    <w:rsid w:val="009A10CD"/>
+    <w:rsid w:val="009B19AF"/>
+    <w:rsid w:val="009B6953"/>
+    <w:rsid w:val="009C031A"/>
+    <w:rsid w:val="009C0E81"/>
+    <w:rsid w:val="009C0F2F"/>
+    <w:rsid w:val="009C0FE0"/>
+    <w:rsid w:val="009D259A"/>
+    <w:rsid w:val="009D2B64"/>
+    <w:rsid w:val="009D4251"/>
+    <w:rsid w:val="009D5ED9"/>
+    <w:rsid w:val="009D632E"/>
+    <w:rsid w:val="009E3F9C"/>
+    <w:rsid w:val="009E40E8"/>
+    <w:rsid w:val="009E6786"/>
+    <w:rsid w:val="009E7F7E"/>
+    <w:rsid w:val="009F0D46"/>
+    <w:rsid w:val="009F1C11"/>
+    <w:rsid w:val="009F1F73"/>
+    <w:rsid w:val="009F1FDD"/>
+    <w:rsid w:val="009F2E61"/>
+    <w:rsid w:val="009F3F1C"/>
+    <w:rsid w:val="009F619B"/>
+    <w:rsid w:val="009F7EFC"/>
+    <w:rsid w:val="00A06629"/>
+    <w:rsid w:val="00A10243"/>
+    <w:rsid w:val="00A10E46"/>
+    <w:rsid w:val="00A148AD"/>
+    <w:rsid w:val="00A241F5"/>
+    <w:rsid w:val="00A248DA"/>
+    <w:rsid w:val="00A25B22"/>
+    <w:rsid w:val="00A336EB"/>
+    <w:rsid w:val="00A348A2"/>
+    <w:rsid w:val="00A3511E"/>
+    <w:rsid w:val="00A434C9"/>
+    <w:rsid w:val="00A43570"/>
+    <w:rsid w:val="00A4423C"/>
+    <w:rsid w:val="00A460D3"/>
+    <w:rsid w:val="00A503BF"/>
+    <w:rsid w:val="00A50EEE"/>
+    <w:rsid w:val="00A512D9"/>
+    <w:rsid w:val="00A56F47"/>
+    <w:rsid w:val="00A6240B"/>
+    <w:rsid w:val="00A62421"/>
+    <w:rsid w:val="00A6350E"/>
+    <w:rsid w:val="00A704B8"/>
+    <w:rsid w:val="00A72861"/>
+    <w:rsid w:val="00A775EA"/>
+    <w:rsid w:val="00A77A77"/>
+    <w:rsid w:val="00A80803"/>
+    <w:rsid w:val="00A81051"/>
+    <w:rsid w:val="00A81C6A"/>
+    <w:rsid w:val="00A83192"/>
+    <w:rsid w:val="00A84AA9"/>
+    <w:rsid w:val="00A877DE"/>
+    <w:rsid w:val="00A9144D"/>
+    <w:rsid w:val="00A91A2A"/>
+    <w:rsid w:val="00A92328"/>
+    <w:rsid w:val="00A923E2"/>
+    <w:rsid w:val="00A93B7E"/>
+    <w:rsid w:val="00A93D31"/>
+    <w:rsid w:val="00A94D1F"/>
+    <w:rsid w:val="00AA0530"/>
+    <w:rsid w:val="00AA2093"/>
+    <w:rsid w:val="00AA3DBE"/>
+    <w:rsid w:val="00AA4361"/>
+    <w:rsid w:val="00AA4404"/>
+    <w:rsid w:val="00AA5819"/>
+    <w:rsid w:val="00AB1B9D"/>
+    <w:rsid w:val="00AB5976"/>
+    <w:rsid w:val="00AB7F6F"/>
+    <w:rsid w:val="00AC29EB"/>
+    <w:rsid w:val="00AC4C26"/>
+    <w:rsid w:val="00AC575A"/>
+    <w:rsid w:val="00AC7BDF"/>
+    <w:rsid w:val="00AD0418"/>
+    <w:rsid w:val="00AD0EB0"/>
+    <w:rsid w:val="00AD17BC"/>
+    <w:rsid w:val="00AD3AAC"/>
+    <w:rsid w:val="00AD40E8"/>
+    <w:rsid w:val="00AD49F1"/>
+    <w:rsid w:val="00AD78B3"/>
+    <w:rsid w:val="00AE25DE"/>
+    <w:rsid w:val="00AE344C"/>
+    <w:rsid w:val="00AE3EC1"/>
+    <w:rsid w:val="00AE41A0"/>
+    <w:rsid w:val="00AE4DEC"/>
+    <w:rsid w:val="00AE50D3"/>
+    <w:rsid w:val="00AF173E"/>
+    <w:rsid w:val="00AF406C"/>
+    <w:rsid w:val="00B0253C"/>
+    <w:rsid w:val="00B03936"/>
+    <w:rsid w:val="00B101A1"/>
+    <w:rsid w:val="00B12274"/>
+    <w:rsid w:val="00B140A3"/>
+    <w:rsid w:val="00B14285"/>
+    <w:rsid w:val="00B22998"/>
+    <w:rsid w:val="00B22BF1"/>
+    <w:rsid w:val="00B2477D"/>
+    <w:rsid w:val="00B36192"/>
+    <w:rsid w:val="00B379F0"/>
+    <w:rsid w:val="00B44118"/>
+    <w:rsid w:val="00B4799E"/>
+    <w:rsid w:val="00B5003F"/>
+    <w:rsid w:val="00B50E99"/>
+    <w:rsid w:val="00B561FE"/>
+    <w:rsid w:val="00B57DB7"/>
+    <w:rsid w:val="00B658B1"/>
+    <w:rsid w:val="00B7083E"/>
+    <w:rsid w:val="00B72A55"/>
+    <w:rsid w:val="00B73A6F"/>
+    <w:rsid w:val="00B75679"/>
+    <w:rsid w:val="00B758C9"/>
+    <w:rsid w:val="00B76085"/>
+    <w:rsid w:val="00B77317"/>
+    <w:rsid w:val="00B83A5B"/>
+    <w:rsid w:val="00B84499"/>
+    <w:rsid w:val="00B84B09"/>
+    <w:rsid w:val="00B8554C"/>
+    <w:rsid w:val="00B85AE5"/>
+    <w:rsid w:val="00B8787C"/>
+    <w:rsid w:val="00B91832"/>
+    <w:rsid w:val="00B9584A"/>
+    <w:rsid w:val="00B95C6C"/>
+    <w:rsid w:val="00B979A6"/>
+    <w:rsid w:val="00BA50E6"/>
+    <w:rsid w:val="00BA54AD"/>
+    <w:rsid w:val="00BB181B"/>
+    <w:rsid w:val="00BB26D7"/>
+    <w:rsid w:val="00BB2B40"/>
+    <w:rsid w:val="00BB2FCA"/>
+    <w:rsid w:val="00BB3DCA"/>
+    <w:rsid w:val="00BB4DA5"/>
+    <w:rsid w:val="00BB6D7F"/>
+    <w:rsid w:val="00BB7308"/>
+    <w:rsid w:val="00BC45C2"/>
+    <w:rsid w:val="00BC50A7"/>
+    <w:rsid w:val="00BD2C1B"/>
+    <w:rsid w:val="00BD38D2"/>
+    <w:rsid w:val="00BD396E"/>
+    <w:rsid w:val="00BD7838"/>
+    <w:rsid w:val="00BD7A75"/>
+    <w:rsid w:val="00BD7D6B"/>
+    <w:rsid w:val="00BE090C"/>
+    <w:rsid w:val="00BE16CC"/>
+    <w:rsid w:val="00BE1E7A"/>
+    <w:rsid w:val="00BE61CC"/>
+    <w:rsid w:val="00BE7941"/>
+    <w:rsid w:val="00BF0325"/>
+    <w:rsid w:val="00BF07FF"/>
+    <w:rsid w:val="00BF1C13"/>
+    <w:rsid w:val="00BF26ED"/>
+    <w:rsid w:val="00BF6DCC"/>
+    <w:rsid w:val="00BF7A2C"/>
+    <w:rsid w:val="00C01C9A"/>
+    <w:rsid w:val="00C041A2"/>
+    <w:rsid w:val="00C044B2"/>
+    <w:rsid w:val="00C10249"/>
+    <w:rsid w:val="00C159A6"/>
+    <w:rsid w:val="00C22C77"/>
+    <w:rsid w:val="00C2412F"/>
+    <w:rsid w:val="00C2794F"/>
+    <w:rsid w:val="00C33E52"/>
+    <w:rsid w:val="00C34ACF"/>
+    <w:rsid w:val="00C3695B"/>
+    <w:rsid w:val="00C36D5F"/>
+    <w:rsid w:val="00C376C8"/>
+    <w:rsid w:val="00C4152A"/>
+    <w:rsid w:val="00C47FB7"/>
+    <w:rsid w:val="00C50B34"/>
+    <w:rsid w:val="00C5236F"/>
+    <w:rsid w:val="00C53AD5"/>
+    <w:rsid w:val="00C54A5E"/>
+    <w:rsid w:val="00C5549F"/>
+    <w:rsid w:val="00C56AB8"/>
+    <w:rsid w:val="00C56C1B"/>
+    <w:rsid w:val="00C60ACB"/>
+    <w:rsid w:val="00C6121B"/>
+    <w:rsid w:val="00C625AC"/>
+    <w:rsid w:val="00C65D9A"/>
+    <w:rsid w:val="00C664A8"/>
+    <w:rsid w:val="00C6698C"/>
+    <w:rsid w:val="00C66AFC"/>
+    <w:rsid w:val="00C739D6"/>
+    <w:rsid w:val="00C73C39"/>
+    <w:rsid w:val="00C7460E"/>
+    <w:rsid w:val="00C76D5A"/>
+    <w:rsid w:val="00C816BB"/>
+    <w:rsid w:val="00C81CBB"/>
+    <w:rsid w:val="00C84333"/>
+    <w:rsid w:val="00C847E4"/>
+    <w:rsid w:val="00C91850"/>
+    <w:rsid w:val="00C93133"/>
+    <w:rsid w:val="00C94B55"/>
+    <w:rsid w:val="00CA2925"/>
+    <w:rsid w:val="00CA758B"/>
+    <w:rsid w:val="00CA7676"/>
+    <w:rsid w:val="00CA7DA9"/>
+    <w:rsid w:val="00CB1104"/>
+    <w:rsid w:val="00CB1E33"/>
+    <w:rsid w:val="00CB413C"/>
+    <w:rsid w:val="00CC3D1C"/>
+    <w:rsid w:val="00CC4192"/>
+    <w:rsid w:val="00CC7918"/>
+    <w:rsid w:val="00CD01CE"/>
+    <w:rsid w:val="00CD189D"/>
+    <w:rsid w:val="00CD5632"/>
+    <w:rsid w:val="00CD63A2"/>
+    <w:rsid w:val="00CE11B7"/>
+    <w:rsid w:val="00CE50E5"/>
+    <w:rsid w:val="00CE57E3"/>
+    <w:rsid w:val="00CF0B48"/>
+    <w:rsid w:val="00CF2733"/>
+    <w:rsid w:val="00CF6B11"/>
+    <w:rsid w:val="00CF708B"/>
+    <w:rsid w:val="00D0015B"/>
+    <w:rsid w:val="00D004B4"/>
+    <w:rsid w:val="00D0088E"/>
+    <w:rsid w:val="00D03484"/>
+    <w:rsid w:val="00D057C0"/>
+    <w:rsid w:val="00D113E2"/>
+    <w:rsid w:val="00D12A5C"/>
+    <w:rsid w:val="00D1345D"/>
+    <w:rsid w:val="00D14FCA"/>
+    <w:rsid w:val="00D1566B"/>
+    <w:rsid w:val="00D15CEE"/>
+    <w:rsid w:val="00D23803"/>
+    <w:rsid w:val="00D23B90"/>
+    <w:rsid w:val="00D2440E"/>
+    <w:rsid w:val="00D25685"/>
+    <w:rsid w:val="00D27688"/>
+    <w:rsid w:val="00D3384D"/>
+    <w:rsid w:val="00D35CA8"/>
+    <w:rsid w:val="00D436F1"/>
+    <w:rsid w:val="00D4423D"/>
+    <w:rsid w:val="00D47CA9"/>
+    <w:rsid w:val="00D53F71"/>
+    <w:rsid w:val="00D62D82"/>
+    <w:rsid w:val="00D66AB3"/>
+    <w:rsid w:val="00D704B4"/>
+    <w:rsid w:val="00D7433A"/>
+    <w:rsid w:val="00D76C86"/>
+    <w:rsid w:val="00D8117A"/>
+    <w:rsid w:val="00D81C78"/>
+    <w:rsid w:val="00D8310C"/>
+    <w:rsid w:val="00D837BE"/>
+    <w:rsid w:val="00D9197D"/>
+    <w:rsid w:val="00D91E59"/>
+    <w:rsid w:val="00D9218B"/>
+    <w:rsid w:val="00D94496"/>
+    <w:rsid w:val="00D95434"/>
+    <w:rsid w:val="00D96B20"/>
+    <w:rsid w:val="00DA065A"/>
+    <w:rsid w:val="00DA5B7D"/>
+    <w:rsid w:val="00DB0F7F"/>
+    <w:rsid w:val="00DC171D"/>
+    <w:rsid w:val="00DC227C"/>
+    <w:rsid w:val="00DC358C"/>
+    <w:rsid w:val="00DC786A"/>
+    <w:rsid w:val="00DC7903"/>
+    <w:rsid w:val="00DD3D24"/>
+    <w:rsid w:val="00DD3F40"/>
+    <w:rsid w:val="00DD404B"/>
+    <w:rsid w:val="00DE008E"/>
+    <w:rsid w:val="00DE1FE4"/>
+    <w:rsid w:val="00DE22FD"/>
+    <w:rsid w:val="00DE32D6"/>
+    <w:rsid w:val="00DE33D4"/>
+    <w:rsid w:val="00DE47A2"/>
+    <w:rsid w:val="00DE47AC"/>
+    <w:rsid w:val="00DE5416"/>
+    <w:rsid w:val="00DE61AA"/>
+    <w:rsid w:val="00DE7695"/>
+    <w:rsid w:val="00DF124C"/>
+    <w:rsid w:val="00DF38F1"/>
+    <w:rsid w:val="00E014BC"/>
+    <w:rsid w:val="00E01BEC"/>
+    <w:rsid w:val="00E02176"/>
+    <w:rsid w:val="00E02B29"/>
+    <w:rsid w:val="00E04B52"/>
+    <w:rsid w:val="00E12AF8"/>
+    <w:rsid w:val="00E218EB"/>
+    <w:rsid w:val="00E2381B"/>
+    <w:rsid w:val="00E26722"/>
+    <w:rsid w:val="00E30D22"/>
+    <w:rsid w:val="00E326CB"/>
+    <w:rsid w:val="00E34A32"/>
+    <w:rsid w:val="00E37C97"/>
+    <w:rsid w:val="00E41453"/>
+    <w:rsid w:val="00E444AB"/>
+    <w:rsid w:val="00E46123"/>
+    <w:rsid w:val="00E5024E"/>
+    <w:rsid w:val="00E50F13"/>
+    <w:rsid w:val="00E54150"/>
+    <w:rsid w:val="00E60974"/>
+    <w:rsid w:val="00E625E2"/>
+    <w:rsid w:val="00E64E51"/>
+    <w:rsid w:val="00E67ED6"/>
+    <w:rsid w:val="00E74AF7"/>
+    <w:rsid w:val="00E7595C"/>
+    <w:rsid w:val="00E75CA6"/>
+    <w:rsid w:val="00E76703"/>
+    <w:rsid w:val="00E776F1"/>
+    <w:rsid w:val="00E80991"/>
+    <w:rsid w:val="00E80C9A"/>
+    <w:rsid w:val="00E816D6"/>
+    <w:rsid w:val="00E83BCB"/>
+    <w:rsid w:val="00E85E16"/>
+    <w:rsid w:val="00EA014D"/>
+    <w:rsid w:val="00EA040B"/>
+    <w:rsid w:val="00EA0E49"/>
+    <w:rsid w:val="00EA3595"/>
+    <w:rsid w:val="00EA456E"/>
+    <w:rsid w:val="00EA4B5F"/>
+    <w:rsid w:val="00EA5703"/>
+    <w:rsid w:val="00EA60EB"/>
+    <w:rsid w:val="00EA7B81"/>
+    <w:rsid w:val="00EB08F9"/>
+    <w:rsid w:val="00EB19F1"/>
+    <w:rsid w:val="00EB3428"/>
+    <w:rsid w:val="00EB3A1E"/>
+    <w:rsid w:val="00EB3BBA"/>
+    <w:rsid w:val="00EB3E97"/>
+    <w:rsid w:val="00EC17AE"/>
+    <w:rsid w:val="00EC20D3"/>
+    <w:rsid w:val="00EC406A"/>
+    <w:rsid w:val="00EC5F52"/>
+    <w:rsid w:val="00EC7408"/>
+    <w:rsid w:val="00ED0CAA"/>
+    <w:rsid w:val="00ED2263"/>
+    <w:rsid w:val="00ED5B78"/>
+    <w:rsid w:val="00ED6FD0"/>
+    <w:rsid w:val="00EE1AE1"/>
+    <w:rsid w:val="00EE59D1"/>
+    <w:rsid w:val="00EE6900"/>
+    <w:rsid w:val="00EF2A33"/>
+    <w:rsid w:val="00EF2C8B"/>
+    <w:rsid w:val="00EF403B"/>
+    <w:rsid w:val="00EF5536"/>
+    <w:rsid w:val="00EF57E7"/>
+    <w:rsid w:val="00F11704"/>
+    <w:rsid w:val="00F142EE"/>
+    <w:rsid w:val="00F1585F"/>
+    <w:rsid w:val="00F16B30"/>
+    <w:rsid w:val="00F2375E"/>
+    <w:rsid w:val="00F2753E"/>
+    <w:rsid w:val="00F27CCE"/>
+    <w:rsid w:val="00F32C13"/>
+    <w:rsid w:val="00F36A56"/>
+    <w:rsid w:val="00F40F89"/>
+    <w:rsid w:val="00F42720"/>
+    <w:rsid w:val="00F44A67"/>
+    <w:rsid w:val="00F46D77"/>
+    <w:rsid w:val="00F47A9B"/>
+    <w:rsid w:val="00F50697"/>
+    <w:rsid w:val="00F6051A"/>
+    <w:rsid w:val="00F6295C"/>
+    <w:rsid w:val="00F64635"/>
+    <w:rsid w:val="00F64A80"/>
+    <w:rsid w:val="00F67014"/>
+    <w:rsid w:val="00F6733C"/>
+    <w:rsid w:val="00F8060C"/>
+    <w:rsid w:val="00F80982"/>
+    <w:rsid w:val="00F813B1"/>
+    <w:rsid w:val="00F84B9E"/>
+    <w:rsid w:val="00F84CB8"/>
+    <w:rsid w:val="00F86F21"/>
+    <w:rsid w:val="00F87517"/>
+    <w:rsid w:val="00F91320"/>
+    <w:rsid w:val="00F91645"/>
+    <w:rsid w:val="00F92D92"/>
+    <w:rsid w:val="00F93170"/>
+    <w:rsid w:val="00F95DDF"/>
+    <w:rsid w:val="00FA6197"/>
+    <w:rsid w:val="00FA7D23"/>
+    <w:rsid w:val="00FB0468"/>
+    <w:rsid w:val="00FB0BA7"/>
+    <w:rsid w:val="00FB0E72"/>
+    <w:rsid w:val="00FB6217"/>
+    <w:rsid w:val="00FB7AF7"/>
+    <w:rsid w:val="00FB7C1A"/>
+    <w:rsid w:val="00FC0CB9"/>
+    <w:rsid w:val="00FC3371"/>
+    <w:rsid w:val="00FC4C90"/>
+    <w:rsid w:val="00FC694D"/>
+    <w:rsid w:val="00FD0139"/>
+    <w:rsid w:val="00FD57AF"/>
+    <w:rsid w:val="00FD6A53"/>
+    <w:rsid w:val="00FE3B46"/>
+    <w:rsid w:val="00FE4734"/>
+    <w:rsid w:val="00FE5AAC"/>
+    <w:rsid w:val="00FE6AF0"/>
+    <w:rsid w:val="00FF0EB3"/>
+    <w:rsid w:val="00FF306F"/>
+    <w:rsid w:val="00FF38E8"/>
+    <w:rsid w:val="00FF4BD2"/>
+    <w:rsid w:val="00FF6855"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-BE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6328E233"/>
+  <w14:docId w14:val="2C8D7E0B"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{F012B8FC-3797-46CD-8B37-85A4C703B49F}"/>
+  <w15:docId w15:val="{8C7BAFDB-2628-4235-AC65-CFB15B81DED3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-BE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:before="240" w:after="120" w:line="210" w:lineRule="exact"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10503,143 +15110,147 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -10675,54 +15286,54 @@
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
-    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -10793,3381 +15404,5437 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="Normal tekstparagr"/>
     <w:qFormat/>
-    <w:rsid w:val="00C20399"/>
+    <w:rsid w:val="009078E1"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
-    <w:aliases w:val="KOP1"/>
+    <w:aliases w:val="REGL Kop 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
-    <w:autoRedefine/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00127A1B"/>
+    <w:rsid w:val="00F95DDF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:pBdr>
-[...2 lines deleted...]
-      <w:spacing w:before="60"/>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="390" w:after="130" w:line="240" w:lineRule="exact"/>
+      <w:ind w:left="357" w:hanging="357"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:caps/>
-      <w:color w:val="003366"/>
+      <w:color w:val="009FE3"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="32"/>
-      <w:lang w:val="nl-BE"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
-    <w:aliases w:val="KOP2"/>
+    <w:aliases w:val="REGL Kop 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
-    <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E650F9"/>
+    <w:rsid w:val="009078E1"/>
     <w:pPr>
       <w:keepNext/>
-      <w:keepLines/>
-      <w:spacing w:after="120"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="130" w:after="130" w:line="240" w:lineRule="exact"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:color w:val="0099CC"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-BE"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
+    <w:aliases w:val="REGL Kop 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre3Car"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="0029663D"/>
+    <w:qFormat/>
+    <w:rsid w:val="009078E1"/>
     <w:pPr>
       <w:keepNext/>
-      <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="130" w:after="130" w:line="240" w:lineRule="exact"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
-    <w:aliases w:val="i-ke"/>
+    <w:aliases w:val="REGL Kop 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre4Car"/>
-    <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B73A76"/>
+    <w:rsid w:val="009078E1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="0"/>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="130" w:after="130" w:line="240" w:lineRule="exact"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:i/>
       <w:iCs/>
-      <w:color w:val="AFAFAF"/>
-      <w:sz w:val="14"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="heading 5"/>
+    <w:aliases w:val="REGL Kop 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre5Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0029663D"/>
+    <w:qFormat/>
+    <w:rsid w:val="009078E1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="130" w:after="130" w:line="240" w:lineRule="exact"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:styleId="Lienhypertexte">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:rsid w:val="009078E1"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:color w:val="1F497D"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
     <w:name w:val="Titre 1 Car"/>
-    <w:aliases w:val="KOP1 Car"/>
+    <w:aliases w:val="REGL Kop 1 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre1"/>
-    <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00127A1B"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F95DDF"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Frutiger LT Std 45 Light" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:caps/>
-      <w:color w:val="003366"/>
+      <w:color w:val="009FE3"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="32"/>
-      <w:lang w:val="nl-BE"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
-    <w:aliases w:val="KOP2 Car"/>
+    <w:aliases w:val="REGL Kop 2 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00E650F9"/>
+    <w:rsid w:val="009078E1"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
       <w:b/>
-      <w:color w:val="0099CC"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-BE"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
     <w:name w:val="Titre 3 Car"/>
+    <w:aliases w:val="REGL Kop 3 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0029663D"/>
+    <w:rsid w:val="009078E1"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
     <w:name w:val="Titre 4 Car"/>
-    <w:aliases w:val="i-ke Car"/>
+    <w:aliases w:val="REGL Kop 4 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00B73A76"/>
+    <w:rsid w:val="009078E1"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:i/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Frutiger LT Std 45 Light" w:cstheme="majorBidi"/>
       <w:iCs/>
-      <w:color w:val="AFAFAF"/>
-      <w:sz w:val="14"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
     <w:name w:val="Titre 5 Car"/>
+    <w:aliases w:val="REGL Kop 5 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre5"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0029663D"/>
+    <w:rsid w:val="009078E1"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...39 lines deleted...]
-      <w:lang w:val="nl-BE"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Frutiger LT Std 45 Light" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="En-tteCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:rsid w:val="00494526"/>
+    <w:rsid w:val="009078E1"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4536"/>
-        <w:tab w:val="right" w:pos="9072"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="240" w:after="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
     <w:name w:val="En-tête Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="En-tte"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00494526"/>
+    <w:rsid w:val="009078E1"/>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="REGLVoorbladaanspreking">
+    <w:name w:val="REGL Voorblad aanspreking"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="009078E1"/>
+    <w:pPr>
+      <w:spacing w:before="300" w:after="260" w:line="240" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="REGLTextAlinea-indelingstandaard">
+    <w:name w:val="REGL Text Alinea-indeling standaard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="REGLTextAlinea-indelingstandaardChar"/>
+    <w:rsid w:val="009078E1"/>
+    <w:pPr>
+      <w:spacing w:after="130" w:line="240" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Commentaire">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentaireCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009078E1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
+    <w:name w:val="Commentaire Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Commentaire"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009078E1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpsdetexte">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CorpsdetexteCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009078E1"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpsdetexteCar">
+    <w:name w:val="Corps de texte Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Corpsdetexte"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009078E1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PieddepageCar"/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:rsid w:val="0029663D"/>
+    <w:rsid w:val="009078E1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
     <w:name w:val="Pied de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Pieddepage"/>
-    <w:rsid w:val="0029663D"/>
+    <w:rsid w:val="009078E1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="16"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textedelespacerserv">
-[...4 lines deleted...]
-    <w:rsid w:val="00A0355C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="REGLFooterp2subtitelcyaan">
+    <w:name w:val="REGL Footer p2 subtitel cyaan"/>
+    <w:basedOn w:val="Pieddepage"/>
+    <w:link w:val="REGLFooterp2subtitelcyaanChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="009078E1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="left" w:pos="6946"/>
+        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+      <w:spacing w:line="140" w:lineRule="exact"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:cs="Arial"/>
+      <w:noProof/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="009FE3"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textedebulles">
-[...6 lines deleted...]
-    <w:rsid w:val="00323749"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="REGLFooterp2subtitelcyaanChar">
+    <w:name w:val="REGL Footer p2 subtitel cyaan Char"/>
+    <w:basedOn w:val="PieddepageCar"/>
+    <w:link w:val="REGLFooterp2subtitelcyaan"/>
+    <w:rsid w:val="009078E1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Arial"/>
+      <w:noProof/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="009FE3"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="REGLFooterp2reglementbold">
+    <w:name w:val="REGL Footer p2 'reglement' bold"/>
+    <w:link w:val="REGLFooterp2reglementboldChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="009078E1"/>
     <w:pPr>
-      <w:spacing w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="009FE3"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="REGLFooterp2reglementboldChar">
+    <w:name w:val="REGL Footer p2 'reglement' bold Char"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="REGLFooterp2reglementbold"/>
+    <w:rsid w:val="009078E1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="009FE3"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StijlREGLTextstandaardNa65pt">
+    <w:name w:val="Stijl REGL Text standaard + Na:  65 pt"/>
+    <w:basedOn w:val="REGLTextstandaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="009078E1"/>
+    <w:pPr>
+      <w:spacing w:after="130"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="REGLALGEMEENRegelafstandExact12pt">
+    <w:name w:val="REGL ALGEMEEN Regelafstand:  Exact 12 pt"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="009078E1"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="REGLFooterwettverm">
+    <w:name w:val="REGL Footer wett verm"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="REGLFooterwettvermChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="009078E1"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="256" w:lineRule="auto"/>
+      <w:ind w:left="887"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      <w:sz w:val="12"/>
+      <w:szCs w:val="10"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="REGLFooterwettvermChar">
+    <w:name w:val="REGL Footer wett verm Char"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="REGLFooterwettverm"/>
+    <w:rsid w:val="009078E1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Calibri" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Arial"/>
+      <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      <w:sz w:val="12"/>
+      <w:szCs w:val="10"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="REGLHeaderhoofdtitel">
+    <w:name w:val="REGL Header hoofdtitel"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="009078E1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="120" w:line="380" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
+      <w:b/>
+      <w:color w:val="009FE3"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="REGLHeadersubtitelcyaan">
+    <w:name w:val="REGL Header subtitel cyaan"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="REGLHeadersubtitelcyaanChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="009078E1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:spacing w:after="120" w:line="380" w:lineRule="exact"/>
+      <w:ind w:right="91"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
+      <w:bCs/>
+      <w:color w:val="009FE3"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="REGLHeadersubtitelcyaanChar">
+    <w:name w:val="REGL Header subtitel cyaan Char"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="REGLHeadersubtitelcyaan"/>
+    <w:rsid w:val="009078E1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:color w:val="009FE3"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="REGLHeaderversiedatum">
+    <w:name w:val="REGL Header versiedatum"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="REGLHeaderversiedatumChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="009078E1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:spacing w:after="270" w:line="140" w:lineRule="exact"/>
+      <w:ind w:right="91"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 55 Roman" w:hAnsi="Frutiger LT Std 55 Roman"/>
+      <w:bCs/>
+      <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      <w:sz w:val="12"/>
+      <w:szCs w:val="12"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="REGLHeaderversiedatumChar">
+    <w:name w:val="REGL Header versiedatum Char"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="REGLHeaderversiedatum"/>
+    <w:rsid w:val="009078E1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 55 Roman" w:hAnsi="Frutiger LT Std 55 Roman" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      <w:sz w:val="12"/>
+      <w:szCs w:val="12"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="REGLAlineastandaardOpmaakNa65ptRegelafstandExact12pt">
+    <w:name w:val="REGL Alinea standaard Opmaak Na:  65 pt Regelafstand:  Exact 12 pt"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="009078E1"/>
+    <w:pPr>
+      <w:spacing w:after="130" w:line="240" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="REGLTextopsomming1steniveau">
+    <w:name w:val="REGL Text opsomming 1ste niveau"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="REGLTextopsomming1steniveauChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="009078E1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="130" w:line="240" w:lineRule="exact"/>
+      <w:ind w:left="142" w:hanging="142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="REGLTextopsomming1steniveauChar">
+    <w:name w:val="REGL Text opsomming 1ste niveau Char"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="REGLTextopsomming1steniveau"/>
+    <w:rsid w:val="009078E1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="REGLTextopsomming2deniveau">
+    <w:name w:val="REGL Text opsomming 2de niveau"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="REGLTextopsomming2deniveauChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="009078E1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:ind w:left="142" w:hanging="142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="REGLTextopsomming2deniveauChar">
+    <w:name w:val="REGL Text opsomming 2de niveau Char"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="REGLTextopsomming2deniveau"/>
+    <w:rsid w:val="009078E1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
-    <w:name w:val="Texte de bulles Car"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="REGLTextsubtitelzwart">
+    <w:name w:val="REGL Text subtitel zwart"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="REGLTextsubtitelzwartChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="009078E1"/>
+    <w:pPr>
+      <w:spacing w:after="130" w:line="240" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="REGLTextsubtitelzwartChar">
+    <w:name w:val="REGL Text subtitel zwart  Char"/>
     <w:basedOn w:val="Policepardfaut"/>
-    <w:link w:val="Textedebulles"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00323749"/>
+    <w:link w:val="REGLTextsubtitelzwart"/>
+    <w:rsid w:val="009078E1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="lev">
-[...1 lines deleted...]
-    <w:aliases w:val="Bold"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="REGLVoorbladnaammaatschappijcyaan">
+    <w:name w:val="REGL Voorblad naam maatschappij cyaan"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="REGLVoorbladnaammaatschappijcyaanChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="009078E1"/>
+    <w:pPr>
+      <w:spacing w:after="520" w:line="240" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="009FE3"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="REGLVoorbladnaammaatschappijcyaanChar">
+    <w:name w:val="REGL Voorblad naam maatschappij cyaan Char"/>
     <w:basedOn w:val="Policepardfaut"/>
-    <w:uiPriority w:val="22"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0032151E"/>
+    <w:link w:val="REGLVoorbladnaammaatschappijcyaan"/>
+    <w:rsid w:val="009078E1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="009FE3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standaardinvultekst">
+    <w:name w:val="Standaard invultekst"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="StandaardinvultekstChar"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="009078E1"/>
+    <w:pPr>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="-28"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StandaardinvultekstChar">
+    <w:name w:val="Standaard invultekst Char"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Standaardinvultekst"/>
+    <w:rsid w:val="009078E1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="009078E1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="7797"/>
+      </w:tabs>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="16"/>
-[...58 lines deleted...]
-      <w:u w:val="single"/>
+      <w:caps/>
+      <w:color w:val="003366"/>
+      <w:szCs w:val="18"/>
+      <w:u w:val="single" w:color="00B0F0"/>
+      <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00DC023A"/>
+    <w:rsid w:val="009078E1"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledetableauclaire">
     <w:name w:val="Grid Table Light"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="40"/>
-    <w:rsid w:val="00DC023A"/>
+    <w:rsid w:val="009078E1"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FBHreglstandaardtekst">
-[...161 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelraster1">
     <w:name w:val="Tabelraster1"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:next w:val="Grilledutableau"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="0074613E"/>
+    <w:rsid w:val="009078E1"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelraster2">
     <w:name w:val="Tabelraster2"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:next w:val="Grilledutableau"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="0074613E"/>
+    <w:rsid w:val="009078E1"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelraster3">
     <w:name w:val="Tabelraster3"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:next w:val="Grilledutableau"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="0074613E"/>
+    <w:rsid w:val="009078E1"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textedelespacerserv">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009078E1"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Marquedecommentaire">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009078E1"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="REGLFooterregistratiedatum">
+    <w:name w:val="REGL Footer registratiedatum"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="REGLFooterregistratiedatumChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="009078E1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="8968"/>
+      </w:tabs>
+      <w:spacing w:before="120" w:line="180" w:lineRule="exact"/>
+      <w:ind w:left="885" w:right="1338"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      <w:sz w:val="14"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="REGLFooterregistratiedatumChar">
+    <w:name w:val="REGL Footer registratiedatum Char"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="REGLFooterregistratiedatum"/>
+    <w:rsid w:val="009078E1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      <w:sz w:val="14"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="REGLTextstandaard">
+    <w:name w:val="REGL Text standaard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="REGLTextstandaardChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="009078E1"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="fr-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="REGLTextstandaardChar">
+    <w:name w:val="REGL Text standaard Char"/>
+    <w:basedOn w:val="REGLVoorbladnaammaatschappijcyaanChar"/>
+    <w:link w:val="REGLTextstandaard"/>
+    <w:rsid w:val="009078E1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="fr-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="REGLTextAlinea-indelingstandaardChar">
+    <w:name w:val="REGL Text Alinea-indeling standaard Char"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="REGLTextAlinea-indelingstandaard"/>
+    <w:rsid w:val="009078E1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="REGLTextGROOTSTETITELCYAANBOLD">
+    <w:name w:val="REGL Text GROOTSTE TITEL CYAAN BOLD"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="REGLTextGROOTSTETITELCYAANBOLDChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="006972DD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="360" w:after="120" w:line="240" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="009FE3"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="REGLTextGROOTSTETITELCYAANBOLDChar">
+    <w:name w:val="REGL Text GROOTSTE TITEL CYAAN BOLD Char"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="REGLTextGROOTSTETITELCYAANBOLD"/>
+    <w:rsid w:val="006972DD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="009FE3"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ParagraphedelisteCar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009078E1"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textedebulles">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextedebullesCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B22998"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
+    <w:name w:val="Texte de bulles Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Textedebulles"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B22998"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FBHreglHoofdstukABC">
+    <w:name w:val="FBH regl Hoofdstuk ABC"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B22998"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
+      <w:b/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FBHreglhoofdtitel">
+    <w:name w:val="FBH regl hoofdtitel"/>
+    <w:basedOn w:val="En-tte"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B22998"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
+      <w:b/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FBHreglopsommingbolleke3na">
+    <w:name w:val="FBH regl opsomming bolleke 3na"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00B22998"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:spacing w:line="210" w:lineRule="exact"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StijlREGLAlineastandaardOpmaakNa65ptRegelafstandExact">
+    <w:name w:val="Stijl REGL Alinea standaard Opmaak Na:  65 pt Regelafstand:  Exact ..."/>
+    <w:basedOn w:val="REGLAlineastandaardOpmaakNa65ptRegelafstandExact12pt"/>
+    <w:rsid w:val="00FE5AAC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1REGLKop10pt">
+    <w:name w:val="1. REGL Kop 1 0 pt"/>
+    <w:basedOn w:val="Titre1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F95DDF"/>
+    <w:pPr>
+      <w:spacing w:before="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Stijl1">
+    <w:name w:val="Stijl1"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00AF406C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Stijl2">
+    <w:name w:val="Stijl2"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00AF406C"/>
+    <w:rPr>
+      <w:color w:val="00B0F0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableauGrille1Clair-Accentuation3">
+    <w:name w:val="Grid Table 1 Light Accent 3"/>
+    <w:basedOn w:val="TableauNormal"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00AF406C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DBDBDB" w:themeColor="accent3" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DBDBDB" w:themeColor="accent3" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBDBDB" w:themeColor="accent3" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DBDBDB" w:themeColor="accent3" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DBDBDB" w:themeColor="accent3" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DBDBDB" w:themeColor="accent3" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RONDESELECTIEVAKJE">
+    <w:name w:val="RONDE SELECTIEVAKJE"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00AF406C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light"/>
+      <w:color w:val="00AEEF"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Vierkantcheckbox">
+    <w:name w:val="Vierkant checkbox"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00AF406C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light"/>
+      <w:color w:val="00AEEF"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Stijl5">
+    <w:name w:val="Stijl5"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00AF406C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light"/>
+      <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Stijl3">
+    <w:name w:val="Stijl3"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00C84333"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light"/>
+      <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Stijl4">
+    <w:name w:val="Stijl4"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="007A3A26"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light"/>
+      <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelraster5">
+    <w:name w:val="Tabelraster5"/>
+    <w:basedOn w:val="TableauNormal"/>
+    <w:next w:val="Grilledutableau"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00F93170"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="lev">
+    <w:name w:val="Strong"/>
+    <w:aliases w:val="Bold"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00041CB3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Objetducommentaire">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Commentaire"/>
+    <w:next w:val="Commentaire"/>
+    <w:link w:val="ObjetducommentaireCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002859B1"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
+    <w:name w:val="Objet du commentaire Car"/>
+    <w:basedOn w:val="CommentaireCar"/>
+    <w:link w:val="Objetducommentaire"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002859B1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelraster51">
+    <w:name w:val="Tabelraster51"/>
+    <w:basedOn w:val="TableauNormal"/>
+    <w:next w:val="Grilledutableau"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00EA014D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FBHcathoofdkopje">
     <w:name w:val="FBH cat hoofdkopje"/>
     <w:qFormat/>
-    <w:rsid w:val="00DB2A45"/>
+    <w:rsid w:val="005174A9"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="00B0F0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
       </w:pBdr>
-      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:color w:val="009FE3"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ParagraphedelisteCar">
+    <w:name w:val="Paragraphe de liste Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Paragraphedeliste"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="004D7AC8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-BE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00951A74"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002B534B"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00EA4B5F"/>
     <w:pPr>
-      <w:tabs>
-[...12 lines deleted...]
-      </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:after="0" w:line="210" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="center"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica LT Std" w:hAnsi="Helvetica LT Std" w:cs="Helvetica LT Std"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="18"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="A1">
+    <w:name w:val="A1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EA4B5F"/>
+    <w:rPr>
+      <w:color w:val="221E1F"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FBHreglnummering4cijfers6vo3na">
+    <w:name w:val="FBH regl nummering 4 cijfers 6vo3na"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A708E"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="756" w:hanging="756"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReglTextSubtitelVet10">
+    <w:name w:val="Regl Text Subtitel Vet 10"/>
+    <w:basedOn w:val="REGLTextsubtitelzwart"/>
+    <w:link w:val="ReglTextSubtitelVet10Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C625AC"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Accentuation">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C625AC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ReglTextSubtitelVet10Char">
+    <w:name w:val="Regl Text Subtitel Vet 10 Char"/>
+    <w:basedOn w:val="REGLTextsubtitelzwartChar"/>
+    <w:link w:val="ReglTextSubtitelVet10"/>
+    <w:rsid w:val="00C625AC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Helvetica14ptbold">
-    <w:name w:val="Helvetica 14pt bold"/>
+  <w:style w:type="paragraph" w:styleId="Sansinterligne">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C625AC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Notedebasdepage">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="NotedebasdepageCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C625AC"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotedebasdepageCar">
+    <w:name w:val="Note de bas de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Notedebasdepage"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C625AC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Appelnotedebasdep">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00951A74"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C625AC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica LT Std Plain" w:hAnsi="Helvetica LT Std Plain" w:cs="Helvetica LT Std Plain"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Stijl6">
+    <w:name w:val="Stijl6"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00C56AB8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Niveau1">
+    <w:name w:val="Niveau1"/>
+    <w:next w:val="Tekst"/>
+    <w:link w:val="Niveau1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00354DF7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="360" w:after="180" w:line="260" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="00A0E0"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Niveau2">
+    <w:name w:val="Niveau 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Tekst"/>
+    <w:link w:val="Niveau2Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00354DF7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="360" w:after="180"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Niveau1Char">
+    <w:name w:val="Niveau1 Char"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Niveau1"/>
+    <w:rsid w:val="00354DF7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="00A0E0"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Niveau3">
+    <w:name w:val="Niveau 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Tekst"/>
+    <w:link w:val="Niveau3Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00354DF7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="360" w:after="180"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Niveau2Char">
+    <w:name w:val="Niveau 2 Char"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Niveau2"/>
+    <w:rsid w:val="00354DF7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titelformulier">
+    <w:name w:val="Titel formulier"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Niveau1"/>
+    <w:link w:val="TitelformulierChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00354DF7"/>
+    <w:pPr>
+      <w:spacing w:after="480" w:line="380" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Gilroy Bold" w:hAnsi="Gilroy Bold"/>
       <w:bCs/>
-      <w:color w:val="000000"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL"/>
+      <w:color w:val="00A0E0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Niveau3Char">
+    <w:name w:val="Niveau 3 Char"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Niveau3"/>
+    <w:rsid w:val="00354DF7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tekst">
+    <w:name w:val="Tekst"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TekstChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00354DF7"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="auto"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelformulierChar">
+    <w:name w:val="Titel formulier Char"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titelformulier"/>
+    <w:rsid w:val="00354DF7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Gilroy Bold" w:hAnsi="Gilroy Bold" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:color w:val="00A0E0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstChar">
+    <w:name w:val="Tekst Char"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Tekst"/>
+    <w:rsid w:val="00354DF7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsommingniv1">
+    <w:name w:val="Opsomming niv 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Opsommingniv1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00354DF7"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="31"/>
+      </w:numPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="284" w:hanging="284"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Opsommingniv1Char">
+    <w:name w:val="Opsomming niv 1 Char"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Opsommingniv1"/>
+    <w:rsid w:val="00354DF7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1">
+    <w:name w:val="No List1"/>
+    <w:next w:val="Aucuneliste"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000F450A"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000F450A"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char1">
+    <w:name w:val="Heading 1 Char1"/>
+    <w:aliases w:val="REGL Kop 1 Char1"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000F450A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char1">
+    <w:name w:val="Heading 2 Char1"/>
+    <w:aliases w:val="REGL Kop 2 Char1"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F450A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char1">
+    <w:name w:val="Heading 3 Char1"/>
+    <w:aliases w:val="REGL Kop 3 Char1"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F450A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char1">
+    <w:name w:val="Heading 4 Char1"/>
+    <w:aliases w:val="REGL Kop 4 Char1"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F450A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char1">
+    <w:name w:val="Heading 5 Char1"/>
+    <w:aliases w:val="REGL Kop 5 Char1"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F450A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="msonormal0">
+    <w:name w:val="msonormal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="000F450A"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FBHreglnumentekstbold1cijfer">
+    <w:name w:val="FBH regl num en tekst bold 1 cijfer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F450A"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:eastAsia="Calibri" w:hAnsi="ITC Lubalin Graph Std Book"/>
+      <w:b/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FBHreglnumentekstbold2cijfers">
+    <w:name w:val="FBH regl num en tekst bold 2 cijfers"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F450A"/>
+    <w:pPr>
+      <w:spacing w:before="180" w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:eastAsia="Calibri" w:hAnsi="ITC Lubalin Graph Std Book"/>
+      <w:b/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Stijl7">
+    <w:name w:val="Stijl7"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="000F450A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Stijl8">
+    <w:name w:val="Stijl8"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="000F450A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="frutiger9boldzwart">
+    <w:name w:val="frutiger 9 bold zwart"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="000F450A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:basedOn w:val="TableauNormal"/>
+    <w:next w:val="Grilledutableau"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="000F450A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:eastAsia="Calibri" w:hAnsi="ITC Lubalin Graph Std Book" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGridLight1">
+    <w:name w:val="Table Grid Light1"/>
+    <w:basedOn w:val="TableauNormal"/>
+    <w:next w:val="Grilledetableauclaire"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="000F450A"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:eastAsia="Calibri" w:hAnsi="ITC Lubalin Graph Std Book" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent31">
+    <w:name w:val="Grid Table 1 Light - Accent 31"/>
+    <w:basedOn w:val="TableauNormal"/>
+    <w:next w:val="TableauGrille1Clair-Accentuation3"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="000F450A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DBDBDB" w:themeColor="accent3" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DBDBDB" w:themeColor="accent3" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBDBDB" w:themeColor="accent3" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DBDBDB" w:themeColor="accent3" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DBDBDB" w:themeColor="accent3" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DBDBDB" w:themeColor="accent3" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelraster11">
+    <w:name w:val="Tabelraster11"/>
+    <w:basedOn w:val="TableauNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="000F450A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:eastAsia="Calibri" w:hAnsi="ITC Lubalin Graph Std Book" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelraster21">
+    <w:name w:val="Tabelraster21"/>
+    <w:basedOn w:val="TableauNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="000F450A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:eastAsia="Calibri" w:hAnsi="ITC Lubalin Graph Std Book" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelraster31">
+    <w:name w:val="Tabelraster31"/>
+    <w:basedOn w:val="TableauNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="000F450A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:eastAsia="Calibri" w:hAnsi="ITC Lubalin Graph Std Book" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelraster52">
+    <w:name w:val="Tabelraster52"/>
+    <w:basedOn w:val="TableauNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="000F450A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelraster511">
+    <w:name w:val="Tabelraster511"/>
+    <w:basedOn w:val="TableauNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="000F450A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelraster4">
     <w:name w:val="Tabelraster4"/>
     <w:basedOn w:val="TableauNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="000F450A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelraster7">
+    <w:name w:val="Tabelraster7"/>
+    <w:basedOn w:val="TableauNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="000F450A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelraster8">
+    <w:name w:val="Tabelraster8"/>
+    <w:basedOn w:val="TableauNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="000F450A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelraster41">
+    <w:name w:val="Tabelraster41"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:next w:val="Grilledutableau"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="0083135B"/>
+    <w:rsid w:val="00810BFA"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wettelijkevermeldingen2">
-[...63 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="77792977">
+    <w:div w:id="693188940">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="988630828">
+    <w:div w:id="750353599">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1573085003">
+    <w:div w:id="1044526714">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1294100381">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1410299996">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1476410383">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1533300407">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1900284530">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1902672778">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1904172998">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2122530617">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2141068196">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cbc.be/privacy" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cbc.be/privacy" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\JE61184\Documents\Aangepaste%20Office-sjablonen\REGL_KB_NL.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="CCE1593F0D834192BE2C005C7579B5D5"/>
+        <w:name w:val="6BABDD4A15524148A91A7B58F8AD5345"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{073309D3-CFDD-4882-9376-22F998D10A22}"/>
+        <w:guid w:val="{EBE2CC02-2100-4C26-A21C-F621CC191CFC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
-[...3 lines deleted...]
-          <w:r w:rsidRPr="0083135B">
+        <w:p w:rsidR="002A20B6" w:rsidRDefault="002A20B6">
+          <w:r w:rsidRPr="00D42B48">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:rPr>
-            <w:t>________________________________________________________</w:t>
+            <w:t>_________________________________________</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:rPr>
-            <w:t>____________</w:t>
+            <w:t>___________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="3C64C83A6A95499BA0B6F60FCF376DF9"/>
+        <w:name w:val="62E1B25117A943ADAC3FF5C7F350B66B"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{A6DA743E-2B77-47CF-849C-AD6BF8102D8C}"/>
+        <w:guid w:val="{104C8848-7C5B-44A6-9ED0-E19B74D0440A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
-[...3 lines deleted...]
-          <w:r w:rsidRPr="0083135B">
+        <w:p w:rsidR="002A20B6" w:rsidRDefault="002A20B6">
+          <w:r w:rsidRPr="00D42B48">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:rPr>
-            <w:t>________________________________________________________</w:t>
+            <w:t>_________________________________________</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:rPr>
-            <w:t>____________</w:t>
+            <w:t>___________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="CAF1230D04AA42CDA2106787E927E258"/>
+        <w:name w:val="83C3DBFDB07F49ADB2296B3C973FA363"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B1053124-30C1-4502-8D4C-C582E991E611}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001433BF" w:rsidRDefault="00951310">
+          <w:r w:rsidRPr="00685141">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>[Title]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8C418D11F8114F52BBA788793C09471E"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{CCC9EEB2-CBF6-44AF-8E48-F09BD54027D0}"/>
+        <w:guid w:val="{39DA9F9C-9C33-426E-8358-767DD5B80BC6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="CAF1230D04AA42CDA2106787E927E25832"/>
+            <w:pStyle w:val="8C418D11F8114F52BBA788793C09471E3"/>
           </w:pPr>
-          <w:r w:rsidRPr="0083135B">
+          <w:r w:rsidRPr="00670252">
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:rFonts w:eastAsia="Times New Roman"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:bCs/>
+              <w:color w:val="C0C0C0"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>________________________________________________________</w:t>
-[...10 lines deleted...]
-            <w:t>____________</w:t>
+            <w:t>________________________________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="E9DC2FD291824625A48CFA7A5AD8882F"/>
+        <w:name w:val="141A2555E63C48149407DB234C2E8CC8"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{F9A0834B-2B78-484C-9DF9-2D3D6E8A285E}"/>
+        <w:guid w:val="{0A5F50DE-7B93-4147-BA65-C47C250DA174}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="E9DC2FD291824625A48CFA7A5AD8882F32"/>
+            <w:pStyle w:val="141A2555E63C48149407DB234C2E8CC83"/>
           </w:pPr>
-          <w:r w:rsidRPr="00A80EE3">
+          <w:r w:rsidRPr="00C816BB">
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="fr-FR"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>______________________________________________</w:t>
+            <w:t>_______________________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="F0182EB2C323431E89B061BC24072A4C"/>
+        <w:name w:val="234B47F72C6D40A59E5E894EFEBC4CB0"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{37F040C5-0D3C-44DA-B4A8-9CBB15E7C39A}"/>
+        <w:guid w:val="{CB7FBA28-231D-4F5D-9D28-DD9BC734622C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="F0182EB2C323431E89B061BC24072A4C32"/>
+            <w:pStyle w:val="234B47F72C6D40A59E5E894EFEBC4CB03"/>
           </w:pPr>
-          <w:r w:rsidRPr="00A80EE3">
+          <w:r w:rsidRPr="00C816BB">
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="fr-FR"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>______________________________________________</w:t>
+            <w:t>_______________________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="4D9C77B7E4664D348210614FB9E6B2F1"/>
+        <w:name w:val="C00B4B05DC7C4D1DAA528FFBA2B79BDC"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{F3EFF9E9-BEED-47DD-9C11-216B5D87C9D2}"/>
+        <w:guid w:val="{4E3097FA-8DC2-4541-940F-2B7B6B6C3609}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="4D9C77B7E4664D348210614FB9E6B2F132"/>
+            <w:pStyle w:val="C00B4B05DC7C4D1DAA528FFBA2B79BDC3"/>
           </w:pPr>
-          <w:r w:rsidRPr="0083135B">
+          <w:r w:rsidRPr="00C816BB">
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>______________________________________________</w:t>
+            <w:t>_______________________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="E67098DA90F1484F811D1D915572604A"/>
+        <w:name w:val="6C4FBFB74A08418FA2A433BD1E2F338A"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{A26993C2-43F4-4C3B-B4F7-9B2E953B7CBA}"/>
+        <w:guid w:val="{586EC18A-7FFD-43FF-A7F5-A6766AE39FDB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="E67098DA90F1484F811D1D915572604A32"/>
+            <w:pStyle w:val="6C4FBFB74A08418FA2A433BD1E2F338A3"/>
           </w:pPr>
-          <w:r w:rsidRPr="000C6B42">
+          <w:r w:rsidRPr="00F80982">
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="fr-FR"/>
+              <w:color w:val="C0C0C0"/>
+              <w:lang w:val="fr-BE"/>
             </w:rPr>
-            <w:t>_________________</w:t>
+            <w:t>_______________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="77C751217EA2487EA4B5D55A96B12363"/>
+        <w:name w:val="3A86F576190E4439A309088ACE2D38BF"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{7B36EC7B-6342-43E9-8BD7-41192EA08984}"/>
+        <w:guid w:val="{826B18EA-F96D-46A0-9F99-91478B4D1B7B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="77C751217EA2487EA4B5D55A96B1236332"/>
+            <w:pStyle w:val="3A86F576190E4439A309088ACE2D38BF3"/>
           </w:pPr>
-          <w:r w:rsidRPr="00A80EE3">
+          <w:r w:rsidRPr="00F80982">
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="fr-FR"/>
+              <w:color w:val="C0C0C0"/>
+              <w:lang w:val="fr-BE"/>
             </w:rPr>
-            <w:t>_________________</w:t>
+            <w:t>_______________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="A6CB238FC89745D7A080A996C24A76D2"/>
+        <w:name w:val="994E428CB1554570B58795F38B880650"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{79C7DAB8-951C-4D12-8507-534928AF7D2A}"/>
+        <w:guid w:val="{1A3EB6CC-E6E8-492C-8058-B46A53FD4828}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="A6CB238FC89745D7A080A996C24A76D232"/>
+            <w:pStyle w:val="994E428CB1554570B58795F38B8806503"/>
           </w:pPr>
-          <w:r w:rsidRPr="00A80EE3">
+          <w:r w:rsidRPr="00F80982">
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="fr-FR"/>
+              <w:color w:val="C0C0C0"/>
+              <w:lang w:val="fr-BE"/>
             </w:rPr>
-            <w:t>_________________</w:t>
+            <w:t>_______________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="07012A09A5B642308A42F58D68C7925A"/>
+        <w:name w:val="654B072EE229404A8E73E429FAD18DD4"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{6E07C6DC-2C4C-4150-BF22-D9EC56C52A95}"/>
+        <w:guid w:val="{D869E9AA-D377-4F1D-B481-A80A9C6D533C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="07012A09A5B642308A42F58D68C7925A30"/>
+            <w:pStyle w:val="654B072EE229404A8E73E429FAD18DD43"/>
           </w:pPr>
-          <w:r w:rsidRPr="003E4A64">
+          <w:r w:rsidRPr="00C816BB">
             <w:rPr>
-              <w:rStyle w:val="Textedelespacerserv"/>
-              <w:rFonts w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>__________________________________________________________________________________________________________________________________________________</w:t>
+            <w:t>_______________________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="AB2AA8B9128B43459285FA2D895A534F"/>
+        <w:name w:val="8C22EB32107E4AB4BC6390B04ED93559"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{F753025F-48B5-45CC-BFBF-687CBB6888C0}"/>
+        <w:guid w:val="{4A8AD00E-350A-47C8-91E0-3CA703AEACA7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="AB2AA8B9128B43459285FA2D895A534F30"/>
+            <w:pStyle w:val="8C22EB32107E4AB4BC6390B04ED935593"/>
           </w:pPr>
-          <w:r w:rsidRPr="002B3B10">
+          <w:r w:rsidRPr="00C816BB">
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="fr-FR"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>___________________________________________________________</w:t>
+            <w:t>_______________________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="CE28EA71EC6247A88ECB6200EC711007"/>
+        <w:name w:val="FC05CA64CC534E7CA948E19F256270D6"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{57D273EA-458A-4341-885D-B5EFD25158DB}"/>
+        <w:guid w:val="{6A74A92A-6B17-49F7-8FC5-3E9414CB6C38}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="CE28EA71EC6247A88ECB6200EC71100730"/>
+            <w:pStyle w:val="FC05CA64CC534E7CA948E19F256270D63"/>
           </w:pPr>
-          <w:r w:rsidRPr="00575336">
+          <w:r w:rsidRPr="00C816BB">
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>____________________</w:t>
+            <w:t>_______________________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="534AE48FCDF44EF98DCC4A93F641B54B"/>
+        <w:name w:val="67634E4E55FF4975982562084C6CC72B"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{D7A0B1C5-8226-4173-A3C3-BB25A2A5F3D0}"/>
+        <w:guid w:val="{707C1624-3C35-41B3-99FD-92CD8E8538D9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="534AE48FCDF44EF98DCC4A93F641B54B30"/>
+            <w:pStyle w:val="67634E4E55FF4975982562084C6CC72B3"/>
           </w:pPr>
-          <w:r w:rsidRPr="003E4A64">
+          <w:r w:rsidRPr="00670252">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>_________________________________________</w:t>
-[...43 lines deleted...]
-            <w:t>___</w:t>
+            <w:t>__________________________________________________________________________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="74CEAAE4F68F4F68813727EB4D3FDECB"/>
+        <w:name w:val="281B3CB175A24C1ABBEDC1F76786A5EA"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{10AD2172-EE3D-4345-8034-28FAF19A99E0}"/>
+        <w:guid w:val="{69DD054E-76AA-44D7-94A5-AD41E2BC1C0F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="74CEAAE4F68F4F68813727EB4D3FDECB30"/>
+            <w:pStyle w:val="281B3CB175A24C1ABBEDC1F76786A5EA3"/>
           </w:pPr>
-          <w:r w:rsidRPr="003E4A64">
+          <w:r w:rsidRPr="00670252">
             <w:rPr>
-              <w:rStyle w:val="Textedelespacerserv"/>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>__________________________________________________________________________________________________________________________________________________</w:t>
+            <w:t>__________________________________________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="AB7A9D29740E480B904FEEC7782E6923"/>
+        <w:name w:val="1BCE4B78DCE449B393DABC820A21912A"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{FEAA6EF0-0002-4845-A7D6-B5BDFDC0C1E9}"/>
+        <w:guid w:val="{BA7DC008-B955-400E-911E-5CAC504FAA8D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="AB7A9D29740E480B904FEEC7782E692330"/>
+            <w:pStyle w:val="1BCE4B78DCE449B393DABC820A21912A3"/>
           </w:pPr>
-          <w:r w:rsidRPr="006E6203">
+          <w:r w:rsidRPr="00670252">
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri"/>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>_ _ _ _   _ _ _ _   _ _ _ _   _ _ _ _   _ _ _ _   _ _ _ _   _ _ _ _   _ _ _ _   _ _</w:t>
+            <w:t>______</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="6D7446F1B0434158AAB9423A0E9D2A36"/>
+        <w:name w:val="7AD445B828084C7D9ACEFDFE5D6E5CFB"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{F5AB5312-1B22-4285-9BBF-5024C0D2C7E8}"/>
+        <w:guid w:val="{647CF899-D08D-440B-9982-0E8CA1ECE1BB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="6D7446F1B0434158AAB9423A0E9D2A3630"/>
+            <w:pStyle w:val="7AD445B828084C7D9ACEFDFE5D6E5CFB3"/>
           </w:pPr>
-          <w:r w:rsidRPr="001D018D">
+          <w:r w:rsidRPr="00670252">
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri"/>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>_  _  _  _  _  _  _  _  _  _  _</w:t>
+            <w:t>_____</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="1A2A5DC5785F46319F5C9891DBF550A1"/>
+        <w:name w:val="D4EA9FC2D72E433295CC1A36B9769E2E"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{FFB78062-1F8F-4247-ABC2-50A827B7E4DA}"/>
+        <w:guid w:val="{0C807ED7-9905-46FE-A99F-8C3D568D9DC0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="1A2A5DC5785F46319F5C9891DBF550A130"/>
+            <w:pStyle w:val="D4EA9FC2D72E433295CC1A36B9769E2E3"/>
           </w:pPr>
-          <w:r w:rsidRPr="00540EDE">
+          <w:r w:rsidRPr="00670252">
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>____________________</w:t>
+            <w:t>___________________________________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="33F7489A86A44244B37D325341A61CF0"/>
+        <w:name w:val="BB5C56E94DF4452EAB68E7BDCBC199DC"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{9A0ADFFC-E5E1-4BC9-BE88-96D4ABF09302}"/>
+        <w:guid w:val="{207A57CE-EB88-4CBE-921B-4563E1AE1B6D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="33F7489A86A44244B37D325341A61CF030"/>
+            <w:pStyle w:val="BB5C56E94DF4452EAB68E7BDCBC199DC3"/>
           </w:pPr>
-          <w:r w:rsidRPr="003E4A64">
+          <w:r w:rsidRPr="00670252">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>_________________________________________</w:t>
-[...43 lines deleted...]
-            <w:t>___</w:t>
+            <w:t>__________________________________________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="4868FC93FFB443A792835C0C15032174"/>
+        <w:name w:val="24C7405F53D543239E93362A31F84887"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{4D5F28F9-4042-45F3-87C4-DD8D2985AE7A}"/>
+        <w:guid w:val="{A17D02F5-C7BA-4DD0-9E18-5DCF5B8F871B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="4868FC93FFB443A792835C0C1503217430"/>
+            <w:pStyle w:val="24C7405F53D543239E93362A31F848873"/>
           </w:pPr>
-          <w:r w:rsidRPr="003E4A64">
+          <w:r w:rsidRPr="00670252">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>_______</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00670252">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>___________________________________________________________</w:t>
+            <w:t>_</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00670252">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>___________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="ACF74696D909435D961543F1EB1A127B"/>
+        <w:name w:val="DB2F913C66E0432199CB50BA9E09D873"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{8E4D11F9-4125-4D00-9B46-1D79501F0719}"/>
+        <w:guid w:val="{25930605-5351-4736-9077-D5DBB9A6584E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="ACF74696D909435D961543F1EB1A127B30"/>
+            <w:pStyle w:val="DB2F913C66E0432199CB50BA9E09D8733"/>
           </w:pPr>
-          <w:r w:rsidRPr="003E4A64">
+          <w:r w:rsidRPr="00670252">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>___________________________________________________________</w:t>
+            <w:t>__________________________________________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="1FA40CA4B12946F2AAB3C65B90E7F73B"/>
+        <w:name w:val="58D7C39A65A849FF979847F038EB4CC0"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{D47C3BE8-136D-463D-9E8D-941E4760A781}"/>
+        <w:guid w:val="{6AD0D981-566B-463A-A9B0-7E0C4F6748A0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="1FA40CA4B12946F2AAB3C65B90E7F73B30"/>
+            <w:pStyle w:val="58D7C39A65A849FF979847F038EB4CC03"/>
           </w:pPr>
-          <w:r w:rsidRPr="001B2D5A">
+          <w:r w:rsidRPr="00670252">
             <w:rPr>
-              <w:rStyle w:val="Textedelespacerserv"/>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+            <w:t>_______</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00670252">
             <w:rPr>
-              <w:rStyle w:val="Textedelespacerserv"/>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
             <w:t>_</w:t>
           </w:r>
-          <w:r w:rsidRPr="001B2D5A">
+          <w:r w:rsidRPr="00670252">
             <w:rPr>
-              <w:rStyle w:val="Textedelespacerserv"/>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>________________________________________________________________________________________________________</w:t>
-[...23 lines deleted...]
-            <w:t>____</w:t>
+            <w:t>___________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="50D3E4C7D4E8472A85886838B296CDBB"/>
+        <w:name w:val="C5CFA5EA02314F84A10ED1195FED00C7"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{1F9057F8-7699-4F4D-A4DA-C6265DADBDA4}"/>
+        <w:guid w:val="{A0F1A37E-DD73-4A7B-8659-52EC5E5C5557}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="50D3E4C7D4E8472A85886838B296CDBB30"/>
+            <w:pStyle w:val="C5CFA5EA02314F84A10ED1195FED00C73"/>
           </w:pPr>
-          <w:r w:rsidRPr="003E4A64">
+          <w:r w:rsidRPr="00670252">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>_______________</w:t>
+            <w:t>__________________________________________________________________________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="EAE87E1F587844D9A8CA88C9EB78EBB5"/>
+        <w:name w:val="3C2F8E26882D4C1E84ABEBDB372C7115"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{F54797A2-0B36-4FC3-B8B9-94885607F891}"/>
+        <w:guid w:val="{6D20729F-52A8-4E7B-A4A5-2AA83AB9F67A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="EAE87E1F587844D9A8CA88C9EB78EBB530"/>
+            <w:pStyle w:val="3C2F8E26882D4C1E84ABEBDB372C71153"/>
           </w:pPr>
-          <w:r w:rsidRPr="003E4A64">
+          <w:r w:rsidRPr="00670252">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>_______________</w:t>
+            <w:t>__________________________________________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="5AA1BAC813C947E99A73F40593D91F14"/>
+        <w:name w:val="ABE047A405824EF1BEA717CD05DD9D1A"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{0E359748-0AF4-45B3-B79D-8F6845672DB4}"/>
+        <w:guid w:val="{BFD0D747-008E-41DE-91B4-6C1C80AE6393}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="5AA1BAC813C947E99A73F40593D91F1429"/>
+            <w:pStyle w:val="ABE047A405824EF1BEA717CD05DD9D1A3"/>
           </w:pPr>
-          <w:r w:rsidRPr="003E4A64">
+          <w:r w:rsidRPr="00670252">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>_______</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00670252">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...13 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
             <w:t>_</w:t>
           </w:r>
-          <w:r w:rsidRPr="003E4A64">
+          <w:r w:rsidRPr="00670252">
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>______</w:t>
-[...32 lines deleted...]
-            <w:t>______</w:t>
+            <w:t>___________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="0F463DFA901040F3A3AEEC66E846E709"/>
+        <w:name w:val="28951223B3FA4F1C95D253BF3623B9A3"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{375BC206-94F6-46A6-8EED-C5533CFD7138}"/>
+        <w:guid w:val="{EA43752B-D75C-4B02-8DCF-AFD827158E70}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="0F463DFA901040F3A3AEEC66E846E70925"/>
+            <w:pStyle w:val="28951223B3FA4F1C95D253BF3623B9A33"/>
           </w:pPr>
-          <w:r w:rsidRPr="003E4A64">
+          <w:r w:rsidRPr="003723D2">
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:bCs/>
+              <w:color w:val="C0C0C0"/>
+              <w:sz w:val="16"/>
             </w:rPr>
-            <w:t>____________________________________</w:t>
-[...21 lines deleted...]
-            <w:t>______________________</w:t>
+            <w:t>_____________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="CAC8FA1D2F2540659C4AA22F8C163E3A"/>
+        <w:name w:val="0840E2091E8748E0BD2FA60176068BB9"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{7EEEEA70-AB79-48DF-8929-2FD83B0E7355}"/>
+        <w:guid w:val="{AE1B5CB9-D862-44C4-AF30-BCEDF897BF85}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="CAC8FA1D2F2540659C4AA22F8C163E3A25"/>
+            <w:pStyle w:val="0840E2091E8748E0BD2FA60176068BB93"/>
           </w:pPr>
-          <w:r w:rsidRPr="003E4A64">
+          <w:r w:rsidRPr="00670252">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>____________________________________</w:t>
+            <w:t>____</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>________________</w:t>
+            <w:t>_</w:t>
           </w:r>
-          <w:r w:rsidRPr="003E4A64">
+          <w:r w:rsidRPr="00670252">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>______________________</w:t>
+            <w:t>_</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00670252">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>_</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="CB63E8AD95CC4F2499771BDD7817C2FF"/>
+        <w:name w:val="59261B3D9AA04617A4BC8C1B497F092F"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{FB562162-14C2-49CF-BFA5-B03CCAB807FD}"/>
+        <w:guid w:val="{E50342B4-DFE5-453B-BA29-96B8928079D9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="CB63E8AD95CC4F2499771BDD7817C2FF21"/>
+            <w:pStyle w:val="59261B3D9AA04617A4BC8C1B497F092F3"/>
           </w:pPr>
-          <w:r w:rsidRPr="003E4A64">
+          <w:r w:rsidRPr="00670252">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>__________________________</w:t>
+            <w:t>___</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>_________________________________</w:t>
+            <w:t>_</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00670252">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>_</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00670252">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>__</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="CFCD1E1CCC4643DBADD8A1AAC77F5E86"/>
+        <w:name w:val="71BE406089C5471492C40D54E3997A0D"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{3A041C88-7EA8-4634-AC9B-302A6A170722}"/>
+        <w:guid w:val="{1DB2F86D-B0C1-44FA-8473-B4B5F9796B5F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="CFCD1E1CCC4643DBADD8A1AAC77F5E8621"/>
+            <w:pStyle w:val="71BE406089C5471492C40D54E3997A0D3"/>
           </w:pPr>
-          <w:r w:rsidRPr="003E4A64">
+          <w:r w:rsidRPr="00670252">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>____________________________________</w:t>
-[...43 lines deleted...]
-            <w:t>__</w:t>
+            <w:t>_____________________________________________________________________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="C20F25234AAA46AA866E0F001A370BA7"/>
+        <w:name w:val="1AD231489F3E4E37AC97392CE3A28927"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{3BF77FE4-B68D-4A0E-BEE4-77616380DD41}"/>
+        <w:guid w:val="{369A7D23-AAF2-421A-88F2-7BB449079A0B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="C20F25234AAA46AA866E0F001A370BA721"/>
+            <w:pStyle w:val="1AD231489F3E4E37AC97392CE3A289273"/>
           </w:pPr>
-          <w:r w:rsidRPr="001B2D5A">
+          <w:r w:rsidRPr="00670252">
             <w:rPr>
-              <w:rStyle w:val="Textedelespacerserv"/>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
-[...47 lines deleted...]
-            <w:t>____</w:t>
+            <w:t>________________________________________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="E0873F69248C4380844D2190DA1A41F5"/>
+        <w:name w:val="957183016C744251BF34994ABAE4CA6A"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{14E64823-C77E-4477-8D75-8EBEC7A3BE92}"/>
+        <w:guid w:val="{B6B371EB-BA33-4D20-869D-6B880097CC81}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="E0873F69248C4380844D2190DA1A41F521"/>
+            <w:pStyle w:val="957183016C744251BF34994ABAE4CA6A3"/>
           </w:pPr>
-          <w:r w:rsidRPr="003E4A64">
+          <w:r w:rsidRPr="00670252">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>___</w:t>
-[...87 lines deleted...]
-            <w:t>____</w:t>
+            <w:t>________________________________________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="77919D0BC76C4C23BCBA3D8AF54637E8"/>
+        <w:name w:val="01F6EB7EB59C435F888E7F3F18B1B75D"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{1E4F04F9-F1FB-4B95-AF6B-B122EDF27E32}"/>
+        <w:guid w:val="{A0EBE033-3F37-4ADD-AE28-B5307023C74A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="77919D0BC76C4C23BCBA3D8AF54637E821"/>
+            <w:pStyle w:val="01F6EB7EB59C435F888E7F3F18B1B75D3"/>
           </w:pPr>
-          <w:r w:rsidRPr="001B2D5A">
+          <w:r w:rsidRPr="00670252">
             <w:rPr>
-              <w:rStyle w:val="Textedelespacerserv"/>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
-[...47 lines deleted...]
-            <w:t>____</w:t>
+            <w:t>____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="02C1B9274EE34D35862B69DE21F84470"/>
+        <w:name w:val="8871AFE95C374D66A309B1B27F385A75"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{C1E80FEF-ACDB-4A29-8E45-482DF4690E0E}"/>
+        <w:guid w:val="{DE12C8CE-804B-4D2E-A1E2-59BE65FDEC76}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="02C1B9274EE34D35862B69DE21F8447018"/>
+            <w:pStyle w:val="8871AFE95C374D66A309B1B27F385A753"/>
           </w:pPr>
-          <w:r w:rsidRPr="00DB2A45">
+          <w:r w:rsidRPr="00670252">
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri"/>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...1 lines deleted...]
-              <w:szCs w:val="12"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>____________________</w:t>
+            <w:t>_______________________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="8D6DEB18A3C44F3198707C4EF8296CEE"/>
+        <w:name w:val="8920844189864C7CBE1115E006EAF0E5"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{C864B82C-7CD5-4332-B1ED-4DF327AB6FE5}"/>
+        <w:guid w:val="{78E26538-7C88-4F6A-8BC2-BF6E17EDA0ED}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="8D6DEB18A3C44F3198707C4EF8296CEE18"/>
+            <w:pStyle w:val="8920844189864C7CBE1115E006EAF0E53"/>
           </w:pPr>
-          <w:r w:rsidRPr="003E4A64">
+          <w:r w:rsidRPr="00670252">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>_______________</w:t>
+            <w:t>__</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00670252">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>____</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="3EEC61B69A5C4D55B29369DA922B30E4"/>
+        <w:name w:val="1168C378200D46D3B54C82DCBA2A761B"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{CA870F85-16C7-4D1A-A02B-D62C5A62C19C}"/>
+        <w:guid w:val="{CC661432-E487-4FB1-B9F9-E1939C177449}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="3EEC61B69A5C4D55B29369DA922B30E418"/>
+            <w:pStyle w:val="1168C378200D46D3B54C82DCBA2A761B3"/>
           </w:pPr>
-          <w:r w:rsidRPr="003E4A64">
+          <w:r w:rsidRPr="00670252">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>________</w:t>
+            <w:t>____</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...2 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>_</w:t>
+            <w:t>____________________________</w:t>
           </w:r>
-          <w:r w:rsidRPr="003E4A64">
+          <w:r w:rsidRPr="00670252">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...13 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
             <w:t>_</w:t>
-          </w:r>
-[...42 lines deleted...]
-            <w:t>__________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="6E5558F8792E43A3925AD8239934A594"/>
+        <w:name w:val="8225029009CF4E1DAD071FF8DC17B10C"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{76CBC08E-8F35-48B0-A96D-C2D7E5249BE7}"/>
+        <w:guid w:val="{DECB39DC-F311-4FAF-8720-429153AD24B5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="6E5558F8792E43A3925AD8239934A59415"/>
+            <w:pStyle w:val="8225029009CF4E1DAD071FF8DC17B10C3"/>
           </w:pPr>
-          <w:r w:rsidRPr="00DB2A45">
+          <w:r w:rsidRPr="003723D2">
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri"/>
-[...3 lines deleted...]
-              <w:szCs w:val="12"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:bCs/>
+              <w:color w:val="C0C0C0"/>
+              <w:sz w:val="16"/>
             </w:rPr>
-            <w:t>____________________</w:t>
+            <w:t>_____________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="9FFDB1BE43A4491C9B2206259BDDF4B0"/>
+        <w:name w:val="4C1FEB16B18B4067A1A8894412ED4275"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{953C7341-13A7-4EE8-9E20-12EB3E9126AA}"/>
+        <w:guid w:val="{13B1FBAE-09A1-481A-9C96-94D55066EE9A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="9FFDB1BE43A4491C9B2206259BDDF4B015"/>
+            <w:pStyle w:val="4C1FEB16B18B4067A1A8894412ED42753"/>
           </w:pPr>
-          <w:r w:rsidRPr="00DB2A45">
+          <w:r w:rsidRPr="00670252">
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri"/>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...1 lines deleted...]
-              <w:szCs w:val="12"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>____________________</w:t>
+            <w:t>_______________________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="A897433C1FE944A686AE6E9D6F925DB9"/>
+        <w:name w:val="3E8C8F6A44474B62BA47F8D210959496"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{799344BA-3EA2-407D-9C0D-DF1A55199C17}"/>
+        <w:guid w:val="{25F59CC0-8EDE-40F2-AB4D-D74E34810D4B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="A897433C1FE944A686AE6E9D6F925DB915"/>
+            <w:pStyle w:val="3E8C8F6A44474B62BA47F8D2109594963"/>
           </w:pPr>
-          <w:r w:rsidRPr="00DB2A45">
+          <w:r w:rsidRPr="00670252">
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri"/>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:color w:val="969696"/>
-[...1 lines deleted...]
-              <w:szCs w:val="12"/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>____________________</w:t>
+            <w:t>_______________________________________________</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>_______</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00670252">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>___________________________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="ABCFC015E224464BB0DF8E663766CA72"/>
+        <w:name w:val="D74F62C3A80446EA8E79A485B8C67AE9"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{6649CB48-39BF-4D07-9BA0-1A424567C492}"/>
+        <w:guid w:val="{6B8778D0-DA54-4C76-B7A6-CF548A9C2965}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="ABCFC015E224464BB0DF8E663766CA7215"/>
+            <w:pStyle w:val="D74F62C3A80446EA8E79A485B8C67AE93"/>
           </w:pPr>
-          <w:r w:rsidRPr="00DB2A45">
+          <w:r w:rsidRPr="003723D2">
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri"/>
-[...3 lines deleted...]
-              <w:szCs w:val="12"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:bCs/>
+              <w:color w:val="C0C0C0"/>
+              <w:sz w:val="16"/>
             </w:rPr>
-            <w:t>____________________</w:t>
+            <w:t>_____________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="DD1335AEE43B4CEFBA4E449ED3FD0647"/>
+        <w:name w:val="24AF049E6C7F48E288D3D39916470964"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{21876E42-C9B5-40B3-802E-D5087E7835B6}"/>
+        <w:guid w:val="{27F3FC95-3D6F-4F8F-B234-EBC36945E596}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="DD1335AEE43B4CEFBA4E449ED3FD064715"/>
+            <w:pStyle w:val="24AF049E6C7F48E288D3D399164709643"/>
           </w:pPr>
-          <w:r w:rsidRPr="003E4A64">
+          <w:r w:rsidRPr="003723D2">
             <w:rPr>
-              <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:cs="Arial"/>
-              <w:b/>
-[...3 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:bCs/>
+              <w:color w:val="C0C0C0"/>
+              <w:sz w:val="16"/>
             </w:rPr>
-            <w:t>____________________________________</w:t>
-[...23 lines deleted...]
-            <w:t>_________________</w:t>
+            <w:t>_____________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="82DF8D80FE2E4EEB81F2C307C3606601"/>
+        <w:name w:val="57249F958EE64BA1A9B5DB9F4E452DCD"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{8DEF5A21-75E0-4B9B-9980-25CDEFD3820C}"/>
+        <w:guid w:val="{9D4A0D86-E54C-495D-8E58-D69E15F9650C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD54BE" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="82DF8D80FE2E4EEB81F2C307C360660115"/>
+            <w:pStyle w:val="57249F958EE64BA1A9B5DB9F4E452DCD3"/>
           </w:pPr>
-          <w:r w:rsidRPr="004110CF">
+          <w:r w:rsidRPr="003723D2">
             <w:rPr>
-              <w:b/>
-[...3 lines deleted...]
-              <w:lang w:val="fr-FR"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:bCs/>
+              <w:color w:val="C0C0C0"/>
+              <w:sz w:val="16"/>
             </w:rPr>
-            <w:t>____________________</w:t>
+            <w:t>_____________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="7CBA122065854A58B67EB8F5170177F9"/>
+        <w:name w:val="A793098495EF4C439E90B89FA34E1B3C"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{2FA68D57-F774-4F7A-80CB-43FA8DE53A80}"/>
+        <w:guid w:val="{C72F1638-A211-4B8A-AC74-AD09530818AF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002C1919" w:rsidRDefault="00A318F5" w:rsidP="00A318F5">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="7CBA122065854A58B67EB8F5170177F914"/>
+            <w:pStyle w:val="A793098495EF4C439E90B89FA34E1B3C3"/>
           </w:pPr>
-          <w:r w:rsidRPr="0083135B">
+          <w:r w:rsidRPr="003723D2">
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-              <w:lang w:val="nl-BE"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:bCs/>
+              <w:color w:val="C0C0C0"/>
+              <w:sz w:val="16"/>
             </w:rPr>
-            <w:t>____________</w:t>
-[...65 lines deleted...]
-            <w:t>__</w:t>
+            <w:t>_____________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="0E563D8BB4AB493BA53AB13DD22A186C"/>
+        <w:name w:val="ACA09248CE264B8C90FD5D66EB73FBE0"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{14087D75-4743-42CA-9DA8-934A1565ADFF}"/>
+        <w:guid w:val="{CB52E6AE-2B76-42BD-B444-3B393C2BE1CD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A318F5" w:rsidRDefault="002942D1" w:rsidP="002942D1">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="0E563D8BB4AB493BA53AB13DD22A186C"/>
+            <w:pStyle w:val="ACA09248CE264B8C90FD5D66EB73FBE03"/>
           </w:pPr>
-          <w:r w:rsidRPr="00DB2A45">
+          <w:r w:rsidRPr="00670252">
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri"/>
-[...2 lines deleted...]
-              <w:szCs w:val="12"/>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>__________________</w:t>
+            <w:t>___________________________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="ADA98469099B4C85B716094D2D3861EF"/>
+        <w:name w:val="35BAD3114CA1426392AD4BD69011E6AE"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{4EA26C4D-3D25-4EE3-890E-A523617AFA6C}"/>
+        <w:guid w:val="{9FF0456E-4072-43D3-A1EE-C14995B4E506}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A318F5" w:rsidRDefault="002942D1" w:rsidP="002942D1">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="ADA98469099B4C85B716094D2D3861EF"/>
+            <w:pStyle w:val="35BAD3114CA1426392AD4BD69011E6AE3"/>
           </w:pPr>
-          <w:r w:rsidRPr="00DB2A45">
+          <w:r w:rsidRPr="00670252">
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri"/>
-[...2 lines deleted...]
-              <w:szCs w:val="12"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:bCs/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>__________________</w:t>
+            <w:t>_____________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="731BA87A82494FF9BE459F5EBF8DEC27"/>
+        <w:name w:val="D93741B65BB2493DA1B88B07D6AE527D"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E05D7B5E-0519-46F0-93A6-BC33F34792B9}"/>
+        <w:guid w:val="{BB0F6E46-6417-4FAD-B1A5-7DC068F3DF47}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A318F5" w:rsidRDefault="002942D1" w:rsidP="002942D1">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="731BA87A82494FF9BE459F5EBF8DEC27"/>
+            <w:pStyle w:val="D93741B65BB2493DA1B88B07D6AE527D3"/>
           </w:pPr>
-          <w:r w:rsidRPr="00DB2A45">
+          <w:r w:rsidRPr="00670252">
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri"/>
-[...2 lines deleted...]
-              <w:szCs w:val="12"/>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>__________________</w:t>
+            <w:t>________________________________________________________________________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="4AD39642C7AC4807A5499E069AF64217"/>
+        <w:name w:val="954805C35B944E1FBE6CF690867C406F"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{1ABC5FF0-724C-4B11-95EB-7F9D42975C06}"/>
+        <w:guid w:val="{7D2B75AB-1A2E-4956-AC98-6058F3607770}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A318F5" w:rsidRDefault="002942D1" w:rsidP="002942D1">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="4AD39642C7AC4807A5499E069AF64217"/>
+            <w:pStyle w:val="954805C35B944E1FBE6CF690867C406F3"/>
           </w:pPr>
-          <w:r w:rsidRPr="00DB2A45">
+          <w:r w:rsidRPr="003723D2">
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri"/>
-[...2 lines deleted...]
-              <w:szCs w:val="12"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:bCs/>
+              <w:color w:val="C0C0C0"/>
+              <w:sz w:val="16"/>
             </w:rPr>
-            <w:t>__________________</w:t>
+            <w:t>_____________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="DB428240C2ED4FD6B0688DE1B2ECC529"/>
+        <w:name w:val="2D5F2CAE1EF64F069A862CC5AAED3EF9"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{83D43ACF-1888-4836-96CC-F09BE9A739E8}"/>
+        <w:guid w:val="{6CB3D1E7-1E5A-466D-9603-F23F2C99965F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A318F5" w:rsidRDefault="002942D1" w:rsidP="002942D1">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="DB428240C2ED4FD6B0688DE1B2ECC529"/>
+            <w:pStyle w:val="2D5F2CAE1EF64F069A862CC5AAED3EF93"/>
           </w:pPr>
-          <w:r w:rsidRPr="00DB2A45">
+          <w:r w:rsidRPr="00670252">
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri"/>
-[...2 lines deleted...]
-              <w:szCs w:val="12"/>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
             </w:rPr>
-            <w:t>__________________</w:t>
+            <w:t>_______</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>______________________________________________________________________________________</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00670252">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>___________________________________________________________________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="D30AA9B95ECF4D1792837A17BF4D8B3F"/>
+        <w:name w:val="2CC82F3B6D05497AAF0A73ECD383EFEF"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{85B8BD26-299D-487F-A580-CAE0E11ED0E9}"/>
+        <w:guid w:val="{F48416B1-D211-4995-ACFA-83A22479E5C4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A318F5" w:rsidRDefault="002942D1" w:rsidP="002942D1">
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
           <w:pPr>
-            <w:pStyle w:val="D30AA9B95ECF4D1792837A17BF4D8B3F"/>
+            <w:pStyle w:val="2CC82F3B6D05497AAF0A73ECD383EFEF3"/>
           </w:pPr>
-          <w:r w:rsidRPr="00DB2A45">
+          <w:r w:rsidRPr="003723D2">
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri"/>
-[...2 lines deleted...]
-              <w:szCs w:val="12"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:bCs/>
+              <w:color w:val="C0C0C0"/>
+              <w:sz w:val="16"/>
             </w:rPr>
-            <w:t>__________________</w:t>
+            <w:t>_____________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="031E0D11D68648F6B09D68F61B746E14"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0B9B38F6-A420-4D09-9BDF-60C3ECB271D3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
+          <w:pPr>
+            <w:pStyle w:val="031E0D11D68648F6B09D68F61B746E143"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00670252">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>_______</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>______________________________________________________________________________________</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00670252">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>___________________________________________________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="618CE5FBCE044F09B3AE69194EA148E8"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{96515B49-F535-4A32-BE80-CEF3B374A631}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
+          <w:pPr>
+            <w:pStyle w:val="618CE5FBCE044F09B3AE69194EA148E83"/>
+          </w:pPr>
+          <w:r w:rsidRPr="003723D2">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:bCs/>
+              <w:color w:val="C0C0C0"/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t>_____________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5DEE48729D684078B2B9ACD9A0EE58E0"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3A7EAFA4-B6C6-4381-9502-A966089E142A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
+          <w:pPr>
+            <w:pStyle w:val="5DEE48729D684078B2B9ACD9A0EE58E03"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00670252">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>____</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>_</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00670252">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>_</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>______________</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00670252">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>_</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9F3D1890DA9346008B62B4046DA81E33"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{09F2762E-B9F1-47D2-8A32-F7E96820444E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
+          <w:pPr>
+            <w:pStyle w:val="9F3D1890DA9346008B62B4046DA81E333"/>
+          </w:pPr>
+          <w:r w:rsidRPr="003723D2">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:bCs/>
+              <w:color w:val="C0C0C0"/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t>_____________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="11CB1423D1834B52BFC3E2F0A7459D03"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D4C69F19-4EF0-40FA-805C-551B228DEF47}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
+          <w:pPr>
+            <w:pStyle w:val="11CB1423D1834B52BFC3E2F0A7459D033"/>
+          </w:pPr>
+          <w:r w:rsidRPr="003723D2">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:bCs/>
+              <w:color w:val="C0C0C0"/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t>_____________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="782A7065417242A1B42077EEC82B75C3"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{033B0FBD-86C5-43B7-85D9-6B94C21E9D64}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
+          <w:pPr>
+            <w:pStyle w:val="782A7065417242A1B42077EEC82B75C33"/>
+          </w:pPr>
+          <w:r w:rsidRPr="003723D2">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:bCs/>
+              <w:color w:val="C0C0C0"/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t>_____________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7F7F5399C21D45CE80291E59CBD3CC02"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5C01626E-6501-4572-9E67-DEC759491A6B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
+          <w:pPr>
+            <w:pStyle w:val="7F7F5399C21D45CE80291E59CBD3CC023"/>
+          </w:pPr>
+          <w:r w:rsidRPr="003723D2">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:bCs/>
+              <w:color w:val="C0C0C0"/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t>_____________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D7975DE36FDF403BB2D52EE7ED22D6F0"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{89554344-E6C7-44DA-B933-3F3858925829}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
+          <w:pPr>
+            <w:pStyle w:val="D7975DE36FDF403BB2D52EE7ED22D6F03"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00810BFA">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>_________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="26B6DCD41CC5483B8A54967849B40EAB"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7707C02B-0413-43CD-8EDF-A782924E194E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C04324" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
+          <w:pPr>
+            <w:pStyle w:val="26B6DCD41CC5483B8A54967849B40EAB3"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00810BFA">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:bCs/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>_____________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FDE0FB35857D48E9A7A6F1F126E1AE3E"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{17594A9A-BC82-4486-AEC7-CBB58F5280F5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006755FA" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
+          <w:pPr>
+            <w:pStyle w:val="FDE0FB35857D48E9A7A6F1F126E1AE3E3"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00670252">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="273E313BAB934220A27EDAB881F99155"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{62D35950-F25F-42BB-AC59-A944FECB680C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006755FA" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
+          <w:pPr>
+            <w:pStyle w:val="273E313BAB934220A27EDAB881F991553"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00670252">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CEADA05A89254177A03ED2173F1F5A3A"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C0EF8D09-C1F4-4330-A458-894356A45D5C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00754F95" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
+          <w:pPr>
+            <w:pStyle w:val="CEADA05A89254177A03ED2173F1F5A3A3"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00670252">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>____</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>_</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00670252">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>_</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>______________</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00670252">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>_</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="76A5B56014004A279369F58AF6CA883E"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DB88908E-D6DD-4025-A723-3FA880C248DA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00754F95" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
+          <w:pPr>
+            <w:pStyle w:val="76A5B56014004A279369F58AF6CA883E3"/>
+          </w:pPr>
+          <w:r w:rsidRPr="003723D2">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:bCs/>
+              <w:color w:val="C0C0C0"/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t>_____________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A75328BA2363427180131F481E785C09"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{67B19FB1-52C0-46FC-8138-7D40DA8EF55A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00754F95" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
+          <w:pPr>
+            <w:pStyle w:val="A75328BA2363427180131F481E785C093"/>
+          </w:pPr>
+          <w:r w:rsidRPr="003723D2">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:bCs/>
+              <w:color w:val="C0C0C0"/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t>_____________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="47A0091516724FB4B46F53CDFE22B425"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E58A327A-1857-4FD2-B999-A147415CC680}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00754F95" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
+          <w:pPr>
+            <w:pStyle w:val="47A0091516724FB4B46F53CDFE22B4253"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00670252">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>____</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>_</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00670252">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>_</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>______________</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00670252">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>_</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="793EF5F238184B58BD9CCE97CEC93F37"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2B09A01F-6321-4774-8B0E-3921333E0D8F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00754F95" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
+          <w:pPr>
+            <w:pStyle w:val="793EF5F238184B58BD9CCE97CEC93F373"/>
+          </w:pPr>
+          <w:r w:rsidRPr="003723D2">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:bCs/>
+              <w:color w:val="C0C0C0"/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t>_____________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A3A552E375E14B60A0E5FCC18320E130"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5945EAF9-2F7E-49FF-8952-CAB77C87D7AC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00754F95" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
+          <w:pPr>
+            <w:pStyle w:val="A3A552E375E14B60A0E5FCC18320E1303"/>
+          </w:pPr>
+          <w:r w:rsidRPr="003723D2">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:bCs/>
+              <w:color w:val="C0C0C0"/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t>_____________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7516FF74FFDB4932BB1EEC52A25DA3CB"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BB4FB2BE-2FBA-47A1-A2B4-E4D89FBFFD0C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A732B8" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
+          <w:pPr>
+            <w:pStyle w:val="7516FF74FFDB4932BB1EEC52A25DA3CB"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00670252">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>_______</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>______________________________________________________________________________________</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00670252">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>___________________________________________________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3319D69F5EE3460AB4EF46CBAF2A4519"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6D1F971A-0191-418C-BA4C-21E753342904}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A732B8" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
+          <w:pPr>
+            <w:pStyle w:val="3319D69F5EE3460AB4EF46CBAF2A4519"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00670252">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>_______</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>______________________________________________________________________________________</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00670252">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="C0C0C0"/>
+            </w:rPr>
+            <w:t>___________________________________________________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="02FF477BB536470BB62CCE68CA728915"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9E0D2487-1579-4588-B8E5-A240DA95C492}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A732B8" w:rsidRDefault="00A732B8" w:rsidP="00A732B8">
+          <w:pPr>
+            <w:pStyle w:val="02FF477BB536470BB62CCE68CA728915"/>
+          </w:pPr>
+          <w:r w:rsidRPr="003723D2">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:bCs/>
+              <w:color w:val="C0C0C0"/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t>_____________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Frutiger LT Std 45 Light">
+    <w:panose1 w:val="020B0403030504020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ITC Lubalin Graph Std Book">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Frutiger LT Std 55 Roman">
+    <w:panose1 w:val="020B0602020204020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Helvetica LT Std">
+  <w:font w:name="Gilroy Bold">
+    <w:panose1 w:val="00000800000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000207" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial-BoldMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...14 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/glossary/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BAA00ED"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="754E921C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D7A72B0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="19FC2D54"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1738937006">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1252396838">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
+  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BD54BE"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00BD54BE"/>
+    <w:rsidRoot w:val="0051691C"/>
+    <w:rsid w:val="0004177E"/>
+    <w:rsid w:val="00076075"/>
+    <w:rsid w:val="000B1146"/>
+    <w:rsid w:val="000D2051"/>
+    <w:rsid w:val="000D53E7"/>
+    <w:rsid w:val="000E0381"/>
+    <w:rsid w:val="001104B8"/>
+    <w:rsid w:val="00133252"/>
+    <w:rsid w:val="001433BF"/>
+    <w:rsid w:val="0017683C"/>
+    <w:rsid w:val="001D3ACE"/>
+    <w:rsid w:val="001E1CF7"/>
+    <w:rsid w:val="001E6BB8"/>
+    <w:rsid w:val="001F6712"/>
+    <w:rsid w:val="00260D13"/>
+    <w:rsid w:val="002921E3"/>
+    <w:rsid w:val="00297C16"/>
+    <w:rsid w:val="002A20B6"/>
+    <w:rsid w:val="002D2250"/>
+    <w:rsid w:val="00347356"/>
+    <w:rsid w:val="0036526A"/>
+    <w:rsid w:val="00385D2F"/>
+    <w:rsid w:val="003E1042"/>
+    <w:rsid w:val="003F0808"/>
+    <w:rsid w:val="00433BD6"/>
+    <w:rsid w:val="00505274"/>
+    <w:rsid w:val="0051691C"/>
+    <w:rsid w:val="00575BC0"/>
+    <w:rsid w:val="005912EC"/>
+    <w:rsid w:val="005A0242"/>
+    <w:rsid w:val="005A309F"/>
+    <w:rsid w:val="005C75BC"/>
+    <w:rsid w:val="005D3D2D"/>
+    <w:rsid w:val="00601BB4"/>
+    <w:rsid w:val="006755FA"/>
+    <w:rsid w:val="0070512D"/>
+    <w:rsid w:val="00710108"/>
+    <w:rsid w:val="007444D9"/>
+    <w:rsid w:val="00754F95"/>
+    <w:rsid w:val="007B3298"/>
+    <w:rsid w:val="00801E87"/>
+    <w:rsid w:val="00826813"/>
+    <w:rsid w:val="008356E1"/>
+    <w:rsid w:val="008645A6"/>
+    <w:rsid w:val="008D28FF"/>
+    <w:rsid w:val="00951310"/>
+    <w:rsid w:val="00973D53"/>
+    <w:rsid w:val="00A50491"/>
+    <w:rsid w:val="00A63F1A"/>
+    <w:rsid w:val="00A732B8"/>
+    <w:rsid w:val="00A807FD"/>
+    <w:rsid w:val="00AC40D2"/>
+    <w:rsid w:val="00AE41A0"/>
+    <w:rsid w:val="00B06E46"/>
+    <w:rsid w:val="00B11306"/>
+    <w:rsid w:val="00B30192"/>
+    <w:rsid w:val="00B77445"/>
+    <w:rsid w:val="00BA156D"/>
+    <w:rsid w:val="00C041A2"/>
+    <w:rsid w:val="00C04324"/>
+    <w:rsid w:val="00CD1078"/>
+    <w:rsid w:val="00D30D23"/>
+    <w:rsid w:val="00DB666F"/>
+    <w:rsid w:val="00E33471"/>
+    <w:rsid w:val="00E47637"/>
+    <w:rsid w:val="00E67465"/>
+    <w:rsid w:val="00E834BF"/>
+    <w:rsid w:val="00EB3749"/>
+    <w:rsid w:val="00EC3D5F"/>
+    <w:rsid w:val="00EE5565"/>
+    <w:rsid w:val="00F0323B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-BE"/>
+  <w:themeFontLang w:val="nl-BE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-BE" w:eastAsia="nl-BE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14245,94 +20912,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -14517,1144 +21188,1792 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre4">
-[...25 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A318F5"/>
+    <w:rsid w:val="00A732B8"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="lev">
     <w:name w:val="Strong"/>
     <w:aliases w:val="Bold"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00BD54BE"/>
+    <w:rsid w:val="00575BC0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
-[...5 lines deleted...]
-    <w:rsid w:val="00BD54BE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8C418D11F8114F52BBA788793C09471E3">
+    <w:name w:val="8C418D11F8114F52BBA788793C09471E3"/>
+    <w:rsid w:val="00A732B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
-[...5 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E563D8BB4AB493BA53AB13DD22A186C">
-[...25 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="141A2555E63C48149407DB234C2E8CC83">
+    <w:name w:val="141A2555E63C48149407DB234C2E8CC83"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CCE1593F0D834192BE2C005C7579B5D532">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="234B47F72C6D40A59E5E894EFEBC4CB03">
+    <w:name w:val="234B47F72C6D40A59E5E894EFEBC4CB03"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3C64C83A6A95499BA0B6F60FCF376DF932">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C00B4B05DC7C4D1DAA528FFBA2B79BDC3">
+    <w:name w:val="C00B4B05DC7C4D1DAA528FFBA2B79BDC3"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CAF1230D04AA42CDA2106787E927E25832">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6C4FBFB74A08418FA2A433BD1E2F338A3">
+    <w:name w:val="6C4FBFB74A08418FA2A433BD1E2F338A3"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E9DC2FD291824625A48CFA7A5AD8882F32">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A86F576190E4439A309088ACE2D38BF3">
+    <w:name w:val="3A86F576190E4439A309088ACE2D38BF3"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F0182EB2C323431E89B061BC24072A4C32">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="994E428CB1554570B58795F38B8806503">
+    <w:name w:val="994E428CB1554570B58795F38B8806503"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4D9C77B7E4664D348210614FB9E6B2F132">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="654B072EE229404A8E73E429FAD18DD43">
+    <w:name w:val="654B072EE229404A8E73E429FAD18DD43"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E67098DA90F1484F811D1D915572604A32">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8C22EB32107E4AB4BC6390B04ED935593">
+    <w:name w:val="8C22EB32107E4AB4BC6390B04ED935593"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="77C751217EA2487EA4B5D55A96B1236332">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FC05CA64CC534E7CA948E19F256270D63">
+    <w:name w:val="FC05CA64CC534E7CA948E19F256270D63"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A6CB238FC89745D7A080A996C24A76D232">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="67634E4E55FF4975982562084C6CC72B3">
+    <w:name w:val="67634E4E55FF4975982562084C6CC72B3"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="07012A09A5B642308A42F58D68C7925A30">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="281B3CB175A24C1ABBEDC1F76786A5EA3">
+    <w:name w:val="281B3CB175A24C1ABBEDC1F76786A5EA3"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AB2AA8B9128B43459285FA2D895A534F30">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1BCE4B78DCE449B393DABC820A21912A3">
+    <w:name w:val="1BCE4B78DCE449B393DABC820A21912A3"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CE28EA71EC6247A88ECB6200EC71100730">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7AD445B828084C7D9ACEFDFE5D6E5CFB3">
+    <w:name w:val="7AD445B828084C7D9ACEFDFE5D6E5CFB3"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="534AE48FCDF44EF98DCC4A93F641B54B30">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3C2F8E26882D4C1E84ABEBDB372C71153">
+    <w:name w:val="3C2F8E26882D4C1E84ABEBDB372C71153"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1A2A5DC5785F46319F5C9891DBF550A130">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ABE047A405824EF1BEA717CD05DD9D1A3">
+    <w:name w:val="ABE047A405824EF1BEA717CD05DD9D1A3"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="33F7489A86A44244B37D325341A61CF030">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D4EA9FC2D72E433295CC1A36B9769E2E3">
+    <w:name w:val="D4EA9FC2D72E433295CC1A36B9769E2E3"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="74CEAAE4F68F4F68813727EB4D3FDECB30">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="28951223B3FA4F1C95D253BF3623B9A33">
+    <w:name w:val="28951223B3FA4F1C95D253BF3623B9A33"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AB7A9D29740E480B904FEEC7782E692330">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C5CFA5EA02314F84A10ED1195FED00C73">
+    <w:name w:val="C5CFA5EA02314F84A10ED1195FED00C73"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6D7446F1B0434158AAB9423A0E9D2A3630">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BB5C56E94DF4452EAB68E7BDCBC199DC3">
+    <w:name w:val="BB5C56E94DF4452EAB68E7BDCBC199DC3"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4868FC93FFB443A792835C0C1503217430">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="24C7405F53D543239E93362A31F848873">
+    <w:name w:val="24C7405F53D543239E93362A31F848873"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACF74696D909435D961543F1EB1A127B30">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DB2F913C66E0432199CB50BA9E09D8733">
+    <w:name w:val="DB2F913C66E0432199CB50BA9E09D8733"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1FA40CA4B12946F2AAB3C65B90E7F73B30">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="58D7C39A65A849FF979847F038EB4CC03">
+    <w:name w:val="58D7C39A65A849FF979847F038EB4CC03"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="50D3E4C7D4E8472A85886838B296CDBB30">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01F6EB7EB59C435F888E7F3F18B1B75D3">
+    <w:name w:val="01F6EB7EB59C435F888E7F3F18B1B75D3"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EAE87E1F587844D9A8CA88C9EB78EBB530">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0840E2091E8748E0BD2FA60176068BB93">
+    <w:name w:val="0840E2091E8748E0BD2FA60176068BB93"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5AA1BAC813C947E99A73F40593D91F1429">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="59261B3D9AA04617A4BC8C1B497F092F3">
+    <w:name w:val="59261B3D9AA04617A4BC8C1B497F092F3"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0F463DFA901040F3A3AEEC66E846E70925">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="71BE406089C5471492C40D54E3997A0D3">
+    <w:name w:val="71BE406089C5471492C40D54E3997A0D3"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CAC8FA1D2F2540659C4AA22F8C163E3A25">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1AD231489F3E4E37AC97392CE3A289273">
+    <w:name w:val="1AD231489F3E4E37AC97392CE3A289273"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C20F25234AAA46AA866E0F001A370BA721">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="957183016C744251BF34994ABAE4CA6A3">
+    <w:name w:val="957183016C744251BF34994ABAE4CA6A3"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E0873F69248C4380844D2190DA1A41F521">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FDE0FB35857D48E9A7A6F1F126E1AE3E3">
+    <w:name w:val="FDE0FB35857D48E9A7A6F1F126E1AE3E3"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="02C1B9274EE34D35862B69DE21F8447018">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8871AFE95C374D66A309B1B27F385A753">
+    <w:name w:val="8871AFE95C374D66A309B1B27F385A753"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8D6DEB18A3C44F3198707C4EF8296CEE18">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8225029009CF4E1DAD071FF8DC17B10C3">
+    <w:name w:val="8225029009CF4E1DAD071FF8DC17B10C3"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3EEC61B69A5C4D55B29369DA922B30E418">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8920844189864C7CBE1115E006EAF0E53">
+    <w:name w:val="8920844189864C7CBE1115E006EAF0E53"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="77919D0BC76C4C23BCBA3D8AF54637E821">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1168C378200D46D3B54C82DCBA2A761B3">
+    <w:name w:val="1168C378200D46D3B54C82DCBA2A761B3"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CB63E8AD95CC4F2499771BDD7817C2FF21">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="273E313BAB934220A27EDAB881F991553">
+    <w:name w:val="273E313BAB934220A27EDAB881F991553"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CFCD1E1CCC4643DBADD8A1AAC77F5E8621">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4C1FEB16B18B4067A1A8894412ED42753">
+    <w:name w:val="4C1FEB16B18B4067A1A8894412ED42753"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9FFDB1BE43A4491C9B2206259BDDF4B015">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E8C8F6A44474B62BA47F8D2109594963">
+    <w:name w:val="3E8C8F6A44474B62BA47F8D2109594963"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A897433C1FE944A686AE6E9D6F925DB915">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D74F62C3A80446EA8E79A485B8C67AE93">
+    <w:name w:val="D74F62C3A80446EA8E79A485B8C67AE93"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E5558F8792E43A3925AD8239934A59415">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="24AF049E6C7F48E288D3D399164709643">
+    <w:name w:val="24AF049E6C7F48E288D3D399164709643"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ABCFC015E224464BB0DF8E663766CA7215">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="57249F958EE64BA1A9B5DB9F4E452DCD3">
+    <w:name w:val="57249F958EE64BA1A9B5DB9F4E452DCD3"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DD1335AEE43B4CEFBA4E449ED3FD064715">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A793098495EF4C439E90B89FA34E1B3C3">
+    <w:name w:val="A793098495EF4C439E90B89FA34E1B3C3"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82DF8D80FE2E4EEB81F2C307C360660115">
-[...1 lines deleted...]
-    <w:rsid w:val="00A318F5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACA09248CE264B8C90FD5D66EB73FBE03">
+    <w:name w:val="ACA09248CE264B8C90FD5D66EB73FBE03"/>
+    <w:rsid w:val="00A732B8"/>
     <w:pPr>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="35BAD3114CA1426392AD4BD69011E6AE3">
+    <w:name w:val="35BAD3114CA1426392AD4BD69011E6AE3"/>
+    <w:rsid w:val="00A732B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D93741B65BB2493DA1B88B07D6AE527D3">
+    <w:name w:val="D93741B65BB2493DA1B88B07D6AE527D3"/>
+    <w:rsid w:val="00A732B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="954805C35B944E1FBE6CF690867C406F3">
+    <w:name w:val="954805C35B944E1FBE6CF690867C406F3"/>
+    <w:rsid w:val="00A732B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2D5F2CAE1EF64F069A862CC5AAED3EF93">
+    <w:name w:val="2D5F2CAE1EF64F069A862CC5AAED3EF93"/>
+    <w:rsid w:val="00A732B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="031E0D11D68648F6B09D68F61B746E143">
+    <w:name w:val="031E0D11D68648F6B09D68F61B746E143"/>
+    <w:rsid w:val="00A732B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2CC82F3B6D05497AAF0A73ECD383EFEF3">
+    <w:name w:val="2CC82F3B6D05497AAF0A73ECD383EFEF3"/>
+    <w:rsid w:val="00A732B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="618CE5FBCE044F09B3AE69194EA148E83">
+    <w:name w:val="618CE5FBCE044F09B3AE69194EA148E83"/>
+    <w:rsid w:val="00A732B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5DEE48729D684078B2B9ACD9A0EE58E03">
+    <w:name w:val="5DEE48729D684078B2B9ACD9A0EE58E03"/>
+    <w:rsid w:val="00A732B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F3D1890DA9346008B62B4046DA81E333">
+    <w:name w:val="9F3D1890DA9346008B62B4046DA81E333"/>
+    <w:rsid w:val="00A732B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11CB1423D1834B52BFC3E2F0A7459D033">
+    <w:name w:val="11CB1423D1834B52BFC3E2F0A7459D033"/>
+    <w:rsid w:val="00A732B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CEADA05A89254177A03ED2173F1F5A3A3">
+    <w:name w:val="CEADA05A89254177A03ED2173F1F5A3A3"/>
+    <w:rsid w:val="00A732B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="76A5B56014004A279369F58AF6CA883E3">
+    <w:name w:val="76A5B56014004A279369F58AF6CA883E3"/>
+    <w:rsid w:val="00A732B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A75328BA2363427180131F481E785C093">
+    <w:name w:val="A75328BA2363427180131F481E785C093"/>
+    <w:rsid w:val="00A732B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="47A0091516724FB4B46F53CDFE22B4253">
+    <w:name w:val="47A0091516724FB4B46F53CDFE22B4253"/>
+    <w:rsid w:val="00A732B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="793EF5F238184B58BD9CCE97CEC93F373">
+    <w:name w:val="793EF5F238184B58BD9CCE97CEC93F373"/>
+    <w:rsid w:val="00A732B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A3A552E375E14B60A0E5FCC18320E1303">
+    <w:name w:val="A3A552E375E14B60A0E5FCC18320E1303"/>
+    <w:rsid w:val="00A732B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="782A7065417242A1B42077EEC82B75C33">
+    <w:name w:val="782A7065417242A1B42077EEC82B75C33"/>
+    <w:rsid w:val="00A732B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7F7F5399C21D45CE80291E59CBD3CC023">
+    <w:name w:val="7F7F5399C21D45CE80291E59CBD3CC023"/>
+    <w:rsid w:val="00A732B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D7975DE36FDF403BB2D52EE7ED22D6F03">
+    <w:name w:val="D7975DE36FDF403BB2D52EE7ED22D6F03"/>
+    <w:rsid w:val="00A732B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="26B6DCD41CC5483B8A54967849B40EAB3">
+    <w:name w:val="26B6DCD41CC5483B8A54967849B40EAB3"/>
+    <w:rsid w:val="00A732B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7516FF74FFDB4932BB1EEC52A25DA3CB">
+    <w:name w:val="7516FF74FFDB4932BB1EEC52A25DA3CB"/>
+    <w:rsid w:val="00A732B8"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3319D69F5EE3460AB4EF46CBAF2A4519">
+    <w:name w:val="3319D69F5EE3460AB4EF46CBAF2A4519"/>
+    <w:rsid w:val="00A732B8"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="02FF477BB536470BB62CCE68CA728915">
+    <w:name w:val="02FF477BB536470BB62CCE68CA728915"/>
+    <w:rsid w:val="00A732B8"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="465ba239-6d99-40b4-95b8-740550dc684c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="b75f3a2f-fac8-4ede-b2c0-7122d74ab546">
+      <Value>100</Value>
+      <Value>99</Value>
+      <Value>97</Value>
+      <Value>113</Value>
+      <Value>10</Value>
+      <Value>245</Value>
+      <Value>6</Value>
+      <Value>3</Value>
+      <Value>323</Value>
+    </TaxCatchAll>
+    <i4788211447d43b4bd96ff27ee64da27 xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">aangifte</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8f812b84-c7b7-4528-b7d3-4827273ee247</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">verklaring</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">fbeff3df-61d1-4b52-a122-da5cdac28f63</TermId>
+        </TermInfo>
+      </Terms>
+    </i4788211447d43b4bd96ff27ee64da27>
+    <TitleDutch xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">Aangifte arbeidsongeschiktheid - CBC</TitleDutch>
+    <c8e3bd7a3be54bfcac361e578fa7b0e4 xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">CBC_Assur</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">6c7f1a9f-abe6-4b32-9319-52006da4fb82</TermId>
+        </TermInfo>
+      </Terms>
+    </c8e3bd7a3be54bfcac361e578fa7b0e4>
+    <FormNumber xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">AA0642</FormNumber>
+    <AvailableinNC xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">false</AvailableinNC>
+    <TitleFrench xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">Déclaration incapacité de travail - KBC/CBC]</TitleFrench>
+    <md441038efb4462e9da942f7d7eec0c0 xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Document</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">53bc2235-82a6-4700-b0d6-29113f5a2762</TermId>
+        </TermInfo>
+      </Terms>
+    </md441038efb4462e9da942f7d7eec0c0>
+    <i83a8315b11d45ca9ac4561c3974d554 xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Arbeidsongeval schaderegeling</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">3c300241-f6c0-4cc2-9622-50d1fd0f3bad</TermId>
+        </TermInfo>
+      </Terms>
+    </i83a8315b11d45ca9ac4561c3974d554>
+    <ExpirationDate xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">2049-12-31T23:00:00+00:00</ExpirationDate>
+    <TitleGerman xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">Unfallmeldung Arbeitsunfähigkeit - CBC</TitleGerman>
+    <LogoPaper xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">false</LogoPaper>
+    <ClassificationCodeIN xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31" xsi:nil="true"/>
+    <l936a4e0a1a2405f80e41bf954d1be7e xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">CBC Assurances</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">22c03800-3076-4f7a-8460-a63e9e0cc589</TermId>
+        </TermInfo>
+      </Terms>
+    </l936a4e0a1a2405f80e41bf954d1be7e>
+    <kb6016ca4eb34d3ab7c432aa358ef004 xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Schadeverzekeringen schaderegeling</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d27286a1-05e0-4e09-b5c3-6f2c3573c815</TermId>
+        </TermInfo>
+      </Terms>
+    </kb6016ca4eb34d3ab7c432aa358ef004>
+    <oa758074e9fb476f97445c69dae516c1 xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </oa758074e9fb476f97445c69dae516c1>
+    <d8a318acc5ae4c4192fb4a736c1b68e8 xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">incapacité de travail incapacité de travail</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">7cbac155-030d-45a3-9085-9826ff7f509c</TermId>
+        </TermInfo>
+      </Terms>
+    </d8a318acc5ae4c4192fb4a736c1b68e8>
+    <TechnicalContactPerson xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">forms@kbc.be</TechnicalContactPerson>
+    <ClassificationCodeOUT xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31" xsi:nil="true"/>
+    <TitleEnglish xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">Work incapacity declaration - CBC</TitleEnglish>
+    <b2e0912a7e6640d2a4006c0f90d30f4e xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </b2e0912a7e6640d2a4006c0f90d30f4e>
+    <pe505bea863848bd9623df78ad5d2536 xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Frans</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0b516cd8-4621-45d5-a950-f8f9520d34f5</TermId>
+        </TermInfo>
+      </Terms>
+    </pe505bea863848bd9623df78ad5d2536>
+    <ContentContactPerson xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31" xsi:nil="true"/>
+    <PublicationDate xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">2025-08-07T22:00:00+00:00</PublicationDate>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A0C8BA0AF719EF439D7EDDADCDA0EB16" ma:contentTypeVersion="11" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="60f5546c4dad394bbe2fbae90018a201">
-[...2 lines deleted...]
-    <xsd:import namespace="6bb139a7-9671-4541-8b9a-19266b080e8e"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Kbc Form Document" ma:contentTypeID="0x0101008AB7AA667CFE48A6964916844E004A44001E8F2DC909FE894392DFA339410A6CDC" ma:contentTypeVersion="41" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="bd2632d817ce5b4ce70a685b96491434">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a12399cf-a95c-4075-a0b5-47d9a8ffee31" xmlns:ns3="b75f3a2f-fac8-4ede-b2c0-7122d74ab546" xmlns:ns4="465ba239-6d99-40b4-95b8-740550dc684c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ceae832b1f117c474b3cf8c293747a4" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="a12399cf-a95c-4075-a0b5-47d9a8ffee31"/>
+    <xsd:import namespace="b75f3a2f-fac8-4ede-b2c0-7122d74ab546"/>
+    <xsd:import namespace="465ba239-6d99-40b4-95b8-740550dc684c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...7 lines deleted...]
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:FormNumber"/>
+                <xsd:element ref="ns2:TitleDutch" minOccurs="0"/>
+                <xsd:element ref="ns2:TitleFrench" minOccurs="0"/>
+                <xsd:element ref="ns2:TitleEnglish" minOccurs="0"/>
+                <xsd:element ref="ns2:TitleGerman" minOccurs="0"/>
+                <xsd:element ref="ns2:pe505bea863848bd9623df78ad5d2536" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns2:l936a4e0a1a2405f80e41bf954d1be7e" minOccurs="0"/>
+                <xsd:element ref="ns2:c8e3bd7a3be54bfcac361e578fa7b0e4" minOccurs="0"/>
+                <xsd:element ref="ns2:md441038efb4462e9da942f7d7eec0c0" minOccurs="0"/>
+                <xsd:element ref="ns2:i4788211447d43b4bd96ff27ee64da27" minOccurs="0"/>
+                <xsd:element ref="ns2:kb6016ca4eb34d3ab7c432aa358ef004" minOccurs="0"/>
+                <xsd:element ref="ns2:i83a8315b11d45ca9ac4561c3974d554" minOccurs="0"/>
+                <xsd:element ref="ns2:b2e0912a7e6640d2a4006c0f90d30f4e" minOccurs="0"/>
+                <xsd:element ref="ns2:oa758074e9fb476f97445c69dae516c1" minOccurs="0"/>
+                <xsd:element ref="ns2:d8a318acc5ae4c4192fb4a736c1b68e8" minOccurs="0"/>
+                <xsd:element ref="ns2:ContentContactPerson" minOccurs="0"/>
+                <xsd:element ref="ns2:TechnicalContactPerson" minOccurs="0"/>
+                <xsd:element ref="ns2:LogoPaper" minOccurs="0"/>
+                <xsd:element ref="ns2:PublicationDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ExpirationDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ClassificationCodeIN" minOccurs="0"/>
+                <xsd:element ref="ns2:ClassificationCodeOUT" minOccurs="0"/>
+                <xsd:element ref="ns2:AvailableinNC" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:LastSharedByUser" minOccurs="0"/>
+                <xsd:element ref="ns2:LastSharedByTime" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns4:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c0faa624-7fe7-458f-80c0-1cd7b0b401f0" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a12399cf-a95c-4075-a0b5-47d9a8ffee31" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="FormNumber" ma:index="8" ma:displayName="Formuliernr" ma:description="" ma:indexed="true" ma:internalName="FormNumber">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="TitleDutch" ma:index="9" nillable="true" ma:displayName="Titel Nederlands" ma:description="" ma:indexed="true" ma:internalName="TitleDutch">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="12" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="TitleFrench" ma:index="10" nillable="true" ma:displayName="Titel Frans" ma:description="" ma:indexed="true" ma:internalName="TitleFrench">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TitleEnglish" ma:index="11" nillable="true" ma:displayName="Titel Engels" ma:description="" ma:indexed="true" ma:internalName="TitleEnglish">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TitleGerman" ma:index="12" nillable="true" ma:displayName="Titel Duits" ma:description="" ma:indexed="true" ma:internalName="TitleGerman">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="pe505bea863848bd9623df78ad5d2536" ma:index="13" ma:taxonomy="true" ma:internalName="pe505bea863848bd9623df78ad5d2536" ma:taxonomyFieldName="FormLanguage" ma:displayName="Taal" ma:indexed="true" ma:default="" ma:fieldId="{9e505bea-8638-48bd-9623-df78ad5d2536}" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="db8cd886-ce8b-4b75-86ed-11758b375046" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="l936a4e0a1a2405f80e41bf954d1be7e" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="l936a4e0a1a2405f80e41bf954d1be7e" ma:taxonomyFieldName="KBCCompany" ma:displayName="Maatschappij" ma:default="" ma:fieldId="{5936a4e0-a1a2-405f-80e4-1bf954d1be7e}" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="6786cbc1-d290-4369-b925-7fa790395d61" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="c8e3bd7a3be54bfcac361e578fa7b0e4" ma:index="19" ma:taxonomy="true" ma:internalName="c8e3bd7a3be54bfcac361e578fa7b0e4" ma:taxonomyFieldName="TargetGroup" ma:displayName="Doelgroep" ma:indexed="true" ma:default="" ma:fieldId="{c8e3bd7a-3be5-4bfc-ac36-1e578fa7b0e4}" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="8a5612b8-9831-4e32-8add-146e357457f3" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="md441038efb4462e9da942f7d7eec0c0" ma:index="21" ma:taxonomy="true" ma:internalName="md441038efb4462e9da942f7d7eec0c0" ma:taxonomyFieldName="Kind" ma:displayName="Soort" ma:indexed="true" ma:default="" ma:fieldId="{6d441038-efb4-462e-9da9-42f7d7eec0c0}" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="3e393f06-76cc-442c-a820-7c04f6c9cdfe" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="i4788211447d43b4bd96ff27ee64da27" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="i4788211447d43b4bd96ff27ee64da27" ma:taxonomyFieldName="FrbContentType" ma:displayName="Inhoudstype" ma:default="" ma:fieldId="{24788211-447d-43b4-bd96-ff27ee64da27}" ma:taxonomyMulti="true" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="bed1a301-fca2-41f3-b5e9-0664a78541a9" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="kb6016ca4eb34d3ab7c432aa358ef004" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="kb6016ca4eb34d3ab7c432aa358ef004" ma:taxonomyFieldName="FrbDomain" ma:displayName="Domein" ma:default="" ma:fieldId="{4b6016ca-4eb3-4d3a-b7c4-32aa358ef004}" ma:taxonomyMulti="true" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="67054ad0-4b70-4275-be2e-f36cf383e643" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="i83a8315b11d45ca9ac4561c3974d554" ma:index="27" nillable="true" ma:taxonomy="true" ma:internalName="i83a8315b11d45ca9ac4561c3974d554" ma:taxonomyFieldName="Subdomain" ma:displayName="Subdomein" ma:default="" ma:fieldId="{283a8315-b11d-45ca-9ac4-561c3974d554}" ma:taxonomyMulti="true" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="db064744-a948-4027-958f-aabdbf16a716" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="b2e0912a7e6640d2a4006c0f90d30f4e" ma:index="29" nillable="true" ma:taxonomy="true" ma:internalName="b2e0912a7e6640d2a4006c0f90d30f4e" ma:taxonomyFieldName="Subsubdomain" ma:displayName="Subsubdomein" ma:default="" ma:fieldId="{b2e0912a-7e66-40d2-a400-6c0f90d30f4e}" ma:taxonomyMulti="true" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="23d6fec5-7271-43c9-9066-4694dd7a5035" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="oa758074e9fb476f97445c69dae516c1" ma:index="31" nillable="true" ma:taxonomy="true" ma:internalName="oa758074e9fb476f97445c69dae516c1" ma:taxonomyFieldName="Product" ma:displayName="Produkt" ma:default="" ma:fieldId="{8a758074-e9fb-476f-9744-5c69dae516c1}" ma:taxonomyMulti="true" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="cf0e3fdd-8f72-4b8e-88f8-dda56e25c404" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="d8a318acc5ae4c4192fb4a736c1b68e8" ma:index="33" nillable="true" ma:taxonomy="true" ma:internalName="d8a318acc5ae4c4192fb4a736c1b68e8" ma:taxonomyFieldName="FormKeywords" ma:displayName="Trefwoorden" ma:default="" ma:fieldId="{d8a318ac-c5ae-4c41-92fb-4a736c1b68e8}" ma:taxonomyMulti="true" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="9fc0fa81-f0d9-40a0-83e8-58cb95c79bbd" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ContentContactPerson" ma:index="35" nillable="true" ma:displayName="Inhoudelijke Contactpersoon" ma:description="" ma:internalName="ContentContactPerson">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TechnicalContactPerson" ma:index="36" nillable="true" ma:displayName="Technisch Contactpersoon" ma:description="" ma:internalName="TechnicalContactPerson">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LogoPaper" ma:index="37" nillable="true" ma:displayName="Logopapier" ma:description="" ma:internalName="LogoPaper">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PublicationDate" ma:index="38" nillable="true" ma:displayName="Publicatiedatum" ma:description="" ma:internalName="PublicationDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ExpirationDate" ma:index="39" nillable="true" ma:displayName="Vervaldatum" ma:description="" ma:internalName="ExpirationDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClassificationCodeIN" ma:index="40" nillable="true" ma:displayName="Klasseercode IN" ma:description="" ma:internalName="ClassificationCodeIN">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClassificationCodeOUT" ma:index="41" nillable="true" ma:displayName="Klasseercode OUT" ma:description="" ma:internalName="ClassificationCodeOUT">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="AvailableinNC" ma:index="42" nillable="true" ma:displayName="Beschikbaar in NC" ma:description="" ma:internalName="AvailableinNC">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="43" nillable="true" ma:displayName="Gedeeld met" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="44" nillable="true" ma:displayName="Gedeeld met details" ma:description="" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="LastSharedByUser" ma:index="45" nillable="true" ma:displayName="Laatst gedeeld, per gebruiker" ma:description="" ma:internalName="LastSharedByUser" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="LastSharedByTime" ma:index="46" nillable="true" ma:displayName="Laatst gedeeld, per tijdstip" ma:description="" ma:internalName="LastSharedByTime" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b75f3a2f-fac8-4ede-b2c0-7122d74ab546" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:description="" ma:hidden="true" ma:list="{09005b26-677c-4ff8-bb64-350e8b94006d}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
       <xsd:complexType>
-        <xsd:sequence>
-[...1 lines deleted...]
-        </xsd:sequence>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-  </xsd:schema>
-[...3 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d24c1105-8bcc-4e37-8403-f4a2313f25f1}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="6bb139a7-9671-4541-8b9a-19266b080e8e">
+    <xsd:element name="TaxCatchAllLabel" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:description="" ma:hidden="true" ma:list="{09005b26-677c-4ff8-bb64-350e8b94006d}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="465ba239-6d99-40b4-95b8-740550dc684c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="47" nillable="true" ma:displayName="MediaServiceMetadata" ma:description="" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="48" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:description="" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="49" nillable="true" ma:displayName="MediaServiceAutoTags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="50" nillable="true" ma:displayName="MediaServiceOCR" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="51" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="52" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="53" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="54" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="56" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="57" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="58" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="59" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhoudstype"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -15700,206 +23019,279 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E545543-8B13-4214-8CE0-5A777A84A106}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E496B42D-15D6-46C9-A99A-00AAC88EB284}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D0D3D35-6A01-4F37-8240-5ABD22EE8F58}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="465ba239-6d99-40b4-95b8-740550dc684c"/>
+    <ds:schemaRef ds:uri="b75f3a2f-fac8-4ede-b2c0-7122d74ab546"/>
+    <ds:schemaRef ds:uri="a12399cf-a95c-4075-a0b5-47d9a8ffee31"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1CC8F95-40E7-4C6C-B2A3-5C6045D8B61A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF02AFC5-82E6-4FE7-BA39-BE0ACCCB764A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DF1FBC8-6A43-4A74-B63C-93F3808F51EE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="c0faa624-7fe7-458f-80c0-1cd7b0b401f0"/>
-    <ds:schemaRef ds:uri="6bb139a7-9671-4541-8b9a-19266b080e8e"/>
+    <ds:schemaRef ds:uri="a12399cf-a95c-4075-a0b5-47d9a8ffee31"/>
+    <ds:schemaRef ds:uri="b75f3a2f-fac8-4ede-b2c0-7122d74ab546"/>
+    <ds:schemaRef ds:uri="465ba239-6d99-40b4-95b8-740550dc684c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>REGL_KB_NL</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>5811</Characters>
+  <Pages>4</Pages>
+  <Words>1140</Words>
+  <Characters>6272</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <PresentationFormat/>
+  <Lines>52</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
-[...5 lines deleted...]
-      </vt:variant>
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>Template Word formulier</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Déclaration incapacité de travail</vt:lpstr>
+      <vt:lpstr>Voorstel KBC-Polis Alle Bouwplaatsrisico’s &amp; Globale verzekering 10 jarige aansprakelijkheid</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>KBC Group</Company>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6854</CharactersWithSpaces>
+  <CharactersWithSpaces>7398</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>AA0642_3003_FR</dc:title>
   <dc:subject>AA0642</dc:subject>
-  <dc:creator>Monique Tobback</dc:creator>
-  <cp:keywords>V11-2018</cp:keywords>
+  <dc:creator>An Vogels</dc:creator>
+  <cp:keywords>V11-2022</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>-/-</cp:category>
+  <cp:contentStatus/>
+  <dc:language/>
+  <cp:version/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="FormKeywords">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101008AB7AA667CFE48A6964916844E004A44001E8F2DC909FE894392DFA339410A6CDC</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_5a152a60-a03f-46dd-a35f-1efe6981cb6f_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_5a152a60-a03f-46dd-a35f-1efe6981cb6f_SetDate">
+    <vt:lpwstr>2021-01-07T15:36:41Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_5a152a60-a03f-46dd-a35f-1efe6981cb6f_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_5a152a60-a03f-46dd-a35f-1efe6981cb6f_Name">
+    <vt:lpwstr>5a152a60-a03f-46dd-a35f-1efe6981cb6f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_5a152a60-a03f-46dd-a35f-1efe6981cb6f_SiteId">
+    <vt:lpwstr>64af2aee-7d6c-49ac-a409-192d3fee73b8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_5a152a60-a03f-46dd-a35f-1efe6981cb6f_ActionId">
+    <vt:lpwstr>805d3076-077f-447f-bb19-21444207eed9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_5a152a60-a03f-46dd-a35f-1efe6981cb6f_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Order">
+    <vt:r8>3551600</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x010100A0C8BA0AF719EF439D7EDDADCDA0EB16</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="impact">
+    <vt:lpwstr>NR</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Product">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TargetGroup">
-    <vt:lpwstr>100;#|6c7f1a9f-abe6-4b32-9319-52006da4fb82</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="TemplateUrl">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="FrbContentType">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_5a240272-e508-4aa4-a755-797e799e3de3_SetDate">
+    <vt:lpwstr>2018-11-07T16:36:54.2183771+01:00</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_a5a63cc4-2ec6-44d2-91a5-2f2bdabdec44_SiteId">
+    <vt:lpwstr>64af2aee-7d6c-49ac-a409-192d3fee73b8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="FormKeywords">
+    <vt:lpwstr>323;#incapacité de travail incapacité de travail|7cbac155-030d-45a3-9085-9826ff7f509c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Kind">
+    <vt:lpwstr>6;#Document|53bc2235-82a6-4700-b0d6-29113f5a2762</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_5a240272-e508-4aa4-a755-797e799e3de3_SiteId">
+    <vt:lpwstr>64af2aee-7d6c-49ac-a409-192d3fee73b8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_a5a63cc4-2ec6-44d2-91a5-2f2bdabdec44_Extended_MSFT_Method">
+    <vt:lpwstr>Manual</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="MSIP_Label_a5a63cc4-2ec6-44d2-91a5-2f2bdabdec44_Ref">
+    <vt:lpwstr>https://api.informationprotection.azure.com/api/64af2aee-7d6c-49ac-a409-192d3fee73b8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Subsubdomain">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="MSIP_Label_5a240272-e508-4aa4-a755-797e799e3de3_Ref">
+    <vt:lpwstr>https://api.informationprotection.azure.com/api/64af2aee-7d6c-49ac-a409-192d3fee73b8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="MSIP_Label_a5a63cc4-2ec6-44d2-91a5-2f2bdabdec44_Name">
+    <vt:lpwstr>Public - Visual Marking</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="FrbDomain">
+    <vt:lpwstr>113;#Schadeverzekeringen schaderegeling|d27286a1-05e0-4e09-b5c3-6f2c3573c815</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="MSIP_Label_5a240272-e508-4aa4-a755-797e799e3de3_Extended_MSFT_Method">
+    <vt:lpwstr>Manual</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="MSIP_Label_a5a63cc4-2ec6-44d2-91a5-2f2bdabdec44_Application">
+    <vt:lpwstr>Microsoft Azure Information Protection</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Sensitivity">
+    <vt:lpwstr>Public Public - Visual Marking</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Subdomain">
+    <vt:lpwstr>245;#Arbeidsongeval schaderegeling|3c300241-f6c0-4cc2-9622-50d1fd0f3bad</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="FormLanguage">
+    <vt:lpwstr>3;#Frans|0b516cd8-4621-45d5-a950-f8f9520d34f5</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="MSIP_Label_a5a63cc4-2ec6-44d2-91a5-2f2bdabdec44_Parent">
+    <vt:lpwstr>5a240272-e508-4aa4-a755-797e799e3de3</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="Product">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="FrbContentType">
     <vt:lpwstr>97;#aangifte|8f812b84-c7b7-4528-b7d3-4827273ee247;#10;#verklaring|fbeff3df-61d1-4b52-a122-da5cdac28f63</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Kind">
-    <vt:lpwstr>6;#|53bc2235-82a6-4700-b0d6-29113f5a2762</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="TargetGroup">
+    <vt:lpwstr>100;#CBC_Assur|6c7f1a9f-abe6-4b32-9319-52006da4fb82</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="KBCCompany">
-    <vt:lpwstr>99;#|22c03800-3076-4f7a-8460-a63e9e0cc589</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="MSIP_Label_a5a63cc4-2ec6-44d2-91a5-2f2bdabdec44_Owner">
+    <vt:lpwstr>JD12517@KBC-GROUP.COM</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Subsubdomain">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="KBCCompany">
+    <vt:lpwstr>99;#CBC Assurances|22c03800-3076-4f7a-8460-a63e9e0cc589</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="FrbDomain">
-    <vt:lpwstr>113;#|d27286a1-05e0-4e09-b5c3-6f2c3573c815</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="MSIP_Label_5a240272-e508-4aa4-a755-797e799e3de3_Owner">
+    <vt:lpwstr>JD12517@KBC-GROUP.COM</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="FormLanguage">
-    <vt:lpwstr>3;#|0b516cd8-4621-45d5-a950-f8f9520d34f5</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="MSIP_Label_5a240272-e508-4aa4-a755-797e799e3de3_Enabled">
+    <vt:lpwstr>True</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Subdomain">
-    <vt:lpwstr>245;#|3c300241-f6c0-4cc2-9622-50d1fd0f3bad</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="MSIP_Label_a5a63cc4-2ec6-44d2-91a5-2f2bdabdec44_Enabled">
+    <vt:lpwstr>True</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_a5a63cc4-2ec6-44d2-91a5-2f2bdabdec44_Enabled">
-    <vt:lpwstr>true</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="MSIP_Label_5a240272-e508-4aa4-a755-797e799e3de3_Application">
+    <vt:lpwstr>Microsoft Azure Information Protection</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_a5a63cc4-2ec6-44d2-91a5-2f2bdabdec44_SetDate">
-    <vt:lpwstr>2022-06-24T07:45:02Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="MSIP_Label_5a240272-e508-4aa4-a755-797e799e3de3_Name">
+    <vt:lpwstr>Public</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_a5a63cc4-2ec6-44d2-91a5-2f2bdabdec44_Method">
-    <vt:lpwstr>Privileged</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="MSIP_Label_a5a63cc4-2ec6-44d2-91a5-2f2bdabdec44_SetDate">
+    <vt:lpwstr>2018-11-07T16:36:54.2183771+01:00</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_a5a63cc4-2ec6-44d2-91a5-2f2bdabdec44_Name">
-[...12 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="docLang">
+    <vt:lpwstr>fr</vt:lpwstr>
   </property>
 </Properties>
 </file>