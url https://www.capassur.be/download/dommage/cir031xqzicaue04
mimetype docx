--- v0 (2025-11-30)
+++ v1 (2026-09-09)
@@ -1,3135 +1,2989 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="47DD4B81" w14:textId="77777777" w:rsidR="00BE4516" w:rsidRDefault="00BE4516" w:rsidP="008A5FB6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk196461998"/>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster5"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="3832"/>
         <w:tblW w:w="10065" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4395"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009013CF" w:rsidRPr="00655DF4" w14:paraId="31C7A507" w14:textId="77777777" w:rsidTr="00A373C3">
+      <w:tr w:rsidR="00BE4516" w:rsidRPr="00655DF4" w14:paraId="78D89468" w14:textId="77777777" w:rsidTr="001837D9">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="242EA8D0" w14:textId="77777777" w:rsidR="009013CF" w:rsidRPr="00655DF4" w:rsidRDefault="009013CF" w:rsidP="00A373C3">
+          <w:p w14:paraId="1799BC3C" w14:textId="77777777" w:rsidR="00BE4516" w:rsidRPr="00655DF4" w:rsidRDefault="00BE4516" w:rsidP="001837D9">
             <w:pPr>
               <w:pStyle w:val="REGLTextstandaard"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_Hlk46841762"/>
-            <w:bookmarkStart w:id="1" w:name="_Hlk46841824"/>
+            <w:bookmarkStart w:id="1" w:name="_Hlk196472528"/>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>concerne</w:t>
             </w:r>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> numéro de</w:t>
             </w:r>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> police </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:b/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1761805297"/>
                 <w:placeholder>
-                  <w:docPart w:val="01C80DE91F934BF5B131B209F98D8E2F"/>
+                  <w:docPart w:val="AEF71BD444214BE1A46EC4B0C3EE3D3B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman"/>
                     <w:b/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:szCs w:val="18"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2D0EF487" w14:textId="77777777" w:rsidR="009013CF" w:rsidRPr="00655DF4" w:rsidRDefault="009013CF" w:rsidP="00A373C3">
+          <w:p w14:paraId="7FD711F3" w14:textId="77777777" w:rsidR="00BE4516" w:rsidRPr="00655DF4" w:rsidRDefault="00BE4516" w:rsidP="001837D9">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009013CF" w:rsidRPr="00655DF4" w14:paraId="67CB6247" w14:textId="77777777" w:rsidTr="00A373C3">
+      <w:tr w:rsidR="00BE4516" w:rsidRPr="00655DF4" w14:paraId="5C782457" w14:textId="77777777" w:rsidTr="001837D9">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5312CA0B" w14:textId="77777777" w:rsidR="009013CF" w:rsidRPr="00655DF4" w:rsidRDefault="009013CF" w:rsidP="00A373C3">
+          <w:p w14:paraId="27C240CF" w14:textId="745C36CA" w:rsidR="00BE4516" w:rsidRPr="00BE4516" w:rsidRDefault="00BE4516" w:rsidP="00BE4516">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:spacing w:before="360" w:after="120" w:line="240" w:lineRule="exact"/>
+              <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-111"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
                 <w:iCs/>
-                <w:color w:val="009FE3"/>
-                <w:sz w:val="20"/>
+                <w:color w:val="00A0E0"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00655DF4">
+            <w:r w:rsidRPr="00BE4516">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="009FE3"/>
-                <w:sz w:val="20"/>
+                <w:color w:val="00A0E0"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>PRENEUR D’ASSURANCE</w:t>
+              <w:t>Preneur d’assurance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="12DDF34C" w14:textId="77777777" w:rsidR="009013CF" w:rsidRPr="00655DF4" w:rsidRDefault="009013CF" w:rsidP="00A373C3">
+          <w:p w14:paraId="623D15BF" w14:textId="1D7DE459" w:rsidR="00BE4516" w:rsidRPr="00BE4516" w:rsidRDefault="00BE4516" w:rsidP="00BE4516">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:spacing w:before="360" w:after="120" w:line="240" w:lineRule="exact"/>
+              <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
                 <w:iCs/>
-                <w:color w:val="009FE3"/>
-                <w:sz w:val="20"/>
+                <w:color w:val="00A0E0"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00655DF4">
+            <w:r w:rsidRPr="00BE4516">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="009FE3"/>
-                <w:sz w:val="20"/>
+                <w:color w:val="00A0E0"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>INTERMÉDIAIRE</w:t>
+              <w:t>Intermédiaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009013CF" w:rsidRPr="00655DF4" w14:paraId="7701B366" w14:textId="77777777" w:rsidTr="00A373C3">
+      <w:tr w:rsidR="00BE4516" w:rsidRPr="00655DF4" w14:paraId="3029B727" w14:textId="77777777" w:rsidTr="001837D9">
         <w:trPr>
           <w:trHeight w:val="1728"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00863C6D" w14:textId="77777777" w:rsidR="009013CF" w:rsidRPr="00655DF4" w:rsidRDefault="009013CF" w:rsidP="00A373C3">
+          <w:p w14:paraId="08170349" w14:textId="77777777" w:rsidR="00BE4516" w:rsidRPr="00655DF4" w:rsidRDefault="00BE4516" w:rsidP="001837D9">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="_Hlk196472510"/>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">nom (organisme : dénomination) et adresse  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38C8D406" w14:textId="77777777" w:rsidR="009013CF" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="00A373C3">
+          <w:p w14:paraId="75E5CDA6" w14:textId="77777777" w:rsidR="00BE4516" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="001837D9">
             <w:pPr>
               <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:b/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-2077122369"/>
                 <w:placeholder>
-                  <w:docPart w:val="69C8559C28D745A1BF4A9C198F33D83A"/>
+                  <w:docPart w:val="3FD18D77146C46A193451226C81DB4D4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="009013CF" w:rsidRPr="00655DF4">
+                <w:r w:rsidR="00BE4516" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman"/>
                     <w:b/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:szCs w:val="18"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>_______________________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="0B7ACD64" w14:textId="77777777" w:rsidR="009013CF" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="00A373C3">
+          <w:p w14:paraId="0C0F5A1C" w14:textId="77777777" w:rsidR="00BE4516" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="001837D9">
             <w:pPr>
               <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:b/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-2034722145"/>
                 <w:placeholder>
-                  <w:docPart w:val="CEE85259FD51484DB113FA2D29EB1B8A"/>
+                  <w:docPart w:val="DC864B91E7C64AF6B3C811254557BF3A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="009013CF" w:rsidRPr="00655DF4">
+                <w:r w:rsidR="00BE4516" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman"/>
                     <w:b/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:szCs w:val="18"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>_______________________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="012620CA" w14:textId="77777777" w:rsidR="009013CF" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="00A373C3">
+          <w:p w14:paraId="4400A0F0" w14:textId="77777777" w:rsidR="00BE4516" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="001837D9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:b/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-1555695551"/>
                 <w:placeholder>
-                  <w:docPart w:val="E7A64ECDAE59416488CCE01C646B9962"/>
+                  <w:docPart w:val="B0E962BFF38F468284C3F4882B09E0DC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="009013CF" w:rsidRPr="00655DF4">
+                <w:r w:rsidR="00BE4516" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman"/>
                     <w:b/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:szCs w:val="18"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>_______________________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2EC4A659" w14:textId="77777777" w:rsidR="009013CF" w:rsidRPr="00655DF4" w:rsidRDefault="009013CF" w:rsidP="00A373C3">
+          <w:p w14:paraId="672AFCF0" w14:textId="77777777" w:rsidR="00BE4516" w:rsidRPr="00655DF4" w:rsidRDefault="00BE4516" w:rsidP="001837D9">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rStyle w:val="A1"/>
                 <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>nom et adresse (ou cachet)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="492E6A51" w14:textId="104D65AE" w:rsidR="009013CF" w:rsidRPr="00655DF4" w:rsidRDefault="000B26B7" w:rsidP="00A373C3">
+          <w:p w14:paraId="773676A6" w14:textId="5C4A99ED" w:rsidR="00BE4516" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="001837D9">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:after="100" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Frutiger LT Std 45 Light"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Frutiger LT Std 45 Light"/>
                   <w:b/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="937569762"/>
                 <w:placeholder>
-                  <w:docPart w:val="AEC005659AFC45D2B83C633EAED3B93F"/>
+                  <w:docPart w:val="57F4F07ED3414E65929ADC38C6637CF4"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:color w:val="003366"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="000B26B7">
+                <w:r w:rsidR="00A2066E">
                   <w:rPr>
                     <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Frutiger LT Std 45 Light"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>CAPASSUR SRL</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="14B17D6F" w14:textId="797AA05B" w:rsidR="009013CF" w:rsidRPr="00655DF4" w:rsidRDefault="000B26B7" w:rsidP="00A373C3">
+          <w:p w14:paraId="7F72BAFB" w14:textId="6BE57E4C" w:rsidR="00BE4516" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="001837D9">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:after="100" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Frutiger LT Std 45 Light"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Frutiger LT Std 45 Light"/>
                   <w:b/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-1322576647"/>
                 <w:placeholder>
-                  <w:docPart w:val="49E423D2135E429A8016EEB5FD8FEFF4"/>
+                  <w:docPart w:val="25F3E389FC3E482D9FCE8BEBCA86B5A2"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:color w:val="003366"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="000B26B7">
+                <w:r w:rsidR="00A2066E">
                   <w:rPr>
                     <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Frutiger LT Std 45 Light"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
-                  <w:t>RUE JOSEPH WAUTERS 59</w:t>
+                  <w:t>BOUQUETTE 50</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="7825B894" w14:textId="6EA7CBE3" w:rsidR="009013CF" w:rsidRPr="00655DF4" w:rsidRDefault="000B26B7" w:rsidP="00A373C3">
+          <w:p w14:paraId="6F7C38F9" w14:textId="1523D7BC" w:rsidR="00BE4516" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="001837D9">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:before="140"/>
               <w:ind w:right="-607"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Frutiger LT Std 45 Light"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Frutiger LT Std 45 Light"/>
                   <w:b/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="974411375"/>
                 <w:placeholder>
-                  <w:docPart w:val="CE0AC0404C5F41A1AA70011D6820E20B"/>
+                  <w:docPart w:val="D8DE5FA0CBEA454593F6CE4CE552F71D"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:color w:val="003366"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="000B26B7">
+                <w:r w:rsidR="00A2066E">
                   <w:rPr>
                     <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Frutiger LT Std 45 Light"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>4800 VERVIERS</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A26FAE1" w14:textId="77777777" w:rsidR="009013CF" w:rsidRPr="00655DF4" w:rsidRDefault="009013CF" w:rsidP="00A373C3">
+          <w:p w14:paraId="0BA2AA29" w14:textId="77777777" w:rsidR="00BE4516" w:rsidRPr="00655DF4" w:rsidRDefault="00BE4516" w:rsidP="001837D9">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:after="100" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57" w:right="-100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>numéro d‘agent</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24735FFC" w14:textId="4F4D4E50" w:rsidR="009013CF" w:rsidRPr="00655DF4" w:rsidRDefault="000B26B7" w:rsidP="00A373C3">
+          <w:p w14:paraId="7A66AA8D" w14:textId="2811A9A7" w:rsidR="00BE4516" w:rsidRPr="00655DF4" w:rsidRDefault="00A2066E" w:rsidP="001837D9">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Frutiger LT Std 45 Light"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Frutiger LT Std 45 Light"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-35045265"/>
                 <w:placeholder>
-                  <w:docPart w:val="D79A90D743B443DC95391F1298E6CD34"/>
+                  <w:docPart w:val="545C16EA64BB450CB2EEB0C2F71F977F"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="000B26B7">
+                <w:r w:rsidRPr="00A2066E">
                   <w:rPr>
                     <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Frutiger LT Std 45 Light"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>263948</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="7935FCA4" w14:textId="77777777" w:rsidR="009013CF" w:rsidRPr="00655DF4" w:rsidRDefault="009013CF" w:rsidP="00A373C3">
+          <w:p w14:paraId="4FA9E440" w14:textId="77777777" w:rsidR="00BE4516" w:rsidRPr="00655DF4" w:rsidRDefault="00BE4516" w:rsidP="001837D9">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:after="40" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57" w:right="-100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>numéro de dossier</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="272A2554" w14:textId="77777777" w:rsidR="009013CF" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="00A373C3">
+          <w:p w14:paraId="43A63CFF" w14:textId="77777777" w:rsidR="00BE4516" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="001837D9">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:after="40" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Frutiger LT Std 45 Light"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Frutiger LT Std 45 Light"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="2141835592"/>
                 <w:placeholder>
-                  <w:docPart w:val="0146BC8C8B0C47189821C2DE9996E679"/>
+                  <w:docPart w:val="14A9A2076AB34919B74F808BE9356301"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="009013CF" w:rsidRPr="00655DF4">
+                <w:r w:rsidR="00BE4516" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Frutiger LT Std 45 Light"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>__________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="16E6C3D6" w14:textId="77777777" w:rsidR="009013CF" w:rsidRPr="00655DF4" w:rsidRDefault="009013CF" w:rsidP="00A373C3">
+          <w:p w14:paraId="5B7EE2FE" w14:textId="77777777" w:rsidR="00BE4516" w:rsidRPr="00655DF4" w:rsidRDefault="00BE4516" w:rsidP="001837D9">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:after="80" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57" w:right="-100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>numéro d’entreprise</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DF3A4B0" w14:textId="23B1A6A5" w:rsidR="009013CF" w:rsidRPr="00655DF4" w:rsidRDefault="000B26B7" w:rsidP="00A373C3">
+          <w:p w14:paraId="2DD71ABE" w14:textId="029D89B6" w:rsidR="00BE4516" w:rsidRPr="00655DF4" w:rsidRDefault="00A2066E" w:rsidP="001837D9">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Frutiger LT Std 45 Light"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Frutiger LT Std 45 Light"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1809816414"/>
                 <w:placeholder>
-                  <w:docPart w:val="5E32DF234AA248DF8F5AE7B999B2B4DB"/>
+                  <w:docPart w:val="6B2DC33C1B854E37BFD3BE6A2663AB4B"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="000B26B7">
+                <w:r w:rsidRPr="00A2066E">
                   <w:rPr>
                     <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Frutiger LT Std 45 Light"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>0894306247</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="174C4A7E" w14:textId="77777777" w:rsidR="00C7383A" w:rsidRDefault="00C7383A"/>
-    <w:p w14:paraId="64D26FC1" w14:textId="77777777" w:rsidR="00C7383A" w:rsidRPr="009013CF" w:rsidRDefault="009013CF" w:rsidP="009013CF">
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="2D65A930" w14:textId="77777777" w:rsidR="00E07BF0" w:rsidRPr="00903F07" w:rsidRDefault="00E07BF0" w:rsidP="008A5FB6">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
+        <w:spacing w:after="180"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
+          <w:color w:val="00A0E0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009013CF">
+      <w:r w:rsidRPr="00903F07">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
+          <w:color w:val="00A0E0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>VICTIME</w:t>
+        <w:t>Victime</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10065" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1693"/>
         <w:gridCol w:w="8"/>
         <w:gridCol w:w="700"/>
         <w:gridCol w:w="151"/>
         <w:gridCol w:w="558"/>
         <w:gridCol w:w="6"/>
         <w:gridCol w:w="2554"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="119"/>
         <w:gridCol w:w="572"/>
         <w:gridCol w:w="443"/>
         <w:gridCol w:w="702"/>
         <w:gridCol w:w="1141"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007F7EC6" w:rsidRPr="00655DF4" w14:paraId="3B643BA6" w14:textId="77777777" w:rsidTr="00965252">
+      <w:tr w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w14:paraId="096520D9" w14:textId="77777777" w:rsidTr="008A5FB6">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1693" w:type="dxa"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="0"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="781630DA" w14:textId="77777777" w:rsidR="007F7EC6" w:rsidRPr="00655DF4" w:rsidRDefault="00C43C90" w:rsidP="00C95C7E">
+          <w:p w14:paraId="30185D9F" w14:textId="77777777" w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w:rsidRDefault="00E07BF0" w:rsidP="00E07BF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
                 <w:tab w:val="left" w:pos="3381"/>
                 <w:tab w:val="left" w:pos="3556"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-105"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>nom et prénom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8372" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
           </w:tcPr>
-          <w:p w14:paraId="065D1110" w14:textId="77777777" w:rsidR="007F7EC6" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="00C95C7E">
+          <w:p w14:paraId="31CC65AB" w14:textId="77777777" w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="00E07BF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:b/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="348060575"/>
                 <w:placeholder>
-                  <w:docPart w:val="6A71873AD9F04455A2EE110FC7996242"/>
+                  <w:docPart w:val="0D3CA181CCAE412682E9DDE4774611B4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="007F7EC6" w:rsidRPr="00655DF4">
+                <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>__________________________________________________________________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F7EC6" w:rsidRPr="00655DF4" w14:paraId="0728DC66" w14:textId="77777777" w:rsidTr="000669E5">
+      <w:tr w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w14:paraId="233D4CD7" w14:textId="77777777" w:rsidTr="008A5FB6">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0F5128EC" w14:textId="77777777" w:rsidR="007F7EC6" w:rsidRPr="00655DF4" w:rsidRDefault="00C43C90" w:rsidP="00982B1C">
+          <w:p w14:paraId="07A9E280" w14:textId="77777777" w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w:rsidRDefault="00E07BF0" w:rsidP="00E07BF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
                 <w:tab w:val="left" w:pos="3381"/>
                 <w:tab w:val="left" w:pos="3556"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-105"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>rue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="379BA281" w14:textId="77777777" w:rsidR="007F7EC6" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="00982B1C">
+          <w:p w14:paraId="1B630EC9" w14:textId="77777777" w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="00E07BF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:b/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-1280795450"/>
                 <w:placeholder>
-                  <w:docPart w:val="A8B3EBA1D0034C4E9704CAFAAF5C8913"/>
+                  <w:docPart w:val="1B0C5DD9EA744DE698AC49CE99607584"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="007F7EC6" w:rsidRPr="00655DF4">
+                <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>_________________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B5EE40" w14:textId="77777777" w:rsidR="007F7EC6" w:rsidRPr="00655DF4" w:rsidRDefault="007F2771" w:rsidP="007F2771">
+          <w:p w14:paraId="423AF708" w14:textId="77777777" w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w:rsidRDefault="00E07BF0" w:rsidP="00E07BF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>numéro</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="268200B7" w14:textId="77777777" w:rsidR="007F7EC6" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="00982B1C">
+          <w:p w14:paraId="6B23C8B8" w14:textId="77777777" w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="00E07BF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:b/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-836841680"/>
                 <w:placeholder>
-                  <w:docPart w:val="5415AC6D098B456B93D68309D3586DB6"/>
+                  <w:docPart w:val="1450D375D05E46B2AF474E7311D0282A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="007F7EC6" w:rsidRPr="00655DF4">
+                <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="646242CC" w14:textId="77777777" w:rsidR="007F7EC6" w:rsidRPr="00655DF4" w:rsidRDefault="007F2771" w:rsidP="007F2771">
+          <w:p w14:paraId="56D81A60" w14:textId="77777777" w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w:rsidRDefault="00E07BF0" w:rsidP="00E07BF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>boîte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1141" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28A96F8A" w14:textId="77777777" w:rsidR="007F7EC6" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="00982B1C">
+          <w:p w14:paraId="3B78C57E" w14:textId="77777777" w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="00E07BF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:b/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-1229996708"/>
                 <w:placeholder>
-                  <w:docPart w:val="F5FFA16341234460B6D44DCDB736E57B"/>
+                  <w:docPart w:val="58D423F00A904AFB80295F5F124715E6"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="007F7EC6" w:rsidRPr="00655DF4">
+                <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>__________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F7EC6" w:rsidRPr="00655DF4" w14:paraId="6CD280BE" w14:textId="77777777" w:rsidTr="000669E5">
+      <w:tr w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w14:paraId="4DBA6F71" w14:textId="77777777" w:rsidTr="008A5FB6">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="459BF1AC" w14:textId="77777777" w:rsidR="007542CF" w:rsidRPr="00655DF4" w:rsidRDefault="007F2771" w:rsidP="00C95C7E">
+          <w:p w14:paraId="01B99453" w14:textId="77777777" w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w:rsidRDefault="00E07BF0" w:rsidP="00E07BF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
                 <w:tab w:val="left" w:pos="3381"/>
                 <w:tab w:val="left" w:pos="3556"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-105"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>commune</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="0A932B4E" w14:textId="77777777" w:rsidR="007F7EC6" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="00982B1C">
+          <w:p w14:paraId="477BDAD1" w14:textId="77777777" w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="00E07BF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:ind w:right="31"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:b/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1063218074"/>
                 <w:placeholder>
-                  <w:docPart w:val="9A496241E7B94F3392D4BF16B96A1E83"/>
+                  <w:docPart w:val="CA7B0A942D1E43DD943A510C16B8CD8D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="007F7EC6" w:rsidRPr="00655DF4">
+                <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>_________________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AF0FE51" w14:textId="77777777" w:rsidR="007F7EC6" w:rsidRPr="00655DF4" w:rsidRDefault="007F2771" w:rsidP="007F2771">
+          <w:p w14:paraId="75865346" w14:textId="77777777" w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w:rsidRDefault="00E07BF0" w:rsidP="00E07BF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>code postale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="1A593EFF" w14:textId="77777777" w:rsidR="007F7EC6" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="00982B1C">
+          <w:p w14:paraId="3D35A2FC" w14:textId="77777777" w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="00E07BF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:b/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="6720992"/>
                 <w:placeholder>
-                  <w:docPart w:val="6554EB34B7A24077B7397AE2E6AA7C95"/>
+                  <w:docPart w:val="716ED2C0719A4845B681CB21B827583B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="007F7EC6" w:rsidRPr="00655DF4">
+                <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:b/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>____________________________</w:t>
                 </w:r>
-                <w:r w:rsidR="00210C63" w:rsidRPr="00655DF4">
+                <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>_</w:t>
                 </w:r>
-                <w:r w:rsidR="007F7EC6" w:rsidRPr="00655DF4">
+                <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:b/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>_</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F7EC6" w:rsidRPr="00655DF4" w14:paraId="7FECD0E5" w14:textId="77777777" w:rsidTr="000669E5">
+      <w:tr w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w14:paraId="109B7B94" w14:textId="77777777" w:rsidTr="008A5FB6">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="62A1FD7F" w14:textId="77777777" w:rsidR="007F7EC6" w:rsidRPr="00655DF4" w:rsidRDefault="007F2771" w:rsidP="00413949">
+          <w:p w14:paraId="04523059" w14:textId="77777777" w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w:rsidRDefault="00E07BF0" w:rsidP="00E07BF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
                 <w:tab w:val="left" w:pos="3381"/>
                 <w:tab w:val="left" w:pos="3556"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-105" w:right="-107"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>numéro de télép</w:t>
-[...15 lines deleted...]
-              <w:t>one</w:t>
+              <w:t>numéro de téléphone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="7B86D05E" w14:textId="77777777" w:rsidR="007F7EC6" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="00982B1C">
+          <w:p w14:paraId="60158831" w14:textId="77777777" w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="00E07BF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:b/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-354650232"/>
                 <w:placeholder>
-                  <w:docPart w:val="3F88376DABC14CBDB0920AECF0020A23"/>
+                  <w:docPart w:val="8A8FAFA3D33446939C8E01DAE6DA1303"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00AA0E7E" w:rsidRPr="00655DF4">
+                <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>_________________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DF4A12D" w14:textId="77777777" w:rsidR="007F7EC6" w:rsidRPr="00655DF4" w:rsidRDefault="00965252" w:rsidP="00965252">
+          <w:p w14:paraId="3516B30B" w14:textId="77777777" w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w:rsidRDefault="00E07BF0" w:rsidP="00E07BF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-107" w:right="-110"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>date de naissance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="2CD84571" w14:textId="77777777" w:rsidR="007F7EC6" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="00982B1C">
+          <w:p w14:paraId="42DF6E69" w14:textId="77777777" w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="00E07BF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="lev"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:bCs w:val="0"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-1259588761"/>
                 <w:placeholder>
-                  <w:docPart w:val="15A48BBABA1342A5962A5464C52B3853"/>
+                  <w:docPart w:val="8409F3CECC0345DFB1CAB30EC65B8533"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2019-08-22T00:00:00Z">
                   <w:dateFormat w:val="dd-MM-yyyy"/>
                   <w:lid w:val="en-GB"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="007F7EC6" w:rsidRPr="00655DF4">
+                <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rStyle w:val="lev"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:bCs w:val="0"/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
-                  <w:t>_______</w:t>
-[...19 lines deleted...]
-                  <w:t>_______</w:t>
+                  <w:t>______________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F7EC6" w:rsidRPr="00655DF4" w14:paraId="1B33C477" w14:textId="77777777" w:rsidTr="00965252">
+      <w:tr w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w14:paraId="0CFF3B1F" w14:textId="77777777" w:rsidTr="008A5FB6">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3B16E105" w14:textId="77777777" w:rsidR="007F7EC6" w:rsidRPr="00655DF4" w:rsidRDefault="00413949" w:rsidP="00982B1C">
+          <w:p w14:paraId="37E0908B" w14:textId="77777777" w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w:rsidRDefault="00E07BF0" w:rsidP="00E07BF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
                 <w:tab w:val="left" w:pos="3381"/>
                 <w:tab w:val="left" w:pos="3556"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-105"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>adresse e-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
           </w:tcPr>
-          <w:p w14:paraId="77C35228" w14:textId="77777777" w:rsidR="007F7EC6" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="00982B1C">
+          <w:p w14:paraId="3D15EBAE" w14:textId="77777777" w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="00E07BF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:ind w:right="30"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:b/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-577443992"/>
                 <w:placeholder>
-                  <w:docPart w:val="8D07F5D802F2401FB1956CC06543E7CD"/>
+                  <w:docPart w:val="FB020D6789174C2C8261D1BD49D18347"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="007F7EC6" w:rsidRPr="00655DF4">
+                <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>__________________________________________________________________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F7EC6" w:rsidRPr="00655DF4" w14:paraId="29D41F9E" w14:textId="77777777" w:rsidTr="00965252">
+      <w:tr w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w14:paraId="14FE427B" w14:textId="77777777" w:rsidTr="008A5FB6">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2401" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2C04CD7E" w14:textId="77777777" w:rsidR="007F7EC6" w:rsidRPr="00655DF4" w:rsidRDefault="00413949" w:rsidP="00982B1C">
+          <w:p w14:paraId="368BBD9F" w14:textId="77777777" w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w:rsidRDefault="00E07BF0" w:rsidP="00E07BF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-105"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>paiement via compte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4F4C2075" w14:textId="77777777" w:rsidR="007F7EC6" w:rsidRPr="00655DF4" w:rsidRDefault="007F7EC6" w:rsidP="00982B1C">
+          <w:p w14:paraId="29F660CB" w14:textId="77777777" w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w:rsidRDefault="00E07BF0" w:rsidP="00E07BF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>IBAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4097" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="3685FF7F" w14:textId="77777777" w:rsidR="007F7EC6" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="00982B1C">
+          <w:p w14:paraId="6BEC1207" w14:textId="77777777" w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="00E07BF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Stijl1"/>
                   <w:b/>
                   <w:bCs/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="2135516723"/>
                 <w:placeholder>
-                  <w:docPart w:val="0F30BE4FE6E1481B90906B5615543AA7"/>
+                  <w:docPart w:val="CA5716E9983A411AA9C74B6E54CF7BCF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Policepardfaut"/>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="007F7EC6" w:rsidRPr="00655DF4">
+                <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
-                  <w:t>____________________</w:t>
-[...17 lines deleted...]
-                  <w:t>________________</w:t>
+                  <w:t>___________________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DA7808E" w14:textId="77777777" w:rsidR="007F7EC6" w:rsidRPr="00655DF4" w:rsidRDefault="007F7EC6" w:rsidP="00982B1C">
+          <w:p w14:paraId="5A7C7EEB" w14:textId="77777777" w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w:rsidRDefault="00E07BF0" w:rsidP="00E07BF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>BIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2286" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2DFBA420" w14:textId="77777777" w:rsidR="007F7EC6" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="00982B1C">
+          <w:p w14:paraId="751DD842" w14:textId="77777777" w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="00E07BF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:b/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1439168217"/>
                 <w:placeholder>
-                  <w:docPart w:val="8732494913DE4E82B5C4B2D0F6094C92"/>
+                  <w:docPart w:val="96236E44E9324496AB9F929A09A28B22"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="007F7EC6" w:rsidRPr="00655DF4">
+                <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:b/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>______________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0014363F" w:rsidRPr="00655DF4" w14:paraId="73743CF8" w14:textId="77777777" w:rsidTr="00965252">
+      <w:tr w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w14:paraId="2DD3831A" w14:textId="77777777" w:rsidTr="008A5FB6">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="49CDA885" w14:textId="77777777" w:rsidR="0014363F" w:rsidRPr="00655DF4" w:rsidRDefault="00413949" w:rsidP="00982B1C">
+          <w:p w14:paraId="79492EBD" w14:textId="77777777" w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w:rsidRDefault="00E07BF0" w:rsidP="00E07BF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-105"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>au nom de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
           </w:tcPr>
-          <w:p w14:paraId="71C6D207" w14:textId="77777777" w:rsidR="0014363F" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="00982B1C">
+          <w:p w14:paraId="0793027F" w14:textId="77777777" w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="00E07BF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:b/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="366492829"/>
                 <w:placeholder>
-                  <w:docPart w:val="D4EEC7A05D6F4C50B8385A46C8728DE2"/>
+                  <w:docPart w:val="E2CA9DEA52464348833936073ACB56F9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="004A0BF8" w:rsidRPr="00655DF4">
+                <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>__________________________________________________________________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00822DFD" w:rsidRPr="00655DF4" w14:paraId="6519C7A8" w14:textId="77777777" w:rsidTr="00807810">
+      <w:tr w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w14:paraId="4A1C2E83" w14:textId="77777777" w:rsidTr="008A5FB6">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="4D53DB9F" w14:textId="77777777" w:rsidR="00822DFD" w:rsidRPr="00655DF4" w:rsidRDefault="000335E1" w:rsidP="00982B1C">
+          <w:p w14:paraId="2659426E" w14:textId="77777777" w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w:rsidRDefault="00E07BF0" w:rsidP="00E07BF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-105"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>lien de parenté avec le preneur d’assurance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w14:paraId="251D4166" w14:textId="77777777" w:rsidR="0095535E" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="006C2F9C">
+          <w:p w14:paraId="49564276" w14:textId="77777777" w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="00E07BF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1029"/>
                 <w:tab w:val="left" w:pos="2021"/>
                 <w:tab w:val="left" w:pos="3439"/>
                 <w:tab w:val="left" w:pos="5990"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Vierkantcheckbox"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="569228459"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BC1E97" w:rsidRPr="00655DF4">
+                <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rStyle w:val="Vierkantcheckbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00837A9E" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rStyle w:val="Vierkantcheckbox"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00807810" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>parent</w:t>
             </w:r>
-            <w:r w:rsidR="00837A9E" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Vierkantcheckbox"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-2097924669"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00837A9E" w:rsidRPr="00655DF4">
+                <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rStyle w:val="Vierkantcheckbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00837A9E" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rStyle w:val="Vierkantcheckbox"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00807810" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>enfant</w:t>
             </w:r>
-            <w:r w:rsidR="00837A9E" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Vierkantcheckbox"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-841552198"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00837A9E" w:rsidRPr="00655DF4">
+                <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rStyle w:val="Vierkantcheckbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00837A9E" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rStyle w:val="Vierkantcheckbox"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00807810" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>petit-enfant</w:t>
             </w:r>
-            <w:r w:rsidR="00837A9E" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Vierkantcheckbox"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-909685678"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00837A9E" w:rsidRPr="00655DF4">
+                <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rStyle w:val="Vierkantcheckbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00837A9E" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rStyle w:val="Vierkantcheckbox"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00807810" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>autre membre de la famille</w:t>
             </w:r>
-            <w:r w:rsidR="00837A9E" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Vierkantcheckbox"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="979968692"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00837A9E" w:rsidRPr="00655DF4">
+                <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rStyle w:val="Vierkantcheckbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00837A9E" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rStyle w:val="Vierkantcheckbox"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00807810" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>élève</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E62A956" w14:textId="77777777" w:rsidR="00822DFD" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="00807810">
+          <w:p w14:paraId="0D40942B" w14:textId="77777777" w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="00E07BF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1172"/>
                 <w:tab w:val="left" w:pos="2730"/>
                 <w:tab w:val="left" w:pos="3864"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Vierkantcheckbox"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-1406518790"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00837A9E" w:rsidRPr="00655DF4">
+                <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rStyle w:val="Vierkantcheckbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00837A9E" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rStyle w:val="Vierkantcheckbox"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00807810" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>bénévole</w:t>
             </w:r>
-            <w:r w:rsidR="0095535E" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Vierkantcheckbox"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="750624274"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="0095535E" w:rsidRPr="00655DF4">
+                <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rStyle w:val="Vierkantcheckbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0095535E" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rStyle w:val="Vierkantcheckbox"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00807810" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>collaborateur</w:t>
             </w:r>
-            <w:r w:rsidR="0095535E" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Vierkantcheckbox"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1987278013"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="0095535E" w:rsidRPr="00655DF4">
+                <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rStyle w:val="Vierkantcheckbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0095535E" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rStyle w:val="Vierkantcheckbox"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00807810" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>membre</w:t>
             </w:r>
-            <w:r w:rsidR="0095535E" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Vierkantcheckbox"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1551878312"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="0095535E" w:rsidRPr="00655DF4">
+                <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rStyle w:val="Vierkantcheckbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0095535E" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rStyle w:val="Vierkantcheckbox"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00807810" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>aide non salarié</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A074CCA" w14:textId="77777777" w:rsidR="0095535E" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="00807810">
+          <w:p w14:paraId="0180ED4C" w14:textId="77777777" w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="00E07BF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="888"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Vierkantcheckbox"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="8496685"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="0095535E" w:rsidRPr="00655DF4">
+                <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rStyle w:val="Vierkantcheckbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0095535E" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rStyle w:val="Vierkantcheckbox"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00807810" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>autre</w:t>
             </w:r>
-            <w:r w:rsidR="0095535E" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Stijl1"/>
                   <w:b/>
                   <w:bCs/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-825515912"/>
                 <w:placeholder>
-                  <w:docPart w:val="4E38166417EE4844A26E4AA3B7CDC522"/>
+                  <w:docPart w:val="55CE21E064C9465EA411EE28F3F6DF59"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Policepardfaut"/>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BC51A5" w:rsidRPr="00655DF4">
+                <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
-                  <w:t>____________</w:t>
-[...17 lines deleted...]
-                  <w:t>____________________________________________________</w:t>
+                  <w:t>_______________________________________________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004867C3" w:rsidRPr="000B26B7" w14:paraId="2C95BE7D" w14:textId="77777777" w:rsidTr="00965252">
+      <w:tr w:rsidR="00E07BF0" w:rsidRPr="00A2066E" w14:paraId="7354092E" w14:textId="77777777" w:rsidTr="008A5FB6">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="290D75EA" w14:textId="77777777" w:rsidR="004867C3" w:rsidRPr="00655DF4" w:rsidRDefault="007C212D" w:rsidP="00982B1C">
+          <w:p w14:paraId="36313062" w14:textId="77777777" w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w:rsidRDefault="00E07BF0" w:rsidP="00E07BF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-105"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
-            <w:r w:rsidR="00210C63" w:rsidRPr="00655DF4">
+            <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">niquement pour les accidents de la circulation </w:t>
-[...20 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>niquement pour les accidents de la circulation (qualité de la victime)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6949" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="04714B7B" w14:textId="77777777" w:rsidR="00BC1E97" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="006C2F9C">
+          <w:p w14:paraId="1819E7E9" w14:textId="77777777" w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="00E07BF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1030"/>
                 <w:tab w:val="left" w:pos="2022"/>
                 <w:tab w:val="left" w:pos="3298"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Vierkantcheckbox"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-785503579"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00967586" w:rsidRPr="00655DF4">
+                <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rStyle w:val="Vierkantcheckbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00967586" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rStyle w:val="Vierkantcheckbox"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006C2F9C" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>piéton</w:t>
             </w:r>
-            <w:r w:rsidR="00967586" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Vierkantcheckbox"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1498535221"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00967586" w:rsidRPr="00655DF4">
+                <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rStyle w:val="Vierkantcheckbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00967586" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rStyle w:val="Vierkantcheckbox"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006C2F9C" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>cycliste</w:t>
             </w:r>
-            <w:r w:rsidR="00967586" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Vierkantcheckbox"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-830597941"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00967586" w:rsidRPr="00655DF4">
+                <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rStyle w:val="Vierkantcheckbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00967586" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rStyle w:val="Vierkantcheckbox"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006C2F9C" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>passager</w:t>
             </w:r>
-            <w:r w:rsidR="00967586" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Vierkantcheckbox"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-291451859"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00967586" w:rsidRPr="00655DF4">
+                <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rStyle w:val="Vierkantcheckbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00967586" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rStyle w:val="Vierkantcheckbox"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006C2F9C" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>conducteur cyclomoteur</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09696D60" w14:textId="77777777" w:rsidR="004867C3" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="006C2F9C">
+          <w:p w14:paraId="34E293FC" w14:textId="77777777" w:rsidR="00E07BF0" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="00E07BF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1313"/>
                 <w:tab w:val="left" w:pos="2589"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rStyle w:val="Vierkantcheckbox"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Vierkantcheckbox"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1374355528"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00967586" w:rsidRPr="00655DF4">
+                <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rStyle w:val="Vierkantcheckbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00967586" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rStyle w:val="Vierkantcheckbox"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006C2F9C" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>conducteur moto (≥ 50 cc)</w:t>
             </w:r>
-            <w:r w:rsidR="00BC1E97" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Vierkantcheckbox"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="972108613"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BC1E97" w:rsidRPr="00655DF4">
+                <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rStyle w:val="Vierkantcheckbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00BC1E97" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rStyle w:val="Vierkantcheckbox"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006C2F9C" w:rsidRPr="00655DF4">
+            <w:r w:rsidR="00E07BF0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>conducteur véhicule</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="07B9873F" w14:textId="77777777" w:rsidR="00F63A4C" w:rsidRPr="00655DF4" w:rsidRDefault="00AA4245" w:rsidP="00D560A2">
+    <w:p w14:paraId="79F1135B" w14:textId="77777777" w:rsidR="00E07BF0" w:rsidRPr="00903F07" w:rsidRDefault="00E07BF0" w:rsidP="00E07BF0">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
+        <w:spacing w:after="180"/>
         <w:rPr>
+          <w:color w:val="00A0E0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00655DF4">
+      <w:r w:rsidRPr="00903F07">
         <w:rPr>
+          <w:color w:val="00A0E0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>ACCIDENT</w:t>
+        <w:t>Accident</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster8"/>
         <w:tblW w:w="10064" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="142"/>
         <w:gridCol w:w="3542"/>
         <w:gridCol w:w="3828"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF17F6" w:rsidRPr="00655DF4" w14:paraId="033F9DDE" w14:textId="77777777" w:rsidTr="007640DD">
+      <w:tr w:rsidR="00EF17F6" w:rsidRPr="00655DF4" w14:paraId="01CA22F4" w14:textId="77777777" w:rsidTr="007640DD">
         <w:trPr>
           <w:trHeight w:val="446"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73863A73" w14:textId="77777777" w:rsidR="00EF17F6" w:rsidRPr="00655DF4" w:rsidRDefault="00AA4245" w:rsidP="00982B1C">
+          <w:bookmarkEnd w:id="0"/>
+          <w:p w14:paraId="6F937D12" w14:textId="77777777" w:rsidR="00EF17F6" w:rsidRPr="00655DF4" w:rsidRDefault="00AA4245" w:rsidP="00982B1C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-111" w:right="-1196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="ArialMT"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>lieu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9497" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="7F7D4150" w14:textId="77777777" w:rsidR="00EF17F6" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="00982B1C">
+          <w:p w14:paraId="083203D8" w14:textId="77777777" w:rsidR="00EF17F6" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="00982B1C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:b/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-598795380"/>
                 <w:placeholder>
                   <w:docPart w:val="2660266C73FD447884516BF3A3287426"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00E30ECD" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>_______________________________________________________________________________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F84BC4" w:rsidRPr="00655DF4" w14:paraId="7991E98D" w14:textId="77777777" w:rsidTr="007640DD">
+      <w:tr w:rsidR="00F84BC4" w:rsidRPr="00655DF4" w14:paraId="5EBA1F1B" w14:textId="77777777" w:rsidTr="007640DD">
         <w:trPr>
           <w:trHeight w:val="446"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3A97EE3E" w14:textId="77777777" w:rsidR="00F84BC4" w:rsidRPr="00655DF4" w:rsidRDefault="00AA4245" w:rsidP="00982B1C">
+          <w:p w14:paraId="42ABA7EF" w14:textId="77777777" w:rsidR="00F84BC4" w:rsidRPr="00655DF4" w:rsidRDefault="00AA4245" w:rsidP="00982B1C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="315"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-111" w:right="-1196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="ArialMT"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="ArialMT"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>jour</w:t>
             </w:r>
             <w:r w:rsidR="00F84BC4" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="ArialMT"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
@@ -3150,51 +3004,51 @@
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="007640DD" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:b/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>______________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7512" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="719B9AE3" w14:textId="77777777" w:rsidR="00F84BC4" w:rsidRPr="00655DF4" w:rsidRDefault="00AA4245" w:rsidP="00EC1233">
+          <w:p w14:paraId="4E5645A1" w14:textId="77777777" w:rsidR="00F84BC4" w:rsidRPr="00655DF4" w:rsidRDefault="00AA4245" w:rsidP="00EC1233">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="462"/>
                 <w:tab w:val="left" w:pos="2163"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:ind w:right="-1196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rStyle w:val="REGLTextsubtitelzwartChar"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>date</w:t>
             </w:r>
             <w:r w:rsidR="00F84BC4" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rStyle w:val="REGLTextsubtitelzwartChar"/>
@@ -3349,191 +3203,181 @@
                 <w:rPr>
                   <w:rStyle w:val="Policepardfaut"/>
                   <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
                   <w:b w:val="0"/>
                   <w:color w:val="003366"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00F84BC4" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri"/>
                     <w:b/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:szCs w:val="18"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>_____</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B0542F" w:rsidRPr="00655DF4" w14:paraId="33F38D7E" w14:textId="77777777" w:rsidTr="005747BC">
+      <w:tr w:rsidR="00B0542F" w:rsidRPr="00655DF4" w14:paraId="1B2473B2" w14:textId="77777777" w:rsidTr="005747BC">
         <w:trPr>
           <w:trHeight w:val="392"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="6DB9C66C" w14:textId="77777777" w:rsidR="00B0542F" w:rsidRPr="00655DF4" w:rsidRDefault="00AA4245" w:rsidP="00AA4245">
+          <w:p w14:paraId="2548450C" w14:textId="77777777" w:rsidR="00B0542F" w:rsidRPr="00655DF4" w:rsidRDefault="00AA4245" w:rsidP="00AA4245">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1165"/>
                 <w:tab w:val="left" w:pos="1874"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-111" w:right="-1196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="ArialMT"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>procès-verbal</w:t>
             </w:r>
             <w:r w:rsidR="00B0542F" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Vierkantcheckbox"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1141611840"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00B0542F" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rStyle w:val="Vierkantcheckbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B0542F" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rStyle w:val="Vierkantcheckbox"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>oui</w:t>
             </w:r>
             <w:r w:rsidR="00B0542F" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Vierkantcheckbox"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="271439265"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00B0542F" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rStyle w:val="Vierkantcheckbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B0542F" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rStyle w:val="Vierkantcheckbox"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>non</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3542" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AFE1559" w14:textId="77777777" w:rsidR="00B0542F" w:rsidRPr="00655DF4" w:rsidRDefault="00EC1233" w:rsidP="00EC1233">
+          <w:p w14:paraId="608DA8F6" w14:textId="77777777" w:rsidR="00B0542F" w:rsidRPr="00655DF4" w:rsidRDefault="00EC1233" w:rsidP="00EC1233">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1309"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:ind w:right="-1196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>numéro de PV</w:t>
             </w:r>
             <w:r w:rsidR="00B0542F" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
@@ -3553,51 +3397,51 @@
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00B0542F" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:b/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>______________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5085B167" w14:textId="77777777" w:rsidR="00B0542F" w:rsidRPr="00655DF4" w:rsidRDefault="00EC1233" w:rsidP="00EC1233">
+          <w:p w14:paraId="3597C9C6" w14:textId="77777777" w:rsidR="00B0542F" w:rsidRPr="00655DF4" w:rsidRDefault="00EC1233" w:rsidP="00EC1233">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="461"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:ind w:right="-118"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rStyle w:val="REGLTextsubtitelzwartChar"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>date</w:t>
             </w:r>
             <w:r w:rsidR="00254D25" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rStyle w:val="REGLTextsubtitelzwartChar"/>
@@ -3632,192 +3476,182 @@
                   <w:rStyle w:val="Policepardfaut"/>
                   <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
                   <w:b w:val="0"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00254D25" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="969696"/>
                     <w:szCs w:val="18"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>_________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00243C81" w:rsidRPr="00655DF4" w14:paraId="15D8132B" w14:textId="77777777" w:rsidTr="00F07CD7">
+      <w:tr w:rsidR="00243C81" w:rsidRPr="00655DF4" w14:paraId="0EDC5B00" w14:textId="77777777" w:rsidTr="00F07CD7">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2187E2C8" w14:textId="77777777" w:rsidR="00243C81" w:rsidRPr="00655DF4" w:rsidRDefault="00EC1233" w:rsidP="005747BC">
+          <w:p w14:paraId="60772112" w14:textId="77777777" w:rsidR="00243C81" w:rsidRPr="00655DF4" w:rsidRDefault="00EC1233" w:rsidP="005747BC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1307"/>
                 <w:tab w:val="left" w:pos="1874"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-111" w:right="-1196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="ArialMT"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>test d'alcoolémie</w:t>
             </w:r>
             <w:r w:rsidR="008211A0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Vierkantcheckbox"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="249316982"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="008211A0" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rStyle w:val="Vierkantcheckbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008211A0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rStyle w:val="Vierkantcheckbox"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AA4245" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>oui</w:t>
             </w:r>
             <w:r w:rsidR="005747BC" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Vierkantcheckbox"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="2014491121"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00F07CD7" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rStyle w:val="Vierkantcheckbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008211A0" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rStyle w:val="Vierkantcheckbox"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>non</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7370" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7513DB7C" w14:textId="77777777" w:rsidR="00243C81" w:rsidRPr="00655DF4" w:rsidRDefault="00F07CD7" w:rsidP="005747BC">
+          <w:p w14:paraId="553C8C39" w14:textId="77777777" w:rsidR="00243C81" w:rsidRPr="00655DF4" w:rsidRDefault="00F07CD7" w:rsidP="005747BC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="746"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>résultat</w:t>
             </w:r>
             <w:r w:rsidR="005747BC" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
@@ -3917,67 +3751,67 @@
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman"/>
                     <w:b/>
                     <w:color w:val="969696"/>
                     <w:szCs w:val="12"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>__</w:t>
                 </w:r>
                 <w:r w:rsidR="00243C81" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman"/>
                     <w:b/>
                     <w:color w:val="969696"/>
                     <w:szCs w:val="12"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>_</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D641A7C" w14:textId="77777777" w:rsidR="00FA2B57" w:rsidRPr="00655DF4" w:rsidRDefault="00A21930" w:rsidP="00DD0888">
+    <w:p w14:paraId="369BBEE1" w14:textId="7728B88C" w:rsidR="00FA2B57" w:rsidRPr="00655DF4" w:rsidRDefault="00A21930" w:rsidP="00DD0888">
       <w:pPr>
         <w:pStyle w:val="REGLTextstandaard"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00655DF4">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">description détaillée de la cause et des circonstances : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2458D3ED" w14:textId="77777777" w:rsidR="008A7C3A" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="00982B1C">
+    <w:p w14:paraId="0FF69A34" w14:textId="77777777" w:rsidR="008A7C3A" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="00982B1C">
       <w:pPr>
         <w:pStyle w:val="REGLTextstandaard"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:id w:val="-877859148"/>
           <w:placeholder>
             <w:docPart w:val="5C5AABE13366417D96D7AAC7D8B032BD"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:color w:val="003366"/>
           </w:rPr>
@@ -3992,60 +3826,60 @@
             <w:t>__________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster8"/>
         <w:tblW w:w="10064" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="3331"/>
         <w:gridCol w:w="5032"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00772F4C" w:rsidRPr="00655DF4" w14:paraId="306C2705" w14:textId="77777777" w:rsidTr="006A4713">
+      <w:tr w:rsidR="00772F4C" w:rsidRPr="00655DF4" w14:paraId="7B664E3F" w14:textId="77777777" w:rsidTr="006A4713">
         <w:trPr>
           <w:trHeight w:val="446"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="7EC6EC82" w14:textId="77777777" w:rsidR="00772F4C" w:rsidRPr="00655DF4" w:rsidRDefault="000E536C" w:rsidP="000E536C">
+          <w:p w14:paraId="028675EA" w14:textId="77777777" w:rsidR="00772F4C" w:rsidRPr="00655DF4" w:rsidRDefault="000E536C" w:rsidP="000E536C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3150"/>
                 <w:tab w:val="left" w:pos="3858"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-111" w:right="-1196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="ArialMT"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="ArialMT"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="00A21930" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="ArialMT"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>ccident déclaré dans une autre police</w:t>
@@ -4055,463 +3889,428 @@
                 <w:rFonts w:eastAsia="Calibri" w:cs="ArialMT"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> ?</w:t>
             </w:r>
             <w:r w:rsidR="00772F4C" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="ArialMT"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Vierkantcheckbox"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-837919353"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="004B6496">
                   <w:rPr>
                     <w:rStyle w:val="Vierkantcheckbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00772F4C" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rStyle w:val="Vierkantcheckbox"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A21930" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>oui</w:t>
             </w:r>
             <w:r w:rsidR="00772F4C" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Vierkantcheckbox"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1754705049"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00772F4C" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rStyle w:val="Vierkantcheckbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00772F4C" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rStyle w:val="Vierkantcheckbox"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00772F4C" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidR="00A21930" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>on</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00772F4C" w:rsidRPr="00655DF4" w14:paraId="7C2293B0" w14:textId="77777777" w:rsidTr="00772F4C">
+      <w:tr w:rsidR="00772F4C" w:rsidRPr="00655DF4" w14:paraId="583B578A" w14:textId="77777777" w:rsidTr="00772F4C">
         <w:trPr>
           <w:trHeight w:val="446"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4021C4F5" w14:textId="77777777" w:rsidR="00772F4C" w:rsidRPr="00655DF4" w:rsidRDefault="00A21930" w:rsidP="00982B1C">
+          <w:p w14:paraId="1ED4C898" w14:textId="77777777" w:rsidR="00772F4C" w:rsidRPr="00655DF4" w:rsidRDefault="00A21930" w:rsidP="00982B1C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3008"/>
                 <w:tab w:val="left" w:pos="3575"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-111" w:right="-1196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="ArialMT"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="ArialMT"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>si oui, type de police</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6A8DB22F" w14:textId="77777777" w:rsidR="007B3539" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="007B3539">
+          <w:p w14:paraId="64202371" w14:textId="77777777" w:rsidR="007B3539" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="007B3539">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1594"/>
                 <w:tab w:val="left" w:pos="3579"/>
                 <w:tab w:val="left" w:pos="5422"/>
                 <w:tab w:val="left" w:pos="7263"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:ind w:right="-1196"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Vierkantcheckbox"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-1012909049"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="003E2EE2" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rStyle w:val="Vierkantcheckbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003E2EE2" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rStyle w:val="Vierkantcheckbox"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A21930" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>hospitalisation</w:t>
             </w:r>
             <w:r w:rsidR="003E2EE2" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Vierkantcheckbox"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-1328668638"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="003E2EE2" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rStyle w:val="Vierkantcheckbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003E2EE2" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rStyle w:val="Vierkantcheckbox"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A21930" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>protection juridique</w:t>
             </w:r>
             <w:r w:rsidR="007B3539" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Vierkantcheckbox"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="20522872"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="003E2EE2" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rStyle w:val="Vierkantcheckbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003E2EE2" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rStyle w:val="Vierkantcheckbox"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007B3539" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>accident du travail</w:t>
             </w:r>
             <w:r w:rsidR="007B3539" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Vierkantcheckbox"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="2123800429"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="003E2EE2" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rStyle w:val="Vierkantcheckbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003E2EE2" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rStyle w:val="Vierkantcheckbox"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007B3539" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>autre accident corporel</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58F9A457" w14:textId="77777777" w:rsidR="00772F4C" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="007B3539">
+          <w:p w14:paraId="3FFC970B" w14:textId="77777777" w:rsidR="00772F4C" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="007B3539">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1594"/>
                 <w:tab w:val="left" w:pos="3579"/>
                 <w:tab w:val="left" w:pos="5607"/>
                 <w:tab w:val="left" w:pos="7263"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:ind w:right="-1196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="ArialMT"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Vierkantcheckbox"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1798571501"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="003E2EE2" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rStyle w:val="Vierkantcheckbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003E2EE2" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rStyle w:val="Vierkantcheckbox"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007B3539" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>autre</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F7511" w:rsidRPr="00655DF4" w14:paraId="56859D24" w14:textId="77777777" w:rsidTr="00DB5739">
+      <w:tr w:rsidR="000F7511" w:rsidRPr="00655DF4" w14:paraId="439168EF" w14:textId="77777777" w:rsidTr="00DB5739">
         <w:trPr>
           <w:trHeight w:val="446"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5032" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5588D154" w14:textId="77777777" w:rsidR="000F7511" w:rsidRPr="00655DF4" w:rsidRDefault="000E536C" w:rsidP="00982B1C">
+          <w:p w14:paraId="779A1B1A" w14:textId="77777777" w:rsidR="000F7511" w:rsidRPr="00655DF4" w:rsidRDefault="000E536C" w:rsidP="00982B1C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1023"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-111" w:right="-42"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>numéro de police</w:t>
             </w:r>
             <w:r w:rsidR="006B6EAF" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
@@ -4532,51 +4331,51 @@
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="0088151C" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman"/>
                     <w:b/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:szCs w:val="18"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>_____________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5032" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CD3703C" w14:textId="77777777" w:rsidR="000F7511" w:rsidRPr="00655DF4" w:rsidRDefault="000E536C" w:rsidP="000E536C">
+          <w:p w14:paraId="6E0EA9B5" w14:textId="77777777" w:rsidR="000F7511" w:rsidRPr="00655DF4" w:rsidRDefault="000E536C" w:rsidP="000E536C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1095"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:ind w:right="37"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>compagnie</w:t>
             </w:r>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
@@ -4595,346 +4394,350 @@
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="006B6EAF" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman"/>
                     <w:b/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:szCs w:val="18"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>________________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5EEA44EB" w14:textId="77777777" w:rsidR="002A0718" w:rsidRPr="00655DF4" w:rsidRDefault="00506D7E" w:rsidP="00F07775">
+    <w:p w14:paraId="3C736D1E" w14:textId="02E8C82B" w:rsidR="002A0718" w:rsidRPr="00963AB1" w:rsidRDefault="00963AB1" w:rsidP="00E07BF0">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
-        <w:spacing w:before="320"/>
+        <w:spacing w:after="180"/>
         <w:rPr>
+          <w:color w:val="00A0E0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00655DF4">
+      <w:r w:rsidRPr="00E07BF0">
         <w:rPr>
+          <w:color w:val="00A0E0"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>RESPONSABILITÉ</w:t>
+        <w:t>Responsabilité</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster10"/>
         <w:tblW w:w="10065" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3828"/>
         <w:gridCol w:w="6237"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007B39DF" w:rsidRPr="00655DF4" w14:paraId="05D0A962" w14:textId="77777777" w:rsidTr="007B39DF">
+      <w:tr w:rsidR="007B39DF" w:rsidRPr="00655DF4" w14:paraId="486E9D50" w14:textId="77777777" w:rsidTr="007B39DF">
         <w:trPr>
           <w:trHeight w:val="766"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5C62D937" w14:textId="77777777" w:rsidR="007B39DF" w:rsidRPr="00655DF4" w:rsidRDefault="00506D7E" w:rsidP="003C6F7D">
+          <w:p w14:paraId="332DFF00" w14:textId="77777777" w:rsidR="007B39DF" w:rsidRPr="00655DF4" w:rsidRDefault="00506D7E" w:rsidP="003C6F7D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="2846"/>
                 <w:tab w:val="left" w:pos="4851"/>
                 <w:tab w:val="left" w:leader="underscore" w:pos="10368"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-111"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>tiers responsable éventuel – nom et adresse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5733F7C2" w14:textId="77777777" w:rsidR="007B39DF" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="00345FA4">
+          <w:p w14:paraId="069C7A72" w14:textId="77777777" w:rsidR="007B39DF" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="00345FA4">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:left="-106" w:right="37"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-505514033"/>
                 <w:placeholder>
                   <w:docPart w:val="914DF651A0704B71825B08B2591270CD"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="007B39DF" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
                     <w:color w:val="969696"/>
                     <w:szCs w:val="12"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>___________________________________________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="7FB4B313" w14:textId="77777777" w:rsidR="008E5E73" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="00345FA4">
+          <w:p w14:paraId="3C1219EB" w14:textId="77777777" w:rsidR="008E5E73" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="00345FA4">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:left="-106" w:right="37"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1611017837"/>
                 <w:placeholder>
                   <w:docPart w:val="3590C81C92BC451F836626A51EDAACBF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="007640DD" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
                     <w:color w:val="969696"/>
                     <w:szCs w:val="12"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>___________________________________________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="5246EBCB" w14:textId="77777777" w:rsidR="008E5E73" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="00345FA4">
+          <w:p w14:paraId="1D79102F" w14:textId="77777777" w:rsidR="008E5E73" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="00345FA4">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:left="-106" w:right="37"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-2024089173"/>
                 <w:placeholder>
                   <w:docPart w:val="93B48F07E6DC462B92099B2937D67620"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="008E5E73" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:b/>
                     <w:color w:val="969696"/>
                     <w:szCs w:val="12"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>___________________________________________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B39DF" w:rsidRPr="00655DF4" w14:paraId="768BAF81" w14:textId="77777777" w:rsidTr="007B39DF">
+      <w:tr w:rsidR="007B39DF" w:rsidRPr="00655DF4" w14:paraId="43A4E44D" w14:textId="77777777" w:rsidTr="007B39DF">
         <w:trPr>
           <w:trHeight w:val="522"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="30FED7E3" w14:textId="77777777" w:rsidR="007B39DF" w:rsidRPr="00655DF4" w:rsidRDefault="007B39DF" w:rsidP="006D1765">
+          <w:p w14:paraId="5695CF6B" w14:textId="77777777" w:rsidR="007B39DF" w:rsidRPr="00655DF4" w:rsidRDefault="007B39DF" w:rsidP="006D1765">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-46"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3BACFDA6" w14:textId="77777777" w:rsidR="007B39DF" w:rsidRPr="00655DF4" w:rsidRDefault="007B39DF" w:rsidP="006D1765">
+          <w:p w14:paraId="4C430F0B" w14:textId="77777777" w:rsidR="007B39DF" w:rsidRPr="00655DF4" w:rsidRDefault="007B39DF" w:rsidP="006D1765">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-46"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster8"/>
         <w:tblW w:w="10064" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5032"/>
         <w:gridCol w:w="5032"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0034104B" w:rsidRPr="000B26B7" w14:paraId="120DE4A7" w14:textId="77777777" w:rsidTr="00067670">
+      <w:tr w:rsidR="0034104B" w:rsidRPr="00A2066E" w14:paraId="34AA6272" w14:textId="77777777" w:rsidTr="00067670">
         <w:trPr>
           <w:trHeight w:val="446"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5032" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67D8DEC6" w14:textId="77777777" w:rsidR="0034104B" w:rsidRPr="00655DF4" w:rsidRDefault="00506D7E" w:rsidP="004E53F3">
+          <w:p w14:paraId="27D72681" w14:textId="77777777" w:rsidR="0034104B" w:rsidRPr="00655DF4" w:rsidRDefault="00506D7E" w:rsidP="004E53F3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1023"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-111" w:right="-42"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>compagnie d’assurances</w:t>
             </w:r>
             <w:r w:rsidR="0034104B" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
@@ -4955,51 +4758,51 @@
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="0034104B" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman"/>
                     <w:b/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:szCs w:val="18"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>_______________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5032" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05E735F6" w14:textId="77777777" w:rsidR="0034104B" w:rsidRPr="00655DF4" w:rsidRDefault="00506D7E" w:rsidP="004E53F3">
+          <w:p w14:paraId="03ECF61D" w14:textId="77777777" w:rsidR="0034104B" w:rsidRPr="00655DF4" w:rsidRDefault="00506D7E" w:rsidP="004E53F3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="604"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-39" w:right="37"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>numéro de la police RC concernée</w:t>
             </w:r>
             <w:r w:rsidR="0034104B" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
@@ -5017,339 +4820,344 @@
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000C7081" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:b/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>_____________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A099CAE" w14:textId="77777777" w:rsidR="00327668" w:rsidRPr="00655DF4" w:rsidRDefault="00C83F8E" w:rsidP="00F07775">
+    <w:p w14:paraId="078F73D4" w14:textId="77777777" w:rsidR="00327668" w:rsidRPr="00655DF4" w:rsidRDefault="00C83F8E" w:rsidP="00F07775">
       <w:pPr>
         <w:spacing w:before="120" w:after="60" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00655DF4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Protection de vos données à caractère personnel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DCC9A07" w14:textId="77777777" w:rsidR="00327668" w:rsidRPr="00655DF4" w:rsidRDefault="00C83F8E" w:rsidP="00F07775">
+    <w:p w14:paraId="255B3946" w14:textId="77777777" w:rsidR="00327668" w:rsidRPr="00655DF4" w:rsidRDefault="00C83F8E" w:rsidP="00F07775">
       <w:pPr>
         <w:pStyle w:val="REGLTextstandaard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00655DF4">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Le respect de votre vie privée nous tient à cœur. Vous trouverez de plus amples informations sur le traitement des données à caractère personnel du (candidat-)preneur d'assurance, de l'assuré, de l'affilié ou du bénéficiaire dans notre déclaration en matière de respect de la vie privée. Vous y trouverez également quels sont vos droits et comment vous pouvez les exercer. Pour pouvoir maintenir à jour la déclaration en matière de respect de la vie privée, la décision a été prise de la publier sur notre site Internet</w:t>
       </w:r>
       <w:r w:rsidR="00327668" w:rsidRPr="00655DF4">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="009A2350">
+        <w:r w:rsidR="009A2350" w:rsidRPr="00963AB1">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:color w:val="00A0E0"/>
             <w:szCs w:val="18"/>
+            <w:u w:val="none"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>www.cbc.be/vie-privée</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00327668" w:rsidRPr="00655DF4">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00655DF4">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00327668" w:rsidRPr="00655DF4">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00655DF4">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Vous pouvez également en obtenir une version papier auprès de votre intermédiaire (en assurances).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D3DB7B6" w14:textId="77777777" w:rsidR="00327668" w:rsidRPr="00655DF4" w:rsidRDefault="00533831" w:rsidP="00327668">
+    <w:p w14:paraId="37B1012E" w14:textId="77777777" w:rsidR="00327668" w:rsidRPr="00655DF4" w:rsidRDefault="00533831" w:rsidP="00327668">
       <w:pPr>
         <w:pStyle w:val="REGLTextstandaard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00655DF4">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Si vous nous communiquez des données à caractère personnel d'autres personnes (par exemple un assuré), vous devez informer ces personnes au préalable sur l'utilisation de leurs données à caractère personnel par nos soins et, si nécessaire, leur demander leur autorisation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53BDB1A9" w14:textId="77777777" w:rsidR="00327668" w:rsidRPr="00655DF4" w:rsidRDefault="00D37AF8" w:rsidP="00F07775">
+    <w:p w14:paraId="1C8717E2" w14:textId="77777777" w:rsidR="00327668" w:rsidRPr="00655DF4" w:rsidRDefault="00D37AF8" w:rsidP="00F07775">
       <w:pPr>
         <w:pStyle w:val="REGLTextstandaard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="60"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00655DF4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Dites non à la fraude !</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F55737E" w14:textId="77777777" w:rsidR="00083ECE" w:rsidRPr="00655DF4" w:rsidRDefault="00D37AF8" w:rsidP="00F07775">
+    <w:p w14:paraId="05ABE83C" w14:textId="77777777" w:rsidR="00083ECE" w:rsidRPr="00655DF4" w:rsidRDefault="00D37AF8" w:rsidP="00F07775">
       <w:pPr>
         <w:pStyle w:val="REGLTextstandaard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00655DF4">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Afin de conserver la solidarité entre les assurés et d’éviter les augmentations de prime inutiles, nous nous mobilisons activement contre la fraude. La fraude à l'assurance est un délit passible de poursuites pénales</w:t>
       </w:r>
       <w:r w:rsidR="00327668" w:rsidRPr="00655DF4">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C3C6D1B" w14:textId="77777777" w:rsidR="006A6981" w:rsidRPr="00655DF4" w:rsidRDefault="00BC4B3F" w:rsidP="00233747">
+    <w:p w14:paraId="2EF902F1" w14:textId="23BC7799" w:rsidR="006A6981" w:rsidRPr="00963AB1" w:rsidRDefault="00963AB1" w:rsidP="00E07BF0">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
-        <w:spacing w:before="320"/>
+        <w:spacing w:after="180"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:caps/>
+          <w:color w:val="00A0E0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00655DF4">
+      <w:r w:rsidRPr="00E07BF0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
-          <w:caps/>
+          <w:color w:val="00A0E0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>signature</w:t>
+        <w:t>Signature</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9920" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="4080"/>
         <w:gridCol w:w="28"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E26E37" w:rsidRPr="00655DF4" w14:paraId="4DAF3A26" w14:textId="77777777" w:rsidTr="00BC4B3F">
+      <w:tr w:rsidR="00E26E37" w:rsidRPr="00655DF4" w14:paraId="6008B99C" w14:textId="77777777" w:rsidTr="00BC4B3F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="28" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="353297D3" w14:textId="77777777" w:rsidR="00E26E37" w:rsidRPr="00655DF4" w:rsidRDefault="00BC4B3F" w:rsidP="00067670">
+          <w:p w14:paraId="21F2936C" w14:textId="77777777" w:rsidR="00E26E37" w:rsidRPr="00655DF4" w:rsidRDefault="00BC4B3F" w:rsidP="00067670">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="240"/>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>fait à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70F74C98" w14:textId="77777777" w:rsidR="00E26E37" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="00067670">
+          <w:p w14:paraId="720E4EBA" w14:textId="77777777" w:rsidR="00E26E37" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="00067670">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="240"/>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:b/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-832068563"/>
                 <w:placeholder>
                   <w:docPart w:val="51BFEF280A8C498CA819F006DA7F5164"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00E26E37" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman"/>
                     <w:b/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>___________________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A426658" w14:textId="77777777" w:rsidR="00E26E37" w:rsidRPr="00655DF4" w:rsidRDefault="00BC4B3F" w:rsidP="00BC4B3F">
+          <w:p w14:paraId="29EF3420" w14:textId="77777777" w:rsidR="00E26E37" w:rsidRPr="00655DF4" w:rsidRDefault="00BC4B3F" w:rsidP="00BC4B3F">
             <w:pPr>
               <w:spacing w:before="60" w:after="240"/>
               <w:ind w:left="-25" w:right="-105"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="405D1303" w14:textId="77777777" w:rsidR="00E26E37" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="00067670">
+          <w:p w14:paraId="58AF8185" w14:textId="77777777" w:rsidR="00E26E37" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="00067670">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="749"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="240"/>
               <w:ind w:left="-111"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="lev"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:bCs w:val="0"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-83687061"/>
                 <w:placeholder>
                   <w:docPart w:val="8BC61F10887841A3825526C55A123D77"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2019-08-22T00:00:00Z">
                   <w:dateFormat w:val="dd-MM-yyyy"/>
@@ -5358,76 +5166,76 @@
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Policepardfaut"/>
                   <w:b w:val="0"/>
                   <w:bCs/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00E26E37" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:bCs/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>_____________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006014BF" w:rsidRPr="00655DF4" w14:paraId="356DD26B" w14:textId="77777777" w:rsidTr="002E0EDA">
+      <w:tr w:rsidR="006014BF" w:rsidRPr="00655DF4" w14:paraId="7BB93CBC" w14:textId="77777777" w:rsidTr="002E0EDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="56569866" w14:textId="77777777" w:rsidR="006014BF" w:rsidRPr="00655DF4" w:rsidRDefault="000D3A85" w:rsidP="00E27F2E">
+          <w:p w14:paraId="49C57DE6" w14:textId="77777777" w:rsidR="006014BF" w:rsidRPr="00655DF4" w:rsidRDefault="000D3A85" w:rsidP="00E27F2E">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:right="32"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="fr-FR" w:eastAsia="nl-BE"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DEFA06E" wp14:editId="6CEA9844">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C417ECC" wp14:editId="37AA334C">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="page">
                         <wp:posOffset>-7620</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="page">
                         <wp:posOffset>-2540</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2949575" cy="1289685"/>
                       <wp:effectExtent l="0" t="0" r="22225" b="24765"/>
                       <wp:wrapNone/>
                       <wp:docPr id="12" name="Flowchart: Alternate Process 3"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2949575" cy="1289685"/>
                               </a:xfrm>
@@ -5435,100 +5243,100 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="7239">
                                 <a:solidFill>
                                   <a:srgbClr val="969696"/>
                                 </a:solidFill>
                                 <a:round/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                                 <a:extLst>
                                   <a:ext uri="{C807C97D-BFC1-408E-A445-0C87EB9F89A2}">
                                     <ask:lineSketchStyleProps xmlns:ask="http://schemas.microsoft.com/office/drawing/2018/sketchyshapes">
                                       <ask:type>
                                         <ask:lineSketchNone/>
                                       </ask:type>
                                     </ask:lineSketchStyleProps>
                                   </a:ext>
                                 </a:extLst>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="259D8194" w14:textId="77777777" w:rsidR="000D3A85" w:rsidRPr="004A21DF" w:rsidRDefault="000D3A85" w:rsidP="000D3A85">
+                                <w:p w14:paraId="18EBA6A6" w14:textId="77777777" w:rsidR="000D3A85" w:rsidRPr="004A21DF" w:rsidRDefault="000D3A85" w:rsidP="000D3A85">
                                   <w:pPr>
                                     <w:tabs>
                                       <w:tab w:val="left" w:pos="567"/>
                                     </w:tabs>
                                     <w:rPr>
                                       <w:b/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype w14:anchorId="7DEFA06E" id="_x0000_t176" coordsize="21600,21600" o:spt="176" adj="2700" path="m@0,qx0@0l0@2qy@0,21600l@1,21600qx21600@2l21600@0qy@1,xe">
+                    <v:shapetype w14:anchorId="3C417ECC" id="_x0000_t176" coordsize="21600,21600" o:spt="176" adj="2700" path="m@0,qx0@0l0@2qy@0,21600l@1,21600qx21600@2l21600@0qy@1,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="sum width 0 #0"/>
                         <v:f eqn="sum height 0 #0"/>
                         <v:f eqn="prod @0 2929 10000"/>
                         <v:f eqn="sum width 0 @3"/>
                         <v:f eqn="sum height 0 @3"/>
                         <v:f eqn="val width"/>
                         <v:f eqn="val height"/>
                         <v:f eqn="prod width 1 2"/>
                         <v:f eqn="prod height 1 2"/>
                       </v:formulas>
                       <v:path gradientshapeok="t" limo="10800,10800" o:connecttype="custom" o:connectlocs="@8,0;0,@9;@8,@7;@6,@9" textboxrect="@3,@3,@4,@5"/>
                     </v:shapetype>
-                    <v:shape id="Flowchart: Alternate Process 3" o:spid="_x0000_s1026" type="#_x0000_t176" style="position:absolute;margin-left:-.6pt;margin-top:-.2pt;width:232.25pt;height:101.55pt;z-index:-251635712;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCf1twnNQIAAGQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjhxczXqFEW7DAO6&#10;rkC3D1BkORYmixqlxMm+fpTsZum2p2E2IJCmeEgekr6+ObaGHRR6Dbbkk9GYM2UlVNruSv71y+bd&#10;kjMfhK2EAatKflKe36zfvrnuXKFyaMBUChmBWF90ruRNCK7IMi8b1Qo/AqcsGWvAVgRScZdVKDpC&#10;b02Wj8fzrAOsHIJU3tPX+97I1wm/rpUMn+vaq8BMySm3kE5M5zae2fpaFDsUrtFySEP8Qxat0JaC&#10;nqHuRRBsj/oPqFZLBA91GEloM6hrLVWqgaqZjH+r5rkRTqVaiBzvzjT5/wcrHw9PyHRFvcs5s6Kl&#10;Hm0MdLIRGAp2a4JCK4JiTz3H7CpS1jlfkOeze8JYtHcPIL95ZuGuEXanbhGha5SoKNFJvJ+9coiK&#10;J1e27T5BRQHFPkBi71hjGwGJF3ZMTTqdm6SOgUn6mK+mq9lixpkk2yRfrubLWYohihd3hz58UNCy&#10;KJS8pnooMQznaoZiUkxxePAh5iiKF79UExhdbbQxScHd9s4gOwgao016hpD+8pqxrCv5Ir9aJeRX&#10;Nn8JsZrH928QCHtbpaGM/L0f5CC06WXK0tiB0Mhh34tw3B6HtmyhOhG1CP2o02qS0AD+4KyjMS+5&#10;/74XqDgzHy21ZzWZTuNeJGU6W+Sk4KVle2kRVhJUyQNnvXgX+l3aO9S7hiJNUuUWbqmltU68xnb3&#10;WQ150ygnuoe1i7tyqadbv34O658AAAD//wMAUEsDBBQABgAIAAAAIQBn0UfJ3wAAAAgBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcUOskLSmEOFWFisS1pQe4ufESR8TryHbb8Pcs&#10;JziNVjOaeVuvJzeIM4bYe1KQzzMQSK03PXUKDm8vswcQMWkyevCECr4xwrq5vqp1ZfyFdnjep05w&#10;CcVKK7ApjZWUsbXodJz7EYm9Tx+cTnyGTpqgL1zuBllkWSmd7okXrB7x2WL7tT85Bfe7j7DxXe5X&#10;j6/l+12WDnYbtkrd3kybJxAJp/QXhl98RoeGmY7+RCaKQcEsLzjJugTB9rJcLEAcFRRZsQLZ1PL/&#10;A80PAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ/W3Cc1AgAAZAQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGfRR8nfAAAACAEAAA8AAAAAAAAA&#10;AAAAAAAAjwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" strokecolor="#969696" strokeweight=".57pt">
+                    <v:shape id="Flowchart: Alternate Process 3" o:spid="_x0000_s1026" type="#_x0000_t176" style="position:absolute;margin-left:-.6pt;margin-top:-.2pt;width:232.25pt;height:101.55pt;z-index:-251635712;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWdPn7GAIAACoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07Slt0RNV1WXIqQF&#10;Vlr4AMdxmgjHY8Zuk/L1jJ1ut1yeEIlkzXg8Z84cj9d3favZSaFrwOR8MhpzpoyEsjGHnH/9sn+z&#10;4sx5YUqhwaicn5Xjd5vXr9adzdQUatClQkYgxmWdzXntvc2SxMlatcKNwCpDwQqwFZ5cPCQlio7Q&#10;W51Mx+NF0gGWFkEq52j3fgjyTcSvKiX956pyyjOdc+Lm44pxLcKabNYiO6CwdSMvNMQ/sGhFY6jo&#10;FepeeMGO2PwB1TYSwUHlRxLaBKqqkSr2QN1Mxr9181QLq2IvJI6zV5nc/4OVn05P9hEDdWcfQH5z&#10;zMCuFuagtojQ1UqUVG4ShEo667JrQnAcpbKi+wglXa04eoga9BW2AZC6Y32U+nyVWvWeSdqcprN0&#10;vpxzJik2ma7SxWoea4jsOd2i8+8VtCwYOa80dEQM/VZ7hUZ49Thce6wpTg/OB44ie86LPYFuyn2j&#10;dXTwUOw0spOgYdjH71LS3R7ThnU5X07fphH5l5i7hUgX4f8bBMLRlHG0gn7vLrYXjR5sYqnNRdCg&#10;YRhXl/m+6CkpmAWUZ5IWYRhYemBk1IA/OOtoWHPuvh8FKs70B0PXk05mszDd0ZnNl1Ny8DZS3EaE&#10;kQSVc8/ZYO788CKOFptDTZUmsXMDW7rSqom6vrC68KaBjHJfHk+Y+Fs/nnp54pufAAAA//8DAFBL&#10;AwQUAAYACAAAACEAZ9FHyd8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI&#10;XFDrJC0phDhVhYrEtaUHuLnxEkfE68h22/D3LCc4jVYzmnlbryc3iDOG2HtSkM8zEEitNz11Cg5v&#10;L7MHEDFpMnrwhAq+McK6ub6qdWX8hXZ43qdOcAnFSiuwKY2VlLG16HSc+xGJvU8fnE58hk6aoC9c&#10;7gZZZFkpne6JF6we8dli+7U/OQX3u4+w8V3uV4+v5ftdlg52G7ZK3d5MmycQCaf0F4ZffEaHhpmO&#10;/kQmikHBLC84yboEwfayXCxAHBUUWbEC2dTy/wPNDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDWdPn7GAIAACoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBn0UfJ3wAAAAgBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" strokecolor="#969696" strokeweight=".57pt">
                       <v:stroke joinstyle="round"/>
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="259D8194" w14:textId="77777777" w:rsidR="000D3A85" w:rsidRPr="004A21DF" w:rsidRDefault="000D3A85" w:rsidP="000D3A85">
+                          <w:p w14:paraId="18EBA6A6" w14:textId="77777777" w:rsidR="000D3A85" w:rsidRPr="004A21DF" w:rsidRDefault="000D3A85" w:rsidP="000D3A85">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="567"/>
                               </w:tabs>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap anchorx="page" anchory="page"/>
                       <w10:anchorlock/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00CC7F4C" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
@@ -5583,130 +5391,130 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>accord pour la déclara</w:t>
             </w:r>
             <w:r w:rsidR="00E008D7" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>tion</w:t>
             </w:r>
             <w:r w:rsidR="00233747" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>, accord avec la clause relative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2680C762" w14:textId="77777777" w:rsidR="006014BF" w:rsidRPr="00655DF4" w:rsidRDefault="004075E1" w:rsidP="00E27F2E">
+          <w:p w14:paraId="387BAD6F" w14:textId="77777777" w:rsidR="006014BF" w:rsidRPr="00655DF4" w:rsidRDefault="004075E1" w:rsidP="00E27F2E">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>signature de l’intermédiaire</w:t>
             </w:r>
             <w:r w:rsidR="00AC6D4C" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00002F64" w:rsidRPr="000B26B7" w14:paraId="07FE23B0" w14:textId="77777777" w:rsidTr="002E7A89">
+      <w:tr w:rsidR="00002F64" w:rsidRPr="00A2066E" w14:paraId="01C49353" w14:textId="77777777" w:rsidTr="002E7A89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="512E2837" w14:textId="77777777" w:rsidR="00002F64" w:rsidRPr="00655DF4" w:rsidRDefault="00002F64" w:rsidP="00002F64">
+          <w:p w14:paraId="0C5BE818" w14:textId="77777777" w:rsidR="00002F64" w:rsidRPr="00655DF4" w:rsidRDefault="00002F64" w:rsidP="00002F64">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="31"/>
                 <w:tab w:val="left" w:pos="1843"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:ind w:left="-113" w:right="-1196"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
               <w:t>au respect de la vie privée’</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72C99B8C" w14:textId="77777777" w:rsidR="00002F64" w:rsidRPr="00655DF4" w:rsidRDefault="00002F64" w:rsidP="00067670">
+          <w:p w14:paraId="3CE3947F" w14:textId="77777777" w:rsidR="00002F64" w:rsidRPr="00655DF4" w:rsidRDefault="00002F64" w:rsidP="00067670">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="fr-FR" w:eastAsia="nl-BE"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696128" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="531C2A23" wp14:editId="7A896723">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696128" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="177EC6A0" wp14:editId="75969DB2">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="page">
                         <wp:posOffset>-12065</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="page">
                         <wp:posOffset>-419735</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2949575" cy="1300480"/>
                       <wp:effectExtent l="0" t="0" r="22225" b="13970"/>
                       <wp:wrapNone/>
                       <wp:docPr id="9" name="Flowchart: Alternate Process 3"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2949575" cy="1300480"/>
                               </a:xfrm>
@@ -5714,111 +5522,111 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="7239">
                                 <a:solidFill>
                                   <a:srgbClr val="969696"/>
                                 </a:solidFill>
                                 <a:round/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                                 <a:extLst>
                                   <a:ext uri="{C807C97D-BFC1-408E-A445-0C87EB9F89A2}">
                                     <ask:lineSketchStyleProps xmlns:ask="http://schemas.microsoft.com/office/drawing/2018/sketchyshapes">
                                       <ask:type>
                                         <ask:lineSketchNone/>
                                       </ask:type>
                                     </ask:lineSketchStyleProps>
                                   </a:ext>
                                 </a:extLst>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="6F146F03" w14:textId="77777777" w:rsidR="00002F64" w:rsidRPr="004A21DF" w:rsidRDefault="00002F64" w:rsidP="00E27F2E">
+                                <w:p w14:paraId="747AD62E" w14:textId="77777777" w:rsidR="00002F64" w:rsidRPr="004A21DF" w:rsidRDefault="00002F64" w:rsidP="00E27F2E">
                                   <w:pPr>
                                     <w:tabs>
                                       <w:tab w:val="left" w:pos="567"/>
                                     </w:tabs>
                                     <w:rPr>
                                       <w:b/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="531C2A23" id="_x0000_s1027" type="#_x0000_t176" style="position:absolute;margin-left:-.95pt;margin-top:-33.05pt;width:232.25pt;height:102.4pt;z-index:-251620352;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCViHHBNwIAAGoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjq3XmLUKYJ2GQZ0&#10;W4FuH8DIcixMFjVKidN9/Sg5TdNtT8NsQCBN8YjnUPT1zb6zYqcpGHSVHJ+NpNBOYW3cppLfvq7e&#10;XUkRIrgaLDpdyScd5M3i7Zvr3pd6gi3aWpNgEBfK3leyjdGXRRFUqzsIZ+i142CD1EFklzZFTdAz&#10;emeLyWh0UfRItSdUOgT+ejcE5SLjN41W8UvTBB2FrSTXFvNKeV2ntVhcQ7kh8K1RhzLgH6rowDg+&#10;9Ah1BxHElswfUJ1RhAGbeKawK7BpjNKZA7MZj35j89iC15kLixP8Uabw/2DV590DCVNXci6Fg45b&#10;tLLYqxYolmJpoyYHUYuHQWIxTYr1PpSc+OgfKHEO/h7V9yAc3rbgNnpJhH2roeY6x2l/8SohOYFT&#10;xbr/hDUfCNuIWbx9Q10CZFnEPvfo6dgjvY9C8cfJfDY/vzyXQnFsPB2NZle5iwWUz+meQvygsRPJ&#10;qGTDfLgwikc2BzL5TNjdh5hqhPI5L3NCa+qVsTY7tFnfWhI74Fu0yk+mxdRPt1kn+kpeTqbzjPwq&#10;Fk4h5hfp/RsE4dbV+U4m/d4f7AjGDjZXad1B0KTh0Iu4X+9zD7PaSd811k+sMOFw4XlA2WiRfkrR&#10;82WvZPixBdJS2I+OuzQfz2ZpOrIzO7+csEOnkfVpBJxiqEpGKQbzNg4TtfVkNi2fNM4COFxyZxuT&#10;5X2p6lA+X+is+mH40sSc+nnXyy9i8QsAAP//AwBQSwMEFAAGAAgAAAAhAKeQkKnfAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC5oSzsg20rTaUJD4rqxA7tljddWNE6VZFt5&#10;e8wJTpblT7+/v1yNrhcXDLHzpCGfZiCQam87ajTsP94mCxAxGbKm94QavjHCqrq9KU1h/ZW2eNml&#10;RnAIxcJoaFMaCilj3aIzceoHJL6dfHAm8RoaaYO5crjr5SzLlHSmI/7QmgFfW6y/dmen4Xl7CGvf&#10;5H6+fFefD1nat5uw0fr+bly/gEg4pj8YfvVZHSp2Ovoz2Sh6DZN8ySRPpXIQDDypmQJxZPJxMQdZ&#10;lfJ/heoHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlYhxwTcCAABqBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAp5CQqd8AAAAKAQAADwAAAAAA&#10;AAAAAAAAAACRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" strokecolor="#969696" strokeweight=".57pt">
+                    <v:shape w14:anchorId="177EC6A0" id="_x0000_s1027" type="#_x0000_t176" style="position:absolute;margin-left:-.95pt;margin-top:-33.05pt;width:232.25pt;height:102.4pt;z-index:-251620352;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVxUXGHQIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJk7Yx4hRBugwD&#10;uq5Atw9QZNkWJosapcTJvn6UnKbZ5WmYDQikKB0dHpKLu0Nn2F6h12BLPh7lnCkrodK2KfnXL5t3&#10;t5z5IGwlDFhV8qPy/G759s2id4WaQAumUsgIxPqidyVvQ3BFlnnZqk74EThlKVgDdiKQi01WoegJ&#10;vTPZJM+vsx6wcghSeU+790OQLxN+XSsZPte1V4GZkhO3kFZM6zau2XIhigaFa7U80RD/wKIT2tKj&#10;Z6h7EQTbof4DqtMSwUMdRhK6DOpaS5VyoGzG+W/ZPLfCqZQLiePdWSb//2Dl4/7ZPWGk7t0DyG+e&#10;WVi3wjZqhQh9q0RFz42jUFnvfHG+EB1PV9m2/wQVlVbsAiQNDjV2EZCyY4ck9fEstToEJmlzMp/O&#10;ZzczziTFxld5Pr1NxchE8XLdoQ8fFHQsGiWvDfREDMPKBIVWBPU0lD29KfYPPkSOoni5l3ICo6uN&#10;NiY52GzXBtleUDNs0pfSotQvjxnL+pLfTK7mCfmXmL+EmF/H/28QCDtbpdaK+r0/2UFoM9jE0tiT&#10;oFHD2K6+CIftgenqpHbc2UJ1JIURhr6lOSOjBfzBWU89W3L/fSdQcWY+WqrSfDydxiZPznR2MyEH&#10;LyPby4iwkqBKHjgbzHUYBmPnUDctvTROAlhYUWVrneR9ZXWiT32ZVD/NUGz8Sz+dep305U8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCnkJCp3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCQuaEs7INtK02lCQ+K6sQO7ZY3XVjROlWRbeXvMCU6W5U+/v79cja4XFwyx86Qhn2YgkGpv&#10;O2o07D/eJgsQMRmypveEGr4xwqq6vSlNYf2VtnjZpUZwCMXCaGhTGgopY92iM3HqByS+nXxwJvEa&#10;GmmDuXK46+Usy5R0piP+0JoBX1usv3Znp+F5ewhr3+R+vnxXnw9Z2rebsNH6/m5cv4BIOKY/GH71&#10;WR0qdjr6M9koeg2TfMkkT6VyEAw8qZkCcWTycTEHWZXyf4XqBwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAJXFRcYdAgAAMQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAKeQkKnfAAAACgEAAA8AAAAAAAAAAAAAAAAAdwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" strokecolor="#969696" strokeweight=".57pt">
                       <v:stroke joinstyle="round"/>
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="6F146F03" w14:textId="77777777" w:rsidR="00002F64" w:rsidRPr="004A21DF" w:rsidRDefault="00002F64" w:rsidP="00E27F2E">
+                          <w:p w14:paraId="747AD62E" w14:textId="77777777" w:rsidR="00002F64" w:rsidRPr="004A21DF" w:rsidRDefault="00002F64" w:rsidP="00E27F2E">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="567"/>
                               </w:tabs>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap anchorx="page" anchory="page"/>
                       <w10:anchorlock/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="fr-FR" w:eastAsia="nl-BE"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251695104" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="0446B589" wp14:editId="27AEFA26">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251695104" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E2CB0FF" wp14:editId="038EFFE1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="page">
                         <wp:posOffset>-825456185</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="page">
                         <wp:posOffset>-1524097155</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="3173095" cy="1187450"/>
                       <wp:effectExtent l="0" t="0" r="27305" b="12700"/>
                       <wp:wrapNone/>
                       <wp:docPr id="7" name="Flowchart: Alternate Process 3"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="3173095" cy="1187450"/>
                               </a:xfrm>
@@ -5826,260 +5634,245 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="7239">
                                 <a:solidFill>
                                   <a:srgbClr val="969696"/>
                                 </a:solidFill>
                                 <a:round/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                                 <a:extLst>
                                   <a:ext uri="{C807C97D-BFC1-408E-A445-0C87EB9F89A2}">
                                     <ask:lineSketchStyleProps xmlns:ask="http://schemas.microsoft.com/office/drawing/2018/sketchyshapes">
                                       <ask:type>
                                         <ask:lineSketchNone/>
                                       </ask:type>
                                     </ask:lineSketchStyleProps>
                                   </a:ext>
                                 </a:extLst>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="327D3244" w14:textId="77777777" w:rsidR="00002F64" w:rsidRPr="004A21DF" w:rsidRDefault="00002F64" w:rsidP="00E27F2E">
+                                <w:p w14:paraId="34A8F1A2" w14:textId="77777777" w:rsidR="00002F64" w:rsidRPr="004A21DF" w:rsidRDefault="00002F64" w:rsidP="00E27F2E">
                                   <w:pPr>
                                     <w:tabs>
                                       <w:tab w:val="left" w:pos="567"/>
                                     </w:tabs>
                                     <w:rPr>
                                       <w:b/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="0446B589" id="_x0000_s1028" type="#_x0000_t176" style="position:absolute;margin-left:-64996.55pt;margin-top:-120007.65pt;width:249.85pt;height:93.5pt;z-index:-251621376;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7kYUnOQIAAGoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjjOpWmMOEWQLsOA&#10;rivQ7QMUWY6FyaJGKXGyrx8lp1m67WmYDQikKR7xHIpe3B1bww4KvQZb8nww5ExZCZW2u5J//bJ5&#10;d8uZD8JWwoBVJT8pz++Wb98sOleoETRgKoWMQKwvOlfyJgRXZJmXjWqFH4BTloI1YCsCubjLKhQd&#10;obcmGw2HN1kHWDkEqbynr/d9kC8Tfl0rGT7XtVeBmZJTbSGtmNZtXLPlQhQ7FK7R8lyG+IcqWqEt&#10;HXqBuhdBsD3qP6BaLRE81GEgoc2grrVUiQOxyYe/sXluhFOJC4nj3UUm//9g5ePhCZmuSj7jzIqW&#10;WrQx0MlGYCjYygSFVgTFnnqJ2Tgq1jlfUOKze8LI2bsHkN88s7BuhN2pFSJ0jRIV1ZnH/dmrhOh4&#10;SmXb7hNUdKDYB0jiHWtsIyDJwo6pR6dLj9QxMEkfx/lsPJxPOZMUy/Pb2WSaupiJ4iXdoQ8fFLQs&#10;GiWviQ8VhuHC5kwmnSkODz7EGkXxkpc4gdHVRhuTHNxt1wbZQdAt2qQn0SLq19uMZR3pOBrPE/Kr&#10;mL+GmN/E928QCHtbpTsZ9Xt/toPQprepSmPPgkYN+16E4/aYejh66c4WqhMpjNBfeBpQMhrAH5x1&#10;dNlL7r/vBSrOzEdLXZrnk0mcjuRMprMROXgd2V5HhJUEVfLAWW+uQz9Re4d619BJeRLAwoo6W+sk&#10;b+x6X9W5fLrQSfXz8MWJufbTrl+/iOVPAAAA//8DAFBLAwQUAAYACAAAACEAzNMMheoAAAAbAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPsU7DMBRFdyT+wXpILKi1E6clDnGqChWJtaUDbG5s4ojYjmy3&#10;DX+PM5Xx6h7dd169mcyALsqH3lkO2ZIAUrZ1srcdh+PH26IEFKKwUgzOKg6/KsCmub+rRSXd1e7V&#10;5RA7lEZsqAQHHeNYYRxarYwISzcqm7pv542IKfoOSy+uadwMOCdkjY3obbqgxahetWp/DmfDYbX/&#10;8lvXZe6Zva8/n0g86p3fcf74MG1fAEU1xRsMs35ShyY5ndzZyoAGDossZ4zRLOEp5AUh2YoCSuTc&#10;FIwWgE5zQ1mZlxRwU+P/PzV/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHuRhSc5AgAA&#10;agQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMzTDIXq&#10;AAAAGwEAAA8AAAAAAAAAAAAAAAAAkwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACq&#10;BQAAAAA=&#10;" strokecolor="#969696" strokeweight=".57pt">
+                    <v:shape w14:anchorId="2E2CB0FF" id="_x0000_s1028" type="#_x0000_t176" style="position:absolute;margin-left:-64996.55pt;margin-top:-120007.65pt;width:249.85pt;height:93.5pt;z-index:-251621376;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXSAkKHgIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjOpWmMOEWQLsOA&#10;rivQ7QMUWY6FyaJGKbGzrx+lpGl2eRpmAwIpSkeHh+Tirm8NOyj0GmzJ88GQM2UlVNruSv71y+bd&#10;LWc+CFsJA1aV/Kg8v1u+fbPoXKFG0ICpFDICsb7oXMmbEFyRZV42qhV+AE5ZCtaArQjk4i6rUHSE&#10;3ppsNBzeZB1g5RCk8p52709Bvkz4da1k+FzXXgVmSk7cQloxrdu4ZsuFKHYoXKPlmYb4Bxat0JYe&#10;vUDdiyDYHvUfUK2WCB7qMJDQZlDXWqqUA2WTD3/L5rkRTqVcSBzvLjL5/wcrHw/P7gkjde8eQH7z&#10;zMK6EXanVojQNUpU9Fwehco654vLheh4usq23SeoqLRiHyBp0NfYRkDKjvVJ6uNFatUHJmlznM/G&#10;w/mUM0mxPL+dTaapGJkoXq479OGDgpZFo+S1gY6IYViZoNCKoJ5OZU9visODD5GjKF7upZzA6Gqj&#10;jUkO7rZrg+wgqBk26UtpUerXx4xlXclno/E8If8S89cQ85v4/w0CYW+r1FpRv/dnOwhtTjaxNPYs&#10;aNQwtqsvQr/tma5KPoqYcWcL1ZEURjj1Lc0ZGQ3gD8466tmS++97gYoz89FSleb5ZBKbPDmT6WxE&#10;Dl5HttcRYSVBlTxwdjLX4TQYe4d619BLeRLAwooqW+sk7yurM33qy6T6eYZi41/76dTrpC9/AgAA&#10;//8DAFBLAwQUAAYACAAAACEAzNMMheoAAAAbAQAADwAAAGRycy9kb3ducmV2LnhtbEyPsU7DMBRF&#10;dyT+wXpILKi1E6clDnGqChWJtaUDbG5s4ojYjmy3DX+PM5Xx6h7dd169mcyALsqH3lkO2ZIAUrZ1&#10;srcdh+PH26IEFKKwUgzOKg6/KsCmub+rRSXd1e7V5RA7lEZsqAQHHeNYYRxarYwISzcqm7pv542I&#10;KfoOSy+uadwMOCdkjY3obbqgxahetWp/DmfDYbX/8lvXZe6Zva8/n0g86p3fcf74MG1fAEU1xRsM&#10;s35ShyY5ndzZyoAGDossZ4zRLOEp5AUh2YoCSuTcFIwWgE5zQ1mZlxRwU+P/PzV/AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAJdICQoeAgAAMQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMzTDIXqAAAAGwEAAA8AAAAAAAAAAAAAAAAAeAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;" strokecolor="#969696" strokeweight=".57pt">
                       <v:stroke joinstyle="round"/>
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="327D3244" w14:textId="77777777" w:rsidR="00002F64" w:rsidRPr="004A21DF" w:rsidRDefault="00002F64" w:rsidP="00E27F2E">
+                          <w:p w14:paraId="34A8F1A2" w14:textId="77777777" w:rsidR="00002F64" w:rsidRPr="004A21DF" w:rsidRDefault="00002F64" w:rsidP="00E27F2E">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="567"/>
                               </w:tabs>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap anchorx="page" anchory="page"/>
                       <w10:anchorlock/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3BABC744" w14:textId="77777777" w:rsidR="00375A1E" w:rsidRPr="00655DF4" w:rsidRDefault="00375A1E">
-[...13 lines deleted...]
-    <w:p w14:paraId="639403DC" w14:textId="77777777" w:rsidR="00464C63" w:rsidRPr="00655DF4" w:rsidRDefault="00464C63" w:rsidP="00E26E37">
+    <w:p w14:paraId="5CCD7164" w14:textId="77777777" w:rsidR="00464C63" w:rsidRPr="00655DF4" w:rsidRDefault="00464C63" w:rsidP="00E26E37">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:sectPr w:rsidR="00464C63" w:rsidRPr="00655DF4" w:rsidSect="00F07775">
-          <w:headerReference w:type="even" r:id="rId12"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId17"/>
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="even" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="2665" w:right="851" w:bottom="2127" w:left="1134" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10065" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="3261"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="3402"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C12ADD" w:rsidRPr="00655DF4" w14:paraId="73AB8163" w14:textId="77777777" w:rsidTr="00066F04">
+      <w:tr w:rsidR="00C12ADD" w:rsidRPr="00655DF4" w14:paraId="47A25BF0" w14:textId="77777777" w:rsidTr="00066F04">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4064FB1E" w14:textId="77777777" w:rsidR="00C12ADD" w:rsidRPr="00655DF4" w:rsidRDefault="00570C61" w:rsidP="00442F0F">
+          <w:p w14:paraId="5083DE12" w14:textId="77777777" w:rsidR="00C12ADD" w:rsidRPr="00655DF4" w:rsidRDefault="00570C61" w:rsidP="00442F0F">
             <w:pPr>
               <w:spacing w:before="240" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>numéro de police</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D0292D3" w14:textId="77777777" w:rsidR="00C12ADD" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="007B34E0">
+          <w:p w14:paraId="6DEB4316" w14:textId="77777777" w:rsidR="00C12ADD" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="007B34E0">
             <w:pPr>
               <w:spacing w:before="240" w:line="480" w:lineRule="auto"/>
               <w:ind w:left="-111"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:b/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1750617033"/>
                 <w:placeholder>
                   <w:docPart w:val="2F0AE396F12F4CADB1264C6AFE6463B1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00C12ADD" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman"/>
                     <w:b/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>__________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="66C79C31" w14:textId="77777777" w:rsidR="00C12ADD" w:rsidRPr="00655DF4" w:rsidRDefault="00570C61" w:rsidP="00066F04">
+          <w:p w14:paraId="75798811" w14:textId="77777777" w:rsidR="00C12ADD" w:rsidRPr="00655DF4" w:rsidRDefault="00570C61" w:rsidP="00066F04">
             <w:pPr>
               <w:spacing w:before="240" w:line="480" w:lineRule="auto"/>
               <w:ind w:right="-109"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>prénom et nom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="12BFE13D" w14:textId="77777777" w:rsidR="00C12ADD" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="007B34E0">
+          <w:p w14:paraId="5265F5BA" w14:textId="77777777" w:rsidR="00C12ADD" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="007B34E0">
             <w:pPr>
               <w:spacing w:before="240" w:line="480" w:lineRule="auto"/>
               <w:ind w:left="-111"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:b/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1399016509"/>
                 <w:placeholder>
                   <w:docPart w:val="67711D693E7D47C8ABED957EC36A8EC7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="003366"/>
@@ -6094,541 +5887,541 @@
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>_________________________________</w:t>
                 </w:r>
                 <w:r w:rsidR="00E262D2" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman"/>
                     <w:b/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>__</w:t>
                 </w:r>
                 <w:r w:rsidR="00C12ADD" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman"/>
                     <w:b/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>_</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="6630A80A" w14:textId="77777777" w:rsidR="00C12ADD" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="00C9375B">
+          <w:p w14:paraId="2C90BCA9" w14:textId="77777777" w:rsidR="00C12ADD" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="00C9375B">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:left="-111"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:b/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1177232053"/>
                 <w:placeholder>
                   <w:docPart w:val="14AB379C3A1D4A82BE432F2C5CA1F946"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00E262D2" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman"/>
                     <w:b/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>____________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C12ADD" w:rsidRPr="00655DF4" w14:paraId="4203643E" w14:textId="77777777" w:rsidTr="00066F04">
+      <w:tr w:rsidR="00C12ADD" w:rsidRPr="00655DF4" w14:paraId="0E661123" w14:textId="77777777" w:rsidTr="00066F04">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="158FB98A" w14:textId="77777777" w:rsidR="00C12ADD" w:rsidRPr="00655DF4" w:rsidRDefault="00C12ADD" w:rsidP="00B34EA8">
+          <w:p w14:paraId="3AADD709" w14:textId="77777777" w:rsidR="00C12ADD" w:rsidRPr="00655DF4" w:rsidRDefault="00C12ADD" w:rsidP="00B34EA8">
             <w:pPr>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45CD9F4D" w14:textId="77777777" w:rsidR="00C12ADD" w:rsidRPr="00655DF4" w:rsidRDefault="00C12ADD" w:rsidP="00B34EA8">
+          <w:p w14:paraId="3A1F4DBC" w14:textId="77777777" w:rsidR="00C12ADD" w:rsidRPr="00655DF4" w:rsidRDefault="00C12ADD" w:rsidP="00B34EA8">
             <w:pPr>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-111"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7C652157" w14:textId="77777777" w:rsidR="00C12ADD" w:rsidRPr="00655DF4" w:rsidRDefault="00C12ADD" w:rsidP="00066F04">
+          <w:p w14:paraId="5DF5FA7D" w14:textId="77777777" w:rsidR="00C12ADD" w:rsidRPr="00655DF4" w:rsidRDefault="00C12ADD" w:rsidP="00066F04">
             <w:pPr>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:ind w:right="-109"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4EBCF4AD" w14:textId="77777777" w:rsidR="00C12ADD" w:rsidRPr="00655DF4" w:rsidRDefault="00C12ADD" w:rsidP="00B34EA8">
+          <w:p w14:paraId="40977B68" w14:textId="77777777" w:rsidR="00C12ADD" w:rsidRPr="00655DF4" w:rsidRDefault="00C12ADD" w:rsidP="00B34EA8">
             <w:pPr>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-111"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26E7A" w:rsidRPr="00655DF4" w14:paraId="5E247FFD" w14:textId="77777777" w:rsidTr="00066F04">
+      <w:tr w:rsidR="00F26E7A" w:rsidRPr="00655DF4" w14:paraId="65D750CE" w14:textId="77777777" w:rsidTr="00066F04">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17297EBC" w14:textId="77777777" w:rsidR="00F26E7A" w:rsidRPr="00655DF4" w:rsidRDefault="00F26E7A" w:rsidP="00F81FFF">
+          <w:p w14:paraId="7CAC22B5" w14:textId="77777777" w:rsidR="00F26E7A" w:rsidRPr="00655DF4" w:rsidRDefault="00F26E7A" w:rsidP="00F81FFF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DEFAE77" w14:textId="77777777" w:rsidR="00F26E7A" w:rsidRPr="00655DF4" w:rsidRDefault="00F26E7A" w:rsidP="00F81FFF">
+          <w:p w14:paraId="72BC8664" w14:textId="77777777" w:rsidR="00F26E7A" w:rsidRPr="00655DF4" w:rsidRDefault="00F26E7A" w:rsidP="00F81FFF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-111"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F04DF99" w14:textId="77777777" w:rsidR="00F26E7A" w:rsidRPr="00655DF4" w:rsidRDefault="00F26E7A" w:rsidP="00066F04">
+          <w:p w14:paraId="457CA848" w14:textId="77777777" w:rsidR="00F26E7A" w:rsidRPr="00655DF4" w:rsidRDefault="00F26E7A" w:rsidP="00066F04">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="-109"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5902DEA7" w14:textId="77777777" w:rsidR="00F26E7A" w:rsidRPr="00655DF4" w:rsidRDefault="00F26E7A" w:rsidP="00F81FFF">
+          <w:p w14:paraId="5A50B908" w14:textId="77777777" w:rsidR="00F26E7A" w:rsidRPr="00655DF4" w:rsidRDefault="00F26E7A" w:rsidP="00F81FFF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-111"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D16CE1" w:rsidRPr="00655DF4" w14:paraId="4134B4CB" w14:textId="77777777" w:rsidTr="00066F04">
+      <w:tr w:rsidR="00D16CE1" w:rsidRPr="00655DF4" w14:paraId="084B797E" w14:textId="77777777" w:rsidTr="00066F04">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="394EE627" w14:textId="77777777" w:rsidR="00D16CE1" w:rsidRPr="00655DF4" w:rsidRDefault="00AD17A5" w:rsidP="00442F0F">
+          <w:p w14:paraId="1043D411" w14:textId="77777777" w:rsidR="00D16CE1" w:rsidRPr="00655DF4" w:rsidRDefault="00AD17A5" w:rsidP="00442F0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="-107"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>nom et adresse du médecin (ou cachet)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="22E02675" w14:textId="77777777" w:rsidR="00D16CE1" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="00B5248F">
+          <w:p w14:paraId="152B52DD" w14:textId="77777777" w:rsidR="00D16CE1" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="00B5248F">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:left="-111"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:b/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-373625993"/>
                 <w:placeholder>
                   <w:docPart w:val="A93475FA6E824C06BDDFA5D37DDE47E0"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00D16CE1" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman"/>
                     <w:b/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>__________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="0C302A81" w14:textId="77777777" w:rsidR="00D16CE1" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="00B5248F">
+          <w:p w14:paraId="3A16B516" w14:textId="77777777" w:rsidR="00D16CE1" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="00B5248F">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:left="-111"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:b/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-624155682"/>
                 <w:placeholder>
                   <w:docPart w:val="62B011AA8B7A489786BBB71AAE2C0D6E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00D16CE1" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman"/>
                     <w:b/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>__________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="2EDB3BBB" w14:textId="77777777" w:rsidR="00D16CE1" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="00B5248F">
+          <w:p w14:paraId="142DEDCD" w14:textId="77777777" w:rsidR="00D16CE1" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="00B5248F">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:left="-111"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:b/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1631053000"/>
                 <w:placeholder>
                   <w:docPart w:val="793564AD85A34B62AF389A64A73555B2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00D16CE1" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman"/>
                     <w:b/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>__________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2B8F367F" w14:textId="77777777" w:rsidR="00D16CE1" w:rsidRPr="00655DF4" w:rsidRDefault="004B034B" w:rsidP="00066F04">
+          <w:p w14:paraId="41089F06" w14:textId="77777777" w:rsidR="00D16CE1" w:rsidRPr="00655DF4" w:rsidRDefault="004B034B" w:rsidP="00066F04">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:right="-109"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>nom du victime</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="302A7D81" w14:textId="77777777" w:rsidR="00D16CE1" w:rsidRPr="00655DF4" w:rsidRDefault="0080354A" w:rsidP="00066F04">
+          <w:p w14:paraId="02C982F3" w14:textId="77777777" w:rsidR="00D16CE1" w:rsidRPr="00655DF4" w:rsidRDefault="0080354A" w:rsidP="00066F04">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:right="-109"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidR="004B034B" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>ate accident</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="691D8FC2" w14:textId="77777777" w:rsidR="00D16CE1" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="00B5248F">
+          <w:p w14:paraId="07B1489F" w14:textId="77777777" w:rsidR="00D16CE1" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="00B5248F">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:left="-111"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:b/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="985820490"/>
                 <w:placeholder>
                   <w:docPart w:val="7CC847687F6146469A593A8EA84EB0B4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00D16CE1" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman"/>
                     <w:b/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>____________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="2E20F3C6" w14:textId="77777777" w:rsidR="00D16CE1" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="007B34E0">
+          <w:p w14:paraId="373BB2EA" w14:textId="77777777" w:rsidR="00D16CE1" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="007B34E0">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:left="-111"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="lev"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:bCs w:val="0"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1597289874"/>
                 <w:placeholder>
                   <w:docPart w:val="E83336DA45FD443092CDA869AB626107"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2019-08-22T00:00:00Z">
                   <w:dateFormat w:val="dd-MM-yyyy"/>
                   <w:lid w:val="en-GB"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Policepardfaut"/>
                   <w:b w:val="0"/>
                   <w:bCs/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00D16CE1" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:bCs/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>_____________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D16CE1" w:rsidRPr="00655DF4" w14:paraId="14638504" w14:textId="77777777" w:rsidTr="00066F04">
+      <w:tr w:rsidR="00D16CE1" w:rsidRPr="00655DF4" w14:paraId="4BCB9FEC" w14:textId="77777777" w:rsidTr="00066F04">
         <w:trPr>
           <w:trHeight w:val="468"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E089CA0" w14:textId="77777777" w:rsidR="00D16CE1" w:rsidRPr="00655DF4" w:rsidRDefault="00D16CE1" w:rsidP="00067670">
+          <w:p w14:paraId="52808DB2" w14:textId="77777777" w:rsidR="00D16CE1" w:rsidRPr="00655DF4" w:rsidRDefault="00D16CE1" w:rsidP="00067670">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="fr-FR" w:eastAsia="nl-BE"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251691008" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A5B5428" wp14:editId="6CB83063">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251691008" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FFB1B07" wp14:editId="7F48AF89">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="margin">
                         <wp:posOffset>-70485</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="page">
                         <wp:posOffset>-1155700</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="6402705" cy="1605280"/>
                       <wp:effectExtent l="0" t="0" r="17145" b="13970"/>
                       <wp:wrapNone/>
                       <wp:docPr id="25" name="Flowchart: Alternate Process 3"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="6402705" cy="1605280"/>
                               </a:xfrm>
@@ -6636,301 +6429,291 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="19050">
                                 <a:solidFill>
                                   <a:srgbClr val="00B0F0"/>
                                 </a:solidFill>
                                 <a:round/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                                 <a:extLst>
                                   <a:ext uri="{C807C97D-BFC1-408E-A445-0C87EB9F89A2}">
                                     <ask:lineSketchStyleProps xmlns:ask="http://schemas.microsoft.com/office/drawing/2018/sketchyshapes">
                                       <ask:type>
                                         <ask:lineSketchNone/>
                                       </ask:type>
                                     </ask:lineSketchStyleProps>
                                   </a:ext>
                                 </a:extLst>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="44E58874" w14:textId="77777777" w:rsidR="00D16CE1" w:rsidRPr="004A21DF" w:rsidRDefault="00D16CE1" w:rsidP="00F26E7A">
+                                <w:p w14:paraId="5B91957F" w14:textId="77777777" w:rsidR="00D16CE1" w:rsidRPr="004A21DF" w:rsidRDefault="00D16CE1" w:rsidP="00F26E7A">
                                   <w:pPr>
                                     <w:tabs>
                                       <w:tab w:val="left" w:pos="567"/>
                                     </w:tabs>
                                     <w:rPr>
                                       <w:b/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="0A5B5428" id="_x0000_s1029" type="#_x0000_t176" style="position:absolute;left:0;text-align:left;margin-left:-5.55pt;margin-top:-91pt;width:504.15pt;height:126.4pt;z-index:-251625472;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEZ1K3OgIAAGwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtrJkl6MOkXXLsOA&#10;bivQ7QMYWY6FyaJGKXG6rx8lJ1m6vQ3Lg0CaInXOIZnrm11vxVZTMOhqOTkrpdBOYWPcupbfvi7f&#10;XEoRIrgGLDpdy2cd5M3i9avrwVd6ih3aRpPgIi5Ug69lF6OviiKoTvcQztBrx8EWqYfILq2LhmDg&#10;6r0tpmV5XgxIjSdUOgT+ej8G5SLXb1ut4pe2DToKW0vGFvNJ+Vyls1hcQ7Um8J1RexjwDyh6MI4f&#10;PZa6hwhiQ+avUr1RhAHbeKawL7BtjdKZA7OZlH+weerA68yFxQn+KFP4f2XV5+0jCdPUcjqXwkHP&#10;PVpaHFQHFCtxa6MmB1GLx1Fj8TZJNvhQceaTf6REOvgHVN+DcHjXgVvrWyIcOg0NA52k+8WLhOQE&#10;ThWr4RM2/CBsImb1di31qSDrIna5Sc/HJuldFIo/ns/K6UXJYBXHJuflfHqZ21hAdUj3FOIHjb1I&#10;Ri1b5sPAKB7Z7MnkN2H7EGLCCNUhL3NCa5qlsTY7tF7dWRJb4DFa5l+mxdRPr1knBsZ0Vc7LXPpF&#10;MJzWKMt35fIA+8U1wo1r8lQmAd/v7QjGjjbDtG6vaBJxbEbcrXa5i8f2rLB5ZokJx5HnFWWjQ/op&#10;xcDjXsvwYwOkpbAfHbfpajKbpf3Izmx+MWWHTiOr0wg4xaVqGaUYzbs47tTGk1l3/NIkC+Dwllvb&#10;mqxvavuIag+fRzrLvl+/tDOnfr71+09i8QsAAP//AwBQSwMEFAAGAAgAAAAhAKSMNFriAAAACwEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG5b2iLRrms6oaEhcUCIjQO7ZY3XFhqn&#10;atKte3u8E9xs+dPv7y9Wk+3ECQffOlIQzyMQSJUzLdUKPnebWQbCB01Gd45QwQU9rMrbm0Lnxp3p&#10;A0/bUAsOIZ9rBU0IfS6lrxq02s9dj8S3oxusDrwOtTSDPnO47WQSRY/S6pb4Q6N7XDdY/WxHq4A2&#10;1Xr/8vr2nWat9Q+X9+fxa79T6v5uelqCCDiFPxiu+qwOJTsd3EjGi07BLI5jRq9DlnArRhaLNAFx&#10;UJBGGciykP87lL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhGdStzoCAABsBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEApIw0WuIAAAALAQAA&#10;DwAAAAAAAAAAAAAAAACUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKMFAAAAAA==&#10;" strokecolor="#00b0f0" strokeweight="1.5pt">
+                    <v:shape w14:anchorId="1FFB1B07" id="_x0000_s1029" type="#_x0000_t176" style="position:absolute;left:0;text-align:left;margin-left:-5.55pt;margin-top:-91pt;width:504.15pt;height:126.4pt;z-index:-251625472;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMphlaIQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOkrQ14hRZugwD&#10;uq1Atw9QZDkWJosapcTuvr6Ucmm6vQ3Tg0CK0tHhITm/HTrD9gq9BlvxYpRzpqyEWtttxX98X7+7&#10;5swHYWthwKqKPynPbxdv38x7V6oxtGBqhYxArC97V/E2BFdmmZet6oQfgVOWgg1gJwK5uM1qFD2h&#10;dyYb5/ks6wFrhyCV93R6dwjyRcJvGiXDt6bxKjBTceIW0o5p38Q9W8xFuUXhWi2PNMQ/sOiEtvTp&#10;GepOBMF2qP+C6rRE8NCEkYQug6bRUqUcKJsi/yObx1Y4lXIhcbw7y+T/H6z8un90Dxipe3cP8qdn&#10;FlatsFu1RIS+VaKm74ooVNY7X54fRMfTU7bpv0BNpRW7AEmDocEuAlJ2bEhSP52lVkNgkg5nk3x8&#10;lU85kxQrZvl0fJ2KkYny9NyhD58UdCwaFW8M9EQMw9IEhVYE9XAoe/pT7O99iBxFeXqXcgKj67U2&#10;Jjm43awMsr2gZlinldKi1C+vGct64nSTT/ME/SroLzHy/EO+PtF+dQ1hZ+vUW1HAj0c7CG0ONtE0&#10;9qhoFDH2qy/DsBmYriv+PvKKJxuon0hihEPj0qCR0QL+5qynpq24/7UTqDgzny2V6aaYTGKXJ2cy&#10;vRqTg5eRzWVEWElQFQ+cHcxVOEzGzqHetvRTkQSwsKTSNjrp+8LqSJ8aM8l+HKLY+Zd+uvUy6otn&#10;AAAA//8DAFBLAwQUAAYACAAAACEApIw0WuIAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MAyG70i8Q2QkblvaItGuazqhoSFxQIiNA7tljdcWGqdq0q17e7wT3Gz50+/vL1aT7cQJB986UhDP&#10;IxBIlTMt1Qo+d5tZBsIHTUZ3jlDBBT2sytubQufGnekDT9tQCw4hn2sFTQh9LqWvGrTaz12PxLej&#10;G6wOvA61NIM+c7jtZBJFj9LqlvhDo3tcN1j9bEergDbVev/y+vadZq31D5f35/Frv1Pq/m56WoII&#10;OIU/GK76rA4lOx3cSMaLTsEsjmNGr0OWcCtGFos0AXFQkEYZyLKQ/zuUvwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBMphlaIQIAADIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQCkjDRa4gAAAAsBAAAPAAAAAAAAAAAAAAAAAHsEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" strokecolor="#00b0f0" strokeweight="1.5pt">
                       <v:stroke joinstyle="round"/>
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="44E58874" w14:textId="77777777" w:rsidR="00D16CE1" w:rsidRPr="004A21DF" w:rsidRDefault="00D16CE1" w:rsidP="00F26E7A">
+                          <w:p w14:paraId="5B91957F" w14:textId="77777777" w:rsidR="00D16CE1" w:rsidRPr="004A21DF" w:rsidRDefault="00D16CE1" w:rsidP="00F26E7A">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="567"/>
                               </w:tabs>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap anchorx="margin" anchory="page"/>
                       <w10:anchorlock/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="34B09153" w14:textId="77777777" w:rsidR="00D16CE1" w:rsidRPr="00655DF4" w:rsidRDefault="00D16CE1" w:rsidP="0057250E">
+          <w:p w14:paraId="28C8C4F9" w14:textId="77777777" w:rsidR="00D16CE1" w:rsidRPr="00655DF4" w:rsidRDefault="00D16CE1" w:rsidP="0057250E">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="74C3E60E" w14:textId="77777777" w:rsidR="00D16CE1" w:rsidRPr="00655DF4" w:rsidRDefault="00D16CE1" w:rsidP="00D16CE1">
+          <w:p w14:paraId="39396018" w14:textId="77777777" w:rsidR="00D16CE1" w:rsidRPr="00655DF4" w:rsidRDefault="00D16CE1" w:rsidP="00D16CE1">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-111" w:right="-109"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1A5D9D2D" w14:textId="77777777" w:rsidR="00D16CE1" w:rsidRPr="00655DF4" w:rsidRDefault="00D16CE1" w:rsidP="00D16CE1">
+          <w:p w14:paraId="6928582D" w14:textId="77777777" w:rsidR="00D16CE1" w:rsidRPr="00655DF4" w:rsidRDefault="00D16CE1" w:rsidP="00D16CE1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-111"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="48F2B0BC" w14:textId="77777777" w:rsidR="005B1826" w:rsidRPr="00655DF4" w:rsidRDefault="00655DF4" w:rsidP="009F60DB">
+    <w:p w14:paraId="5DC2F7F3" w14:textId="77777777" w:rsidR="005B1826" w:rsidRPr="00655DF4" w:rsidRDefault="00655DF4" w:rsidP="009F60DB">
       <w:pPr>
         <w:pStyle w:val="REGLTextstandaard"/>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00655DF4">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>nature des blessures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="217304AD" w14:textId="77777777" w:rsidR="005B1826" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="000D3633">
+    <w:p w14:paraId="1BAF0F9A" w14:textId="77777777" w:rsidR="005B1826" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="000D3633">
       <w:pPr>
         <w:spacing w:before="160" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:id w:val="-2137318843"/>
           <w:placeholder>
             <w:docPart w:val="2F13873882AA451A89E691C280388889"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:color w:val="003366"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="006F0AEC" w:rsidRPr="00655DF4">
             <w:rPr>
               <w:b/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>__________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="5487154C" w14:textId="77777777" w:rsidR="009B7625" w:rsidRPr="00655DF4" w:rsidRDefault="00655DF4" w:rsidP="0029498B">
+    <w:p w14:paraId="25F6571F" w14:textId="77777777" w:rsidR="009B7625" w:rsidRPr="00655DF4" w:rsidRDefault="00655DF4" w:rsidP="0029498B">
       <w:pPr>
         <w:pStyle w:val="REGLTextstandaard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00655DF4">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">La victime a-t-elle eu, avant son accident, des lésions ou des maladies qui pourraient aggraver les conséquences de cet accident ? </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Vierkantcheckbox"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:id w:val="2097899829"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr>
-[...3 lines deleted...]
-        </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="006F0AEC" w:rsidRPr="00655DF4">
             <w:rPr>
               <w:rStyle w:val="Vierkantcheckbox"/>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005F6D35" w:rsidRPr="00655DF4">
         <w:rPr>
           <w:rStyle w:val="Vierkantcheckbox"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00655DF4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>oui</w:t>
       </w:r>
       <w:r w:rsidR="005F6D35" w:rsidRPr="00655DF4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Vierkantcheckbox"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:id w:val="1848363023"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr>
-[...3 lines deleted...]
-        </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="005F6D35" w:rsidRPr="00655DF4">
             <w:rPr>
               <w:rStyle w:val="Vierkantcheckbox"/>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005F6D35" w:rsidRPr="00655DF4">
         <w:rPr>
           <w:rStyle w:val="Vierkantcheckbox"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F6D35" w:rsidRPr="00655DF4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
@@ -7013,89 +6796,89 @@
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Policepardfaut"/>
             <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00E83AF3" w:rsidRPr="00655DF4">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="969696"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>_________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="5D48E424" w14:textId="77777777" w:rsidR="00515810" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="00FE3B0F">
+    <w:p w14:paraId="7679015F" w14:textId="77777777" w:rsidR="00515810" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="00FE3B0F">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:id w:val="410589677"/>
           <w:placeholder>
             <w:docPart w:val="6CE28C45BFF94757802D8B733DE9A1BE"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:color w:val="003366"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00440226" w:rsidRPr="00655DF4">
             <w:rPr>
               <w:b/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>__________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="5065299F" w14:textId="77777777" w:rsidR="00440226" w:rsidRPr="00655DF4" w:rsidRDefault="00CD5357" w:rsidP="0029498B">
+    <w:p w14:paraId="1B3693CC" w14:textId="77777777" w:rsidR="00440226" w:rsidRPr="00655DF4" w:rsidRDefault="00CD5357" w:rsidP="0029498B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="left" w:pos="5245"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Q</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD5357">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>uand a-t-on fait appel au m</w:t>
@@ -7179,51 +6962,51 @@
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Policepardfaut"/>
             <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00513D83" w:rsidRPr="00655DF4">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="969696"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>_________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="53FA8BDB" w14:textId="77777777" w:rsidR="00F76AA6" w:rsidRPr="00655DF4" w:rsidRDefault="00441372" w:rsidP="00C9375B">
+    <w:p w14:paraId="17D0BD5F" w14:textId="77777777" w:rsidR="00F76AA6" w:rsidRPr="00655DF4" w:rsidRDefault="00441372" w:rsidP="00C9375B">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00441372">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>nom et domicile de ce médecin</w:t>
       </w:r>
       <w:r w:rsidR="00513D83" w:rsidRPr="00655DF4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
@@ -7239,51 +7022,51 @@
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:color w:val="003366"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="000933CF" w:rsidRPr="00655DF4">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="969696"/>
               <w:szCs w:val="12"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>_________________________________________________________________________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="4DD43B42" w14:textId="77777777" w:rsidR="002E6CED" w:rsidRPr="00655DF4" w:rsidRDefault="002E6CED" w:rsidP="00C9375B">
+    <w:p w14:paraId="3DFDAB32" w14:textId="77777777" w:rsidR="002E6CED" w:rsidRPr="00655DF4" w:rsidRDefault="002E6CED" w:rsidP="00C9375B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00655DF4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
@@ -7297,51 +7080,51 @@
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:color w:val="003366"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00655DF4">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="969696"/>
               <w:szCs w:val="12"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>_________________________________________________________________________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="61F21FA0" w14:textId="77777777" w:rsidR="002E6CED" w:rsidRPr="00655DF4" w:rsidRDefault="002E6CED" w:rsidP="00C9375B">
+    <w:p w14:paraId="479D7428" w14:textId="77777777" w:rsidR="002E6CED" w:rsidRPr="00655DF4" w:rsidRDefault="002E6CED" w:rsidP="00C9375B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00655DF4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:b/>
             <w:bCs/>
@@ -7372,185 +7155,175 @@
             </w:rPr>
             <w:t>_________________________________________________________________________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10065" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="8647"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00183873" w:rsidRPr="000B26B7" w14:paraId="655B7715" w14:textId="77777777" w:rsidTr="00292B7F">
+      <w:tr w:rsidR="00183873" w:rsidRPr="00A2066E" w14:paraId="5D644BA6" w14:textId="77777777" w:rsidTr="00292B7F">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20B4365C" w14:textId="77777777" w:rsidR="00183873" w:rsidRPr="00655DF4" w:rsidRDefault="003438AE" w:rsidP="00067670">
+          <w:p w14:paraId="7E7DF7F2" w14:textId="77777777" w:rsidR="00183873" w:rsidRPr="00655DF4" w:rsidRDefault="003438AE" w:rsidP="00067670">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-105"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidR="00441372">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>a victime est</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C963D37" w14:textId="77777777" w:rsidR="00183873" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="00067670">
+          <w:p w14:paraId="419E01D0" w14:textId="77777777" w:rsidR="00183873" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="00067670">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="888"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Vierkantcheckbox"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="2043859137"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00183873" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rStyle w:val="Vierkantcheckbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00183873" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rStyle w:val="Vierkantcheckbox"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003438AE" w:rsidRPr="003438AE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>en état de poursuivre ses activités quotidiennes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AB73FFE" w14:textId="77777777" w:rsidR="00183873" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="00F200FC">
+          <w:p w14:paraId="65B86EFD" w14:textId="77777777" w:rsidR="00183873" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="00F200FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2870"/>
                 <w:tab w:val="left" w:pos="5563"/>
                 <w:tab w:val="left" w:pos="5846"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Vierkantcheckbox"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-1767922872"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00183873" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rStyle w:val="Vierkantcheckbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00183873" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rStyle w:val="Vierkantcheckbox"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000A0354" w:rsidRPr="000A0354">
               <w:rPr>
                 <w:rStyle w:val="Vierkantcheckbox"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
@@ -7690,110 +7463,105 @@
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Policepardfaut"/>
                   <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
                   <w:b w:val="0"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1B7C" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="969696"/>
                     <w:szCs w:val="18"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="131EEB63" w14:textId="77777777" w:rsidR="00183873" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="009F60DB">
+          <w:p w14:paraId="6F86C55C" w14:textId="77777777" w:rsidR="00183873" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="009F60DB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="888"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Vierkantcheckbox"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-709488469"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00183873" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rStyle w:val="Vierkantcheckbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00183873" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rStyle w:val="Vierkantcheckbox"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000A0354" w:rsidRPr="000A0354">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>partiellement incapable de travailler</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2438EEF6" w14:textId="77777777" w:rsidR="009F60DB" w:rsidRPr="00655DF4" w:rsidRDefault="009F60DB" w:rsidP="00F200FC">
+          <w:p w14:paraId="204E5861" w14:textId="77777777" w:rsidR="009F60DB" w:rsidRPr="00655DF4" w:rsidRDefault="009F60DB" w:rsidP="00F200FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="319"/>
                 <w:tab w:val="left" w:pos="3862"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="REGLTextsubtitelzwartChar"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="REGLTextsubtitelzwartChar"/>
@@ -7956,51 +7724,51 @@
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Policepardfaut"/>
                   <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
                   <w:b w:val="0"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00A67960" w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="969696"/>
                     <w:szCs w:val="18"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>_________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="37341D79" w14:textId="77777777" w:rsidR="00A67960" w:rsidRPr="00655DF4" w:rsidRDefault="00A67960" w:rsidP="00F200FC">
+          <w:p w14:paraId="78A141C0" w14:textId="77777777" w:rsidR="00A67960" w:rsidRPr="00655DF4" w:rsidRDefault="00A67960" w:rsidP="00F200FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="319"/>
                 <w:tab w:val="left" w:pos="4571"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="REGLTextsubtitelzwartChar"/>
@@ -8187,147 +7955,142 @@
                   <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
                   <w:b w:val="0"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00655DF4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="969696"/>
                     <w:szCs w:val="18"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>_________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7ACAF9E1" w14:textId="77777777" w:rsidR="00131847" w:rsidRPr="00655DF4" w:rsidRDefault="00131847" w:rsidP="00131847">
+    <w:p w14:paraId="6BB70488" w14:textId="77777777" w:rsidR="00131847" w:rsidRPr="00655DF4" w:rsidRDefault="00131847" w:rsidP="00131847">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:sectPr w:rsidR="00131847" w:rsidRPr="00655DF4" w:rsidSect="00EF1E3F">
-          <w:headerReference w:type="default" r:id="rId18"/>
-[...3 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId22"/>
+          <w:headerReference w:type="default" r:id="rId17"/>
+          <w:footerReference w:type="even" r:id="rId18"/>
+          <w:footerReference w:type="default" r:id="rId19"/>
+          <w:headerReference w:type="first" r:id="rId20"/>
+          <w:footerReference w:type="first" r:id="rId21"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="2665" w:right="851" w:bottom="2041" w:left="1134" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57E1170F" w14:textId="77777777" w:rsidR="009933E4" w:rsidRPr="00655DF4" w:rsidRDefault="00707176" w:rsidP="00131847">
+    <w:p w14:paraId="6735BE74" w14:textId="77777777" w:rsidR="009933E4" w:rsidRPr="00655DF4" w:rsidRDefault="00707176" w:rsidP="00131847">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidRPr="00707176">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">ne guérison complète </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">est-elle </w:t>
       </w:r>
       <w:r w:rsidR="000505AE">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>escomptée</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00707176">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="713E910F" w14:textId="77777777" w:rsidR="004E50E1" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="00E431A3">
+    <w:p w14:paraId="13D85B75" w14:textId="77777777" w:rsidR="004E50E1" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="00E431A3">
       <w:pPr>
         <w:pStyle w:val="REGLTextstandaard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Vierkantcheckbox"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:id w:val="-402921639"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr>
-[...3 lines deleted...]
-        </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="000473EA" w:rsidRPr="00655DF4">
             <w:rPr>
               <w:rStyle w:val="Vierkantcheckbox"/>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000473EA" w:rsidRPr="00655DF4">
         <w:rPr>
           <w:rStyle w:val="Vierkantcheckbox"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000505AE" w:rsidRPr="000505AE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
@@ -8356,170 +8119,168 @@
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:color w:val="003366"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00E431A3" w:rsidRPr="00655DF4">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="969696"/>
               <w:szCs w:val="12"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>_______________________________________________________________________________________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="084FDAE6" w14:textId="77777777" w:rsidR="000473EA" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="000473EA">
+    <w:p w14:paraId="6E395FE2" w14:textId="77777777" w:rsidR="000473EA" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="000473EA">
       <w:pPr>
         <w:pStyle w:val="REGLTextstandaard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Vierkantcheckbox"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:id w:val="-1567407472"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr>
-[...3 lines deleted...]
-        </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="000473EA" w:rsidRPr="00655DF4">
             <w:rPr>
               <w:rStyle w:val="Vierkantcheckbox"/>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000473EA" w:rsidRPr="00655DF4">
         <w:rPr>
           <w:rStyle w:val="Vierkantcheckbox"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000505AE" w:rsidRPr="000505AE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>non, quelles sont les conséquences possibles pour le futur ? (Par ex. : Décès, invalidité permanente, etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A8D5323" w14:textId="77777777" w:rsidR="00FE3B0F" w:rsidRPr="00655DF4" w:rsidRDefault="006B6535" w:rsidP="000473EA">
+    <w:p w14:paraId="2A204CC6" w14:textId="77777777" w:rsidR="00FE3B0F" w:rsidRPr="00655DF4" w:rsidRDefault="00000000" w:rsidP="000473EA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:id w:val="1765887329"/>
           <w:placeholder>
             <w:docPart w:val="B04A056644F441CBAC98C0D70F424B36"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:color w:val="003366"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00CF0D2C" w:rsidRPr="00655DF4">
             <w:rPr>
               <w:b/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>__________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1ABB5EA7" w14:textId="77777777" w:rsidR="000E586E" w:rsidRPr="00655DF4" w:rsidRDefault="000E586E" w:rsidP="000E586E">
+    <w:p w14:paraId="342E2285" w14:textId="4C2CF660" w:rsidR="000E586E" w:rsidRPr="00963AB1" w:rsidRDefault="00963AB1" w:rsidP="00BE4516">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
-        <w:spacing w:before="320"/>
+        <w:spacing w:after="180"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:caps/>
+          <w:color w:val="00A0E0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00655DF4">
+      <w:r w:rsidRPr="00BE4516">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
-          <w:caps/>
+          <w:color w:val="00A0E0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>signature</w:t>
+        <w:t>Signature</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="212AE6BD" w14:textId="77777777" w:rsidR="003A1A44" w:rsidRPr="00655DF4" w:rsidRDefault="006049F6" w:rsidP="00714334">
+    <w:p w14:paraId="68EF12F1" w14:textId="77777777" w:rsidR="003A1A44" w:rsidRPr="00655DF4" w:rsidRDefault="006049F6" w:rsidP="00714334">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="360"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>fait</w:t>
       </w:r>
       <w:r w:rsidR="0056453E" w:rsidRPr="00655DF4">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
@@ -8616,129 +8377,129 @@
               <w:sz w:val="16"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>_____________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10065" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10065"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003A1A44" w:rsidRPr="00655DF4" w14:paraId="64C9414D" w14:textId="77777777" w:rsidTr="00067670">
+      <w:tr w:rsidR="003A1A44" w:rsidRPr="00655DF4" w14:paraId="17CFEE7A" w14:textId="77777777" w:rsidTr="00067670">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05E2B1BD" w14:textId="77777777" w:rsidR="003A1A44" w:rsidRPr="00655DF4" w:rsidRDefault="006049F6" w:rsidP="00067670">
+          <w:p w14:paraId="36B6A475" w14:textId="77777777" w:rsidR="003A1A44" w:rsidRPr="00655DF4" w:rsidRDefault="006049F6" w:rsidP="00067670">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:right="-1196"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>signature du médecin</w:t>
             </w:r>
             <w:r w:rsidR="007F664A" w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> + </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>cachet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A1A44" w:rsidRPr="00655DF4" w14:paraId="1A836CAD" w14:textId="77777777" w:rsidTr="00067670">
+      <w:tr w:rsidR="003A1A44" w:rsidRPr="00655DF4" w14:paraId="59C28172" w14:textId="77777777" w:rsidTr="00067670">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17DB162B" w14:textId="77777777" w:rsidR="003A1A44" w:rsidRPr="00655DF4" w:rsidRDefault="003A1A44" w:rsidP="00067670">
+          <w:p w14:paraId="1EFC8D39" w14:textId="77777777" w:rsidR="003A1A44" w:rsidRPr="00655DF4" w:rsidRDefault="003A1A44" w:rsidP="00067670">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:right="-1196"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655DF4">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="fr-FR" w:eastAsia="nl-BE"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251693056" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="6ABDCFA4" wp14:editId="0ED3BEFE">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251693056" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="22830C5D" wp14:editId="187E0D5A">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="page">
                         <wp:posOffset>-14605</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="page">
                         <wp:posOffset>-239395</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2962275" cy="1187450"/>
                       <wp:effectExtent l="0" t="0" r="28575" b="12700"/>
                       <wp:wrapNone/>
                       <wp:docPr id="6" name="Flowchart: Alternate Process 3"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2962275" cy="1187450"/>
                               </a:xfrm>
@@ -8746,331 +8507,337 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="7239">
                                 <a:solidFill>
                                   <a:srgbClr val="969696"/>
                                 </a:solidFill>
                                 <a:round/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                                 <a:extLst>
                                   <a:ext uri="{C807C97D-BFC1-408E-A445-0C87EB9F89A2}">
                                     <ask:lineSketchStyleProps xmlns:ask="http://schemas.microsoft.com/office/drawing/2018/sketchyshapes">
                                       <ask:type>
                                         <ask:lineSketchNone/>
                                       </ask:type>
                                     </ask:lineSketchStyleProps>
                                   </a:ext>
                                 </a:extLst>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="7D7C0973" w14:textId="77777777" w:rsidR="003A1A44" w:rsidRPr="004A21DF" w:rsidRDefault="003A1A44" w:rsidP="003A1A44">
+                                <w:p w14:paraId="40C8F0F6" w14:textId="77777777" w:rsidR="003A1A44" w:rsidRPr="004A21DF" w:rsidRDefault="003A1A44" w:rsidP="003A1A44">
                                   <w:pPr>
                                     <w:tabs>
                                       <w:tab w:val="left" w:pos="567"/>
                                     </w:tabs>
                                     <w:rPr>
                                       <w:b/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="6ABDCFA4" id="_x0000_s1030" type="#_x0000_t176" style="position:absolute;left:0;text-align:left;margin-left:-1.15pt;margin-top:-18.85pt;width:233.25pt;height:93.5pt;z-index:-251623424;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIsRZvOQIAAGoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjp2c2mMOEWQLsOA&#10;rivQ7QMUWY6FyaJGKXG6rx8lp1m67WmYDQikKR7xHIpe3B47ww4KvQZb8fxqxJmyEmptdxX/+mXz&#10;7oYzH4SthQGrKv6sPL9dvn2z6F2pCmjB1AoZgVhf9q7ibQiuzDIvW9UJfwVOWQo2gJ0I5OIuq1H0&#10;hN6ZrBiNplkPWDsEqbynr3dDkC8TftMoGT43jVeBmYpTbSGtmNZtXLPlQpQ7FK7V8lSG+IcqOqEt&#10;HXqGuhNBsD3qP6A6LRE8NOFKQpdB02ipEgdik49+Y/PUCqcSFxLHu7NM/v/ByofDIzJdV3zKmRUd&#10;tWhjoJetwFCylQkKrQiKPQ4Ss+uoWO98SYlP7hEjZ+/uQX7zzMK6FXanVojQt0rUVGce92evEqLj&#10;KZVt+09Q04FiHyCJd2ywi4AkCzumHj2fe6SOgUn6WMynRTGbcCYpluc3s/EkdTET5Uu6Qx8+KOhY&#10;NCreEB8qDMOZzYlMOlMc7n2INYryJS9xAqPrjTYmObjbrg2yg6BbtElPokXUL7cZy/qKz4rreUJ+&#10;FfOXEPNpfP8GgbC3dbqTUb/3JzsIbQabqjT2JGjUcOhFOG6PqYfjl+5soX4mhRGGC08DSkYL+IOz&#10;ni57xf33vUDFmfloqUvzfDyO05Gc8WRWkIOXke1lRFhJUBUPnA3mOgwTtXeody2dlCcBLKyos41O&#10;8sauD1WdyqcLnVQ/DV+cmEs/7fr1i1j+BAAA//8DAFBLAwQUAAYACAAAACEAS17uQeAAAAAKAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLmhL15Z2K02nCQ2J68YOcMsar6lokirJ&#10;tvL2mBM7WZY//f7+ej2ZgV3Qh95ZAYt5Agxt61RvOwGHj7fZEliI0io5OIsCfjDAurm/q2Wl3NXu&#10;8LKPHaMQGyopQMc4VpyHVqORYe5GtHQ7OW9kpNV3XHl5pXAz8DRJCm5kb+mDliO+amy/92cj4Hn3&#10;5TeuW7hy9V58PiXxoLd+K8Tjw7R5ARZxiv8w/OmTOjTkdHRnqwIbBMzSjEiaWVkCIyAv8hTYkch8&#10;lQFvan5bofkFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASLEWbzkCAABqBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAS17uQeAAAAAKAQAADwAA&#10;AAAAAAAAAAAAAACTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#10;" strokecolor="#969696" strokeweight=".57pt">
+                    <v:shape w14:anchorId="22830C5D" id="_x0000_s1030" type="#_x0000_t176" style="position:absolute;left:0;text-align:left;margin-left:-1.15pt;margin-top:-18.85pt;width:233.25pt;height:93.5pt;z-index:-251623424;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBYxKXPHgIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjj2cmmMOEWQLsOA&#10;bivQ7QMUWY6FyaJGKbG7rx+lpGl2eRpmAwIpSkeHh+TydugMOyr0GmzF89GYM2Ul1NruK/71y/bN&#10;DWc+CFsLA1ZV/El5frt6/WrZu1IV0IKpFTICsb7sXcXbEFyZZV62qhN+BE5ZCjaAnQjk4j6rUfSE&#10;3pmsGI9nWQ9YOwSpvKfdu1OQrxJ+0ygZPjeNV4GZihO3kFZM6y6u2Wopyj0K12p5piH+gUUntKVH&#10;L1B3Igh2QP0HVKclgocmjCR0GTSNlirlQNnk49+yeWyFUykXEse7i0z+/8HKT8dH94CRunf3IL95&#10;ZmHTCrtXa0ToWyVqei6PQmW98+XlQnQ8XWW7/iPUVFpxCJA0GBrsIiBlx4Yk9dNFajUEJmmzWMyK&#10;Yj7lTFIsz2/mk2kqRibK5+sOfXivoGPRqHhjoCdiGNYmKLQiqIdT2dOb4njvQ+Qoyud7KScwut5q&#10;Y5KD+93GIDsKaoZt+lJalPr1MWNZX/F58XaRkH+J+WuIxSz+f4NAONg6tVbU793ZDkKbk00sjT0L&#10;GjWM7erLMOwGpuuKTyJm3NlB/UQKI5z6luaMjBbwB2c99WzF/feDQMWZ+WCpSot8MolNnpzJdF6Q&#10;g9eR3XVEWElQFQ+cncxNOA3GwaHet/RSngSwsKbKNjrJ+8LqTJ/6Mql+nqHY+Nd+OvUy6aufAAAA&#10;//8DAFBLAwQUAAYACAAAACEAS17uQeAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG&#10;70i8Q2QkLmhL15Z2K02nCQ2J68YOcMsar6lokirJtvL2mBM7WZY//f7+ej2ZgV3Qh95ZAYt5Agxt&#10;61RvOwGHj7fZEliI0io5OIsCfjDAurm/q2Wl3NXu8LKPHaMQGyopQMc4VpyHVqORYe5GtHQ7OW9k&#10;pNV3XHl5pXAz8DRJCm5kb+mDliO+amy/92cj4Hn35TeuW7hy9V58PiXxoLd+K8Tjw7R5ARZxiv8w&#10;/OmTOjTkdHRnqwIbBMzSjEiaWVkCIyAv8hTYkch8lQFvan5bofkFAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAWMSlzx4CAAAxBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAS17uQeAAAAAKAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" strokecolor="#969696" strokeweight=".57pt">
                       <v:stroke joinstyle="round"/>
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="7D7C0973" w14:textId="77777777" w:rsidR="003A1A44" w:rsidRPr="004A21DF" w:rsidRDefault="003A1A44" w:rsidP="003A1A44">
+                          <w:p w14:paraId="40C8F0F6" w14:textId="77777777" w:rsidR="003A1A44" w:rsidRPr="004A21DF" w:rsidRDefault="003A1A44" w:rsidP="003A1A44">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="567"/>
                               </w:tabs>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap anchorx="page" anchory="page"/>
                       <w10:anchorlock/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3EECF1E7" w14:textId="77777777" w:rsidR="00E431A3" w:rsidRPr="00655DF4" w:rsidRDefault="00E431A3" w:rsidP="000473EA">
+    <w:p w14:paraId="15ECE608" w14:textId="77777777" w:rsidR="00E431A3" w:rsidRPr="00655DF4" w:rsidRDefault="00E431A3" w:rsidP="000473EA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E431A3" w:rsidRPr="00655DF4" w:rsidSect="006757DB">
-      <w:headerReference w:type="default" r:id="rId23"/>
+      <w:headerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2665" w:right="851" w:bottom="2041" w:left="1134" w:header="709" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32776716" w14:textId="77777777" w:rsidR="006B6535" w:rsidRDefault="006B6535" w:rsidP="00250C27">
+    <w:p w14:paraId="6FDAF4E0" w14:textId="77777777" w:rsidR="00C62AB8" w:rsidRDefault="00C62AB8" w:rsidP="00250C27">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72311121" w14:textId="77777777" w:rsidR="006B6535" w:rsidRDefault="006B6535" w:rsidP="00250C27">
+    <w:p w14:paraId="66A782DB" w14:textId="77777777" w:rsidR="00C62AB8" w:rsidRDefault="00C62AB8" w:rsidP="00250C27">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Frutiger LT Std 45 Light">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0403030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ITC Lubalin Graph Std Book">
     <w:altName w:val="Cambria"/>
-    <w:panose1 w:val="02060703020205020404"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Frutiger LT Std 55 Roman">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0602020204020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Gilroy Bold">
+    <w:panose1 w:val="00000800000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000207" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="11625" w:type="dxa"/>
       <w:tblInd w:w="-993" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11625"/>
     </w:tblGrid>
-    <w:tr w:rsidR="006757DB" w:rsidRPr="000B26B7" w14:paraId="0B0D1737" w14:textId="77777777" w:rsidTr="00067670">
+    <w:tr w:rsidR="006757DB" w:rsidRPr="00A2066E" w14:paraId="20005A60" w14:textId="77777777" w:rsidTr="00067670">
       <w:trPr>
         <w:trHeight w:val="20"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11625" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="362596F6" w14:textId="77777777" w:rsidR="006757DB" w:rsidRPr="00CD5336" w:rsidRDefault="006757DB" w:rsidP="006757DB">
+        <w:p w14:paraId="5888F772" w14:textId="77777777" w:rsidR="006757DB" w:rsidRPr="00CD5336" w:rsidRDefault="006757DB" w:rsidP="006757DB">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="180" w:lineRule="exact"/>
             <w:ind w:left="885"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="00AEEF"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="5B1D3B80" w14:textId="77777777" w:rsidR="006757DB" w:rsidRPr="00CD5336" w:rsidRDefault="006757DB" w:rsidP="006757DB">
+        <w:p w14:paraId="1989AF80" w14:textId="77777777" w:rsidR="006757DB" w:rsidRPr="00CD5336" w:rsidRDefault="006757DB" w:rsidP="006757DB">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="180" w:lineRule="exact"/>
             <w:ind w:left="885"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="00AEEF"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="0B807911" w14:textId="77777777" w:rsidR="006757DB" w:rsidRPr="00CD5336" w:rsidRDefault="006757DB" w:rsidP="006757DB">
+        <w:p w14:paraId="521E883B" w14:textId="77777777" w:rsidR="006757DB" w:rsidRPr="00CD5336" w:rsidRDefault="006757DB" w:rsidP="006757DB">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="180" w:lineRule="exact"/>
             <w:ind w:left="885"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="00AEEF"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="5AB1334D" w14:textId="77777777" w:rsidR="006757DB" w:rsidRPr="00CD5336" w:rsidRDefault="006757DB" w:rsidP="006757DB">
+        <w:p w14:paraId="785D2B41" w14:textId="77777777" w:rsidR="006757DB" w:rsidRPr="00CD5336" w:rsidRDefault="006757DB" w:rsidP="006757DB">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="180" w:lineRule="exact"/>
             <w:ind w:left="885"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="00AEEF"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="5B09FEAB" w14:textId="77777777" w:rsidR="006757DB" w:rsidRPr="00E721A8" w:rsidRDefault="00E721A8" w:rsidP="006757DB">
+        <w:p w14:paraId="29514511" w14:textId="77777777" w:rsidR="006757DB" w:rsidRPr="00E721A8" w:rsidRDefault="00E721A8" w:rsidP="006757DB">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="9393"/>
               <w:tab w:val="right" w:pos="10806"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:left="885" w:right="315"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E721A8">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="00AEEF"/>
               <w:sz w:val="16"/>
@@ -9179,260 +8946,256 @@
           <w:r w:rsidR="006757DB" w:rsidRPr="00E721A8">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:tab/>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:alias w:val="Subject"/>
               <w:tag w:val=""/>
               <w:id w:val="-758053092"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
               <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="006757DB" w:rsidRPr="00E721A8">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>AA0627</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidR="006757DB" w:rsidRPr="00E721A8">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:alias w:val="Trefwoorden"/>
               <w:tag w:val=""/>
               <w:id w:val="87742835"/>
               <w:placeholder>
                 <w:docPart w:val="37A83EA6DDE24415B5D86C2CB8801938"/>
               </w:placeholder>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:keywords[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
               <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="006757DB" w:rsidRPr="00E721A8">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>V01-2021</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidR="006757DB" w:rsidRPr="00E721A8">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:alias w:val="Categorie"/>
               <w:tag w:val=""/>
               <w:id w:val="2028364114"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:category[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
               <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="006757DB" w:rsidRPr="00E721A8">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>-/-</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
-        <w:p w14:paraId="297BBCF7" w14:textId="77777777" w:rsidR="006757DB" w:rsidRPr="00E721A8" w:rsidRDefault="006757DB" w:rsidP="006757DB">
+        <w:p w14:paraId="2DD358BF" w14:textId="77777777" w:rsidR="006757DB" w:rsidRPr="00E721A8" w:rsidRDefault="006757DB" w:rsidP="006757DB">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="8968"/>
             </w:tabs>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:left="885" w:right="1338"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="00AEEF"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="10405766" w14:textId="77777777" w:rsidR="006757DB" w:rsidRPr="00F07775" w:rsidRDefault="006757DB" w:rsidP="00F07775">
+  <w:p w14:paraId="4897D730" w14:textId="77777777" w:rsidR="006757DB" w:rsidRPr="00F07775" w:rsidRDefault="006757DB" w:rsidP="00F07775">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="8"/>
         <w:szCs w:val="8"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="11625" w:type="dxa"/>
       <w:tblInd w:w="-993" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11625"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00D96F18" w:rsidRPr="00D623FC" w14:paraId="0BA5A07E" w14:textId="77777777" w:rsidTr="002A0125">
+    <w:tr w:rsidR="00D96F18" w:rsidRPr="00D623FC" w14:paraId="18F11FBD" w14:textId="77777777" w:rsidTr="002A0125">
       <w:trPr>
         <w:trHeight w:val="20"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11625" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="493659C6" w14:textId="77777777" w:rsidR="00D96F18" w:rsidRPr="00CD5336" w:rsidRDefault="00D96F18" w:rsidP="00D96F18">
+        <w:p w14:paraId="6B8733E3" w14:textId="77777777" w:rsidR="00D96F18" w:rsidRPr="00CD5336" w:rsidRDefault="00D96F18" w:rsidP="00D96F18">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="180" w:lineRule="exact"/>
             <w:ind w:left="885"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="00AEEF"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="451EDF7D" w14:textId="77777777" w:rsidR="00D96F18" w:rsidRPr="00CD5336" w:rsidRDefault="00D96F18" w:rsidP="00D96F18">
+        <w:p w14:paraId="3CDE7D82" w14:textId="77777777" w:rsidR="00D96F18" w:rsidRPr="00CD5336" w:rsidRDefault="00D96F18" w:rsidP="00D96F18">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="180" w:lineRule="exact"/>
             <w:ind w:left="885"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="00AEEF"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="4C70A117" w14:textId="77777777" w:rsidR="00D96F18" w:rsidRPr="00CD5336" w:rsidRDefault="00D96F18" w:rsidP="00D96F18">
+        <w:p w14:paraId="3E81A963" w14:textId="77777777" w:rsidR="00D96F18" w:rsidRPr="00CD5336" w:rsidRDefault="00D96F18" w:rsidP="00D96F18">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="180" w:lineRule="exact"/>
             <w:ind w:left="885"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="00AEEF"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="17E0D1AA" w14:textId="77777777" w:rsidR="00D96F18" w:rsidRPr="00CD5336" w:rsidRDefault="00D96F18" w:rsidP="00D96F18">
+        <w:p w14:paraId="0F4C078B" w14:textId="77777777" w:rsidR="00D96F18" w:rsidRPr="00CD5336" w:rsidRDefault="00D96F18" w:rsidP="00D96F18">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="180" w:lineRule="exact"/>
             <w:ind w:left="885"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="00AEEF"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="26D82639" w14:textId="77777777" w:rsidR="00D96F18" w:rsidRPr="00823A16" w:rsidRDefault="00823A16" w:rsidP="00D96F18">
+        <w:p w14:paraId="72CA2B65" w14:textId="77777777" w:rsidR="00D96F18" w:rsidRPr="00823A16" w:rsidRDefault="00823A16" w:rsidP="00D96F18">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="9393"/>
               <w:tab w:val="right" w:pos="10806"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:left="885" w:right="315"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00823A16">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="00AEEF"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
@@ -9584,695 +9347,689 @@
             <w:tab/>
           </w:r>
           <w:r w:rsidR="00D96F18" w:rsidRPr="00823A16">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:tab/>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:alias w:val="Subject"/>
               <w:tag w:val=""/>
               <w:id w:val="-716811874"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
               <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00DB4FD7" w:rsidRPr="00823A16">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:t>AA0627</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidR="00D96F18" w:rsidRPr="00823A16">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:alias w:val="Trefwoorden"/>
               <w:tag w:val=""/>
               <w:id w:val="1563602620"/>
               <w:placeholder>
                 <w:docPart w:val="B89D57D5DC1443E3B312247DACDE7841"/>
               </w:placeholder>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:keywords[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
               <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00DB4FD7" w:rsidRPr="00823A16">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:t>V01-2021</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidR="00D96F18" w:rsidRPr="00823A16">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:alias w:val="Categorie"/>
               <w:tag w:val=""/>
               <w:id w:val="-762998975"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:category[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
               <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00D96F18" w:rsidRPr="00823A16">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:t>-/-</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
-        <w:p w14:paraId="4D3F2CC7" w14:textId="77777777" w:rsidR="00D96F18" w:rsidRPr="00823A16" w:rsidRDefault="00D96F18" w:rsidP="00D96F18">
+        <w:p w14:paraId="50EFC1F8" w14:textId="77777777" w:rsidR="00D96F18" w:rsidRPr="00823A16" w:rsidRDefault="00D96F18" w:rsidP="00D96F18">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="8968"/>
             </w:tabs>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:left="885" w:right="1338"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="00AEEF"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="6C0ABF36" w14:textId="77777777" w:rsidR="00E60974" w:rsidRPr="00823A16" w:rsidRDefault="00E60974" w:rsidP="00D623FC">
+  <w:p w14:paraId="755B4490" w14:textId="77777777" w:rsidR="00E60974" w:rsidRPr="00823A16" w:rsidRDefault="00E60974" w:rsidP="00D623FC">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="11625" w:type="dxa"/>
       <w:tblInd w:w="-993" w:type="dxa"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2FAFD"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11625"/>
     </w:tblGrid>
-    <w:tr w:rsidR="002B6657" w:rsidRPr="00CF46F4" w14:paraId="732AA4EB" w14:textId="77777777" w:rsidTr="00A82EE9">
+    <w:tr w:rsidR="002B6657" w:rsidRPr="00963AB1" w14:paraId="66B2CB62" w14:textId="77777777" w:rsidTr="00963AB1">
       <w:trPr>
         <w:trHeight w:val="20"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11625" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2FAFD"/>
         </w:tcPr>
-        <w:p w14:paraId="2C0C7D3C" w14:textId="77777777" w:rsidR="002B6657" w:rsidRPr="00D60AF2" w:rsidRDefault="002B6657" w:rsidP="002B6657">
+        <w:p w14:paraId="6307AA9C" w14:textId="77777777" w:rsidR="002B6657" w:rsidRPr="00963AB1" w:rsidRDefault="002B6657" w:rsidP="002B6657">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="254" w:lineRule="auto"/>
             <w:ind w:left="887"/>
             <w:rPr>
-              <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:eastAsia="Calibri" w:hAnsi="ITC Lubalin Graph Std Book" w:cs="Arial"/>
-              <w:color w:val="7F7F7F"/>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="762D329F" w14:textId="77777777" w:rsidR="002B6657" w:rsidRPr="00D60AF2" w:rsidRDefault="002B6657" w:rsidP="002B6657">
+        <w:p w14:paraId="38291FE1" w14:textId="77777777" w:rsidR="002B6657" w:rsidRPr="00963AB1" w:rsidRDefault="002B6657" w:rsidP="002B6657">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="254" w:lineRule="auto"/>
             <w:ind w:left="887"/>
             <w:rPr>
-              <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:eastAsia="Calibri" w:hAnsi="ITC Lubalin Graph Std Book" w:cs="Arial"/>
-              <w:color w:val="7F7F7F"/>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="3EFBF712" w14:textId="77777777" w:rsidR="002B6657" w:rsidRDefault="002B6657" w:rsidP="002B6657">
+        <w:p w14:paraId="1CB8C239" w14:textId="77777777" w:rsidR="002B6657" w:rsidRPr="00963AB1" w:rsidRDefault="002B6657" w:rsidP="002B6657">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="254" w:lineRule="auto"/>
             <w:ind w:left="887"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="63424A60" w14:textId="77777777" w:rsidR="002B6657" w:rsidRPr="00F07CD7" w:rsidRDefault="007C212D" w:rsidP="002B6657">
+        <w:p w14:paraId="76FFC31F" w14:textId="77777777" w:rsidR="002B6657" w:rsidRPr="00963AB1" w:rsidRDefault="007C212D" w:rsidP="002B6657">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="254" w:lineRule="auto"/>
             <w:ind w:left="887"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="007C212D">
+          <w:r w:rsidRPr="00963AB1">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>CBC Assurances, dénomination commerciale de KBC Assurances SA – Professor Roger Van Overstraetenplein 2 – 3000 Leuven – Belgique</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="012C20BE" w14:textId="77777777" w:rsidR="002B6657" w:rsidRPr="00CF46F4" w:rsidRDefault="007C212D" w:rsidP="002B6657">
+        <w:p w14:paraId="4CED61DD" w14:textId="77777777" w:rsidR="002B6657" w:rsidRPr="00963AB1" w:rsidRDefault="007C212D" w:rsidP="002B6657">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="254" w:lineRule="auto"/>
             <w:ind w:left="887"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="007C212D">
+          <w:r w:rsidRPr="00963AB1">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>TVA BE 0403.552.563 – RPM Leuven</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="14F0C0AA" w14:textId="77777777" w:rsidR="002B6657" w:rsidRPr="00CF46F4" w:rsidRDefault="007C212D" w:rsidP="002B6657">
+        <w:p w14:paraId="49D040D0" w14:textId="77777777" w:rsidR="002B6657" w:rsidRPr="00963AB1" w:rsidRDefault="007C212D" w:rsidP="002B6657">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="254" w:lineRule="auto"/>
             <w:ind w:left="887"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="007C212D">
+          <w:r w:rsidRPr="00963AB1">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>Entreprise agréée pour toutes les branches sous le code 0014 (A.R. 4 juillet 1979, M.B. 14 juillet 1979) par la Banque Nationale de Belgique (BNB),</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="731BF09B" w14:textId="77777777" w:rsidR="002B6657" w:rsidRPr="00553D55" w:rsidRDefault="00CF46F4" w:rsidP="002B6657">
+        <w:p w14:paraId="55534A1F" w14:textId="77777777" w:rsidR="002B6657" w:rsidRPr="00963AB1" w:rsidRDefault="00CF46F4" w:rsidP="002B6657">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="10886"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="254" w:lineRule="auto"/>
             <w:ind w:left="887"/>
             <w:rPr>
-              <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:eastAsia="Calibri" w:hAnsi="ITC Lubalin Graph Std Book" w:cs="Arial"/>
-              <w:color w:val="7F7F7F"/>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00CF46F4">
+          <w:r w:rsidRPr="00963AB1">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>Boulevard de Berlaimont 14, 1000 Bruxelles, Belgique.</w:t>
           </w:r>
-          <w:r w:rsidR="002B6657" w:rsidRPr="00CF46F4">
+          <w:r w:rsidR="002B6657" w:rsidRPr="00963AB1">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:tab/>
             <w:t xml:space="preserve">   </w:t>
           </w:r>
-          <w:r w:rsidR="002B6657" w:rsidRPr="00D60AF2">
+          <w:r w:rsidR="002B6657" w:rsidRPr="00963AB1">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="002B6657" w:rsidRPr="00CF46F4">
+          <w:r w:rsidR="002B6657" w:rsidRPr="00963AB1">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
-          <w:r w:rsidR="002B6657" w:rsidRPr="00D60AF2">
+          <w:r w:rsidR="002B6657" w:rsidRPr="00963AB1">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="002B6657" w:rsidRPr="005D179D">
+          <w:r w:rsidR="002B6657" w:rsidRPr="00963AB1">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidR="002B6657" w:rsidRPr="00D60AF2">
+          <w:r w:rsidR="002B6657" w:rsidRPr="00963AB1">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r w:rsidR="002B6657" w:rsidRPr="00D60AF2">
+          <w:r w:rsidR="002B6657" w:rsidRPr="00963AB1">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
             </w:rPr>
             <w:t>/</w:t>
           </w:r>
-          <w:r w:rsidR="00A04003" w:rsidRPr="00C550C4">
+          <w:r w:rsidR="00A04003" w:rsidRPr="00963AB1">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="11EA4E27" w14:textId="77777777" w:rsidR="002B6657" w:rsidRPr="00CF46F4" w:rsidRDefault="00CF46F4" w:rsidP="002B6657">
+        <w:p w14:paraId="774F69F0" w14:textId="77777777" w:rsidR="002B6657" w:rsidRPr="00963AB1" w:rsidRDefault="00CF46F4" w:rsidP="002B6657">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="10886"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="254" w:lineRule="auto"/>
             <w:ind w:left="887"/>
             <w:rPr>
-              <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:eastAsia="Calibri" w:hAnsi="ITC Lubalin Graph Std Book" w:cs="Arial"/>
-              <w:color w:val="7F7F7F"/>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00CF46F4">
+          <w:r w:rsidRPr="00963AB1">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:bCs/>
-              <w:color w:val="7F7F7F"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>Société du groupe KBC</w:t>
           </w:r>
-          <w:r w:rsidR="002B6657" w:rsidRPr="00CF46F4">
-[...2 lines deleted...]
-              <w:color w:val="7F7F7F"/>
+          <w:r w:rsidR="002B6657" w:rsidRPr="00963AB1">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:tab/>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:color w:val="7F7F7F"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="10"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:alias w:val="Subject"/>
               <w:id w:val="-2107562277"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
               <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:r w:rsidR="00DB4FD7" w:rsidRPr="00CF46F4">
+              <w:r w:rsidR="00DB4FD7" w:rsidRPr="00963AB1">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                  <w:color w:val="7F7F7F"/>
+                  <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="10"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>AA0627</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
-          <w:r w:rsidR="002B6657" w:rsidRPr="00CF46F4">
+          <w:r w:rsidR="002B6657" w:rsidRPr="00963AB1">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:color w:val="7F7F7F"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="10"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:alias w:val="Trefwoorden"/>
               <w:id w:val="556752354"/>
               <w:placeholder>
                 <w:docPart w:val="C2B4267621A848F8A2E1ECB978081E64"/>
               </w:placeholder>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:keywords[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
               <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:r w:rsidR="00DB4FD7" w:rsidRPr="00CF46F4">
+              <w:r w:rsidR="00DB4FD7" w:rsidRPr="00963AB1">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                  <w:color w:val="7F7F7F"/>
+                  <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="10"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>V01-2021</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
-          <w:r w:rsidR="002B6657" w:rsidRPr="00CF46F4">
+          <w:r w:rsidR="002B6657" w:rsidRPr="00963AB1">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:color w:val="7F7F7F"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="10"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:alias w:val="Categorie"/>
               <w:id w:val="-102728203"/>
               <w:placeholder>
                 <w:docPart w:val="4CE9372E89884B0090826C0770D44B90"/>
               </w:placeholder>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:category[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
               <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:r w:rsidR="002B6657" w:rsidRPr="00CF46F4">
+              <w:r w:rsidR="002B6657" w:rsidRPr="00963AB1">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                  <w:color w:val="7F7F7F"/>
+                  <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="10"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>-/-</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
-          <w:r w:rsidR="002B6657" w:rsidRPr="00CF46F4">
+          <w:r w:rsidR="002B6657" w:rsidRPr="00963AB1">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="64C4F652" w14:textId="77777777" w:rsidR="002B6657" w:rsidRPr="00CF46F4" w:rsidRDefault="002B6657" w:rsidP="002B6657">
+        <w:p w14:paraId="3CA024DB" w14:textId="77777777" w:rsidR="002B6657" w:rsidRPr="00963AB1" w:rsidRDefault="002B6657" w:rsidP="002B6657">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="10886"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:after="120" w:line="254" w:lineRule="auto"/>
             <w:ind w:left="887"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="4605B23F" w14:textId="77777777" w:rsidR="0093451F" w:rsidRPr="00CF46F4" w:rsidRDefault="0093451F" w:rsidP="00C03D63">
+  <w:p w14:paraId="74316908" w14:textId="77777777" w:rsidR="0093451F" w:rsidRPr="00CF46F4" w:rsidRDefault="0093451F" w:rsidP="00C03D63">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="11625" w:type="dxa"/>
       <w:tblInd w:w="-993" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11625"/>
     </w:tblGrid>
-    <w:tr w:rsidR="002B306F" w:rsidRPr="00D623FC" w14:paraId="54C3236D" w14:textId="77777777" w:rsidTr="00067670">
+    <w:tr w:rsidR="002B306F" w:rsidRPr="00D623FC" w14:paraId="335F582C" w14:textId="77777777" w:rsidTr="00067670">
       <w:trPr>
         <w:trHeight w:val="20"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11625" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="52962B60" w14:textId="77777777" w:rsidR="002B306F" w:rsidRPr="00CD5336" w:rsidRDefault="002B306F" w:rsidP="002B306F">
+        <w:p w14:paraId="170D0220" w14:textId="77777777" w:rsidR="002B306F" w:rsidRPr="00CD5336" w:rsidRDefault="002B306F" w:rsidP="002B306F">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="180" w:lineRule="exact"/>
             <w:ind w:left="885"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="00AEEF"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="660AF556" w14:textId="77777777" w:rsidR="002B306F" w:rsidRPr="00CD5336" w:rsidRDefault="002B306F" w:rsidP="002B306F">
+        <w:p w14:paraId="691745D6" w14:textId="77777777" w:rsidR="002B306F" w:rsidRPr="00CD5336" w:rsidRDefault="002B306F" w:rsidP="002B306F">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="180" w:lineRule="exact"/>
             <w:ind w:left="885"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="00AEEF"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="4D72E0EC" w14:textId="77777777" w:rsidR="002B306F" w:rsidRPr="00CD5336" w:rsidRDefault="002B306F" w:rsidP="002B306F">
+        <w:p w14:paraId="3CDF1622" w14:textId="77777777" w:rsidR="002B306F" w:rsidRPr="00CD5336" w:rsidRDefault="002B306F" w:rsidP="002B306F">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="180" w:lineRule="exact"/>
             <w:ind w:left="885"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="00AEEF"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="4B2BA12A" w14:textId="77777777" w:rsidR="002B306F" w:rsidRPr="00CD5336" w:rsidRDefault="002B306F" w:rsidP="002B306F">
+        <w:p w14:paraId="5560E5B3" w14:textId="77777777" w:rsidR="002B306F" w:rsidRPr="00CD5336" w:rsidRDefault="002B306F" w:rsidP="002B306F">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="180" w:lineRule="exact"/>
             <w:ind w:left="885"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="00AEEF"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="63D2A385" w14:textId="77777777" w:rsidR="002B306F" w:rsidRPr="00823A16" w:rsidRDefault="005F72C9" w:rsidP="002B306F">
+        <w:p w14:paraId="0158EB95" w14:textId="77777777" w:rsidR="002B306F" w:rsidRPr="00823A16" w:rsidRDefault="005F72C9" w:rsidP="002B306F">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="9393"/>
               <w:tab w:val="right" w:pos="10806"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:left="885" w:right="315"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005F72C9">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="00AEEF"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
@@ -10334,250 +10091,246 @@
             <w:tab/>
           </w:r>
           <w:r w:rsidR="002B306F" w:rsidRPr="00823A16">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:tab/>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:alias w:val="Subject"/>
               <w:tag w:val=""/>
               <w:id w:val="582963778"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
               <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="002B306F" w:rsidRPr="00823A16">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:t>AA0627</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidR="002B306F" w:rsidRPr="00823A16">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:alias w:val="Trefwoorden"/>
               <w:tag w:val=""/>
               <w:id w:val="302738524"/>
               <w:placeholder>
                 <w:docPart w:val="B4C3D22903814A0AA1D6BE7101296C57"/>
               </w:placeholder>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:keywords[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
               <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="002B306F" w:rsidRPr="00823A16">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:t>V01-2021</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidR="002B306F" w:rsidRPr="00823A16">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:alias w:val="Categorie"/>
               <w:tag w:val=""/>
               <w:id w:val="1662816539"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:category[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
               <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="002B306F" w:rsidRPr="00823A16">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:t>-/-</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
-        <w:p w14:paraId="22D8084C" w14:textId="77777777" w:rsidR="002B306F" w:rsidRPr="00823A16" w:rsidRDefault="002B306F" w:rsidP="002B306F">
+        <w:p w14:paraId="4B5267A7" w14:textId="77777777" w:rsidR="002B306F" w:rsidRPr="00823A16" w:rsidRDefault="002B306F" w:rsidP="002B306F">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="8968"/>
             </w:tabs>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:left="885" w:right="1338"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="00AEEF"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="5D32E1F1" w14:textId="77777777" w:rsidR="002076D9" w:rsidRPr="00AE1A9C" w:rsidRDefault="002076D9" w:rsidP="00AE1A9C">
+  <w:p w14:paraId="6BC66181" w14:textId="77777777" w:rsidR="002076D9" w:rsidRPr="00AE1A9C" w:rsidRDefault="002076D9" w:rsidP="00AE1A9C">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="8"/>
         <w:szCs w:val="8"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="11625" w:type="dxa"/>
       <w:tblInd w:w="-993" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11625"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00E8563F" w:rsidRPr="00D623FC" w14:paraId="74A654FD" w14:textId="77777777" w:rsidTr="002A0125">
+    <w:tr w:rsidR="00E8563F" w:rsidRPr="00D623FC" w14:paraId="61485697" w14:textId="77777777" w:rsidTr="002A0125">
       <w:trPr>
         <w:trHeight w:val="20"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11625" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="5BFB595F" w14:textId="77777777" w:rsidR="00E8563F" w:rsidRPr="00CD5336" w:rsidRDefault="00E8563F" w:rsidP="00D96F18">
+        <w:p w14:paraId="33A380C1" w14:textId="77777777" w:rsidR="00E8563F" w:rsidRPr="00CD5336" w:rsidRDefault="00E8563F" w:rsidP="00D96F18">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="180" w:lineRule="exact"/>
             <w:ind w:left="885"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="00AEEF"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="54A06F9F" w14:textId="77777777" w:rsidR="00E8563F" w:rsidRPr="00CD5336" w:rsidRDefault="00E8563F" w:rsidP="00D96F18">
+        <w:p w14:paraId="228F3E16" w14:textId="77777777" w:rsidR="00E8563F" w:rsidRPr="00CD5336" w:rsidRDefault="00E8563F" w:rsidP="00D96F18">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="180" w:lineRule="exact"/>
             <w:ind w:left="885"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="00AEEF"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="29E705FF" w14:textId="77777777" w:rsidR="00E8563F" w:rsidRPr="00CD5336" w:rsidRDefault="00E8563F" w:rsidP="00D96F18">
+        <w:p w14:paraId="6C4DA0E4" w14:textId="77777777" w:rsidR="00E8563F" w:rsidRPr="00CD5336" w:rsidRDefault="00E8563F" w:rsidP="00D96F18">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="180" w:lineRule="exact"/>
             <w:ind w:left="885"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="00AEEF"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="1EDDDC4F" w14:textId="77777777" w:rsidR="00E8563F" w:rsidRPr="00CD5336" w:rsidRDefault="00E8563F" w:rsidP="00D96F18">
+        <w:p w14:paraId="79222EEE" w14:textId="77777777" w:rsidR="00E8563F" w:rsidRPr="00CD5336" w:rsidRDefault="00E8563F" w:rsidP="00D96F18">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="180" w:lineRule="exact"/>
             <w:ind w:left="885"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="00AEEF"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="40597FEA" w14:textId="77777777" w:rsidR="00E8563F" w:rsidRPr="00823A16" w:rsidRDefault="00F200FC" w:rsidP="00D96F18">
+        <w:p w14:paraId="2F6F5414" w14:textId="77777777" w:rsidR="00E8563F" w:rsidRPr="00823A16" w:rsidRDefault="00F200FC" w:rsidP="00D96F18">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="9393"/>
               <w:tab w:val="right" w:pos="10806"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:left="885" w:right="315"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F200FC">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="00AEEF"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
@@ -10639,308 +10392,305 @@
             <w:tab/>
           </w:r>
           <w:r w:rsidR="00E8563F" w:rsidRPr="00823A16">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:tab/>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:alias w:val="Subject"/>
               <w:tag w:val=""/>
               <w:id w:val="-731693535"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
               <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00E8563F" w:rsidRPr="00823A16">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:t>AA0627</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidR="00E8563F" w:rsidRPr="00823A16">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:alias w:val="Trefwoorden"/>
               <w:tag w:val=""/>
               <w:id w:val="-997113189"/>
               <w:placeholder>
                 <w:docPart w:val="8AB3C4BC553C4EA4A571AC9D13A5C09E"/>
               </w:placeholder>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:keywords[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
               <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00E8563F" w:rsidRPr="00823A16">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:t>V01-2021</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidR="00E8563F" w:rsidRPr="00823A16">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:alias w:val="Categorie"/>
               <w:tag w:val=""/>
               <w:id w:val="-1701004078"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:category[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
               <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00E8563F" w:rsidRPr="00823A16">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:t>-/-</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
-        <w:p w14:paraId="448D1D35" w14:textId="77777777" w:rsidR="00E8563F" w:rsidRPr="00823A16" w:rsidRDefault="00E8563F" w:rsidP="00D96F18">
+        <w:p w14:paraId="5CF9413B" w14:textId="77777777" w:rsidR="00E8563F" w:rsidRPr="00823A16" w:rsidRDefault="00E8563F" w:rsidP="00D96F18">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="8968"/>
             </w:tabs>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:left="885" w:right="1338"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="00AEEF"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="2C176CD7" w14:textId="77777777" w:rsidR="00E8563F" w:rsidRPr="00823A16" w:rsidRDefault="00E8563F" w:rsidP="00D623FC">
+  <w:p w14:paraId="2F2EB6BF" w14:textId="77777777" w:rsidR="00E8563F" w:rsidRPr="00823A16" w:rsidRDefault="00E8563F" w:rsidP="00D623FC">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="11625" w:type="dxa"/>
       <w:tblInd w:w="-993" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11625"/>
     </w:tblGrid>
-    <w:tr w:rsidR="009933C3" w:rsidRPr="00D60AF2" w14:paraId="37E4A9AC" w14:textId="77777777" w:rsidTr="00A82EE9">
+    <w:tr w:rsidR="009933C3" w:rsidRPr="00D60AF2" w14:paraId="34F693E8" w14:textId="77777777" w:rsidTr="00A82EE9">
       <w:trPr>
         <w:trHeight w:val="20"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11625" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
         </w:tcPr>
-        <w:p w14:paraId="3410885A" w14:textId="77777777" w:rsidR="009933C3" w:rsidRPr="00D60AF2" w:rsidRDefault="009933C3" w:rsidP="002B6657">
+        <w:p w14:paraId="6661E143" w14:textId="77777777" w:rsidR="009933C3" w:rsidRPr="00D60AF2" w:rsidRDefault="009933C3" w:rsidP="002B6657">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="254" w:lineRule="auto"/>
             <w:ind w:left="887"/>
             <w:rPr>
               <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:eastAsia="Calibri" w:hAnsi="ITC Lubalin Graph Std Book" w:cs="Arial"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="794BAB93" w14:textId="77777777" w:rsidR="009933C3" w:rsidRPr="00D60AF2" w:rsidRDefault="009933C3" w:rsidP="002B6657">
+        <w:p w14:paraId="540BBC4D" w14:textId="77777777" w:rsidR="009933C3" w:rsidRPr="00D60AF2" w:rsidRDefault="009933C3" w:rsidP="002B6657">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="254" w:lineRule="auto"/>
             <w:ind w:left="887"/>
             <w:rPr>
               <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:eastAsia="Calibri" w:hAnsi="ITC Lubalin Graph Std Book" w:cs="Arial"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="67022029" w14:textId="77777777" w:rsidR="009933C3" w:rsidRDefault="009933C3" w:rsidP="002B6657">
+        <w:p w14:paraId="6143C491" w14:textId="77777777" w:rsidR="009933C3" w:rsidRDefault="009933C3" w:rsidP="002B6657">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="254" w:lineRule="auto"/>
             <w:ind w:left="887"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="5798A52D" w14:textId="77777777" w:rsidR="009933C3" w:rsidRPr="00D60AF2" w:rsidRDefault="009933C3" w:rsidP="002B6657">
+        <w:p w14:paraId="7FD8CC68" w14:textId="77777777" w:rsidR="009933C3" w:rsidRPr="00D60AF2" w:rsidRDefault="009933C3" w:rsidP="002B6657">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="254" w:lineRule="auto"/>
             <w:ind w:left="887"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D60AF2">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
             </w:rPr>
             <w:t>KBC Verzekeringen NV – Professor Roger Van Overstraetenplein 2 – 3000 Leuven – België</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="160598D9" w14:textId="77777777" w:rsidR="009933C3" w:rsidRPr="00D60AF2" w:rsidRDefault="009933C3" w:rsidP="002B6657">
+        <w:p w14:paraId="3B26BAE7" w14:textId="77777777" w:rsidR="009933C3" w:rsidRPr="00D60AF2" w:rsidRDefault="009933C3" w:rsidP="002B6657">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="254" w:lineRule="auto"/>
             <w:ind w:left="887"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D60AF2">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
             </w:rPr>
             <w:t>BTW BE 0403.552.563 – RPR Leuven</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6FC58D14" w14:textId="77777777" w:rsidR="009933C3" w:rsidRPr="00D60AF2" w:rsidRDefault="009933C3" w:rsidP="002B6657">
+        <w:p w14:paraId="57DCF2FA" w14:textId="77777777" w:rsidR="009933C3" w:rsidRPr="00D60AF2" w:rsidRDefault="009933C3" w:rsidP="002B6657">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="254" w:lineRule="auto"/>
             <w:ind w:left="887"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D60AF2">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
             </w:rPr>
             <w:t>Onderneming toegelaten voor alle takken onder code 0014 (K.B. 4 juli 1979, B.S. 14 juli 1979) door de Nationale Bank van België,</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="08C226B7" w14:textId="77777777" w:rsidR="009933C3" w:rsidRPr="00553D55" w:rsidRDefault="009933C3" w:rsidP="002B6657">
+        <w:p w14:paraId="52625076" w14:textId="77777777" w:rsidR="009933C3" w:rsidRPr="00553D55" w:rsidRDefault="009933C3" w:rsidP="002B6657">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="10886"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="254" w:lineRule="auto"/>
             <w:ind w:left="887"/>
             <w:rPr>
               <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:eastAsia="Calibri" w:hAnsi="ITC Lubalin Graph Std Book" w:cs="Arial"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D60AF2">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
             </w:rPr>
             <w:t>de Berlaimontlaan 14, 1000 Brussel, België.</w:t>
           </w:r>
@@ -11045,1299 +10795,1278 @@
               <w:szCs w:val="10"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="005D179D">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
             </w:rPr>
             <w:t>8</w:t>
           </w:r>
           <w:r w:rsidRPr="00D60AF2">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1B53E411" w14:textId="77777777" w:rsidR="009933C3" w:rsidRPr="00D60AF2" w:rsidRDefault="009933C3" w:rsidP="002B6657">
+        <w:p w14:paraId="20B5B16F" w14:textId="77777777" w:rsidR="009933C3" w:rsidRPr="00D60AF2" w:rsidRDefault="009933C3" w:rsidP="002B6657">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="10886"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="254" w:lineRule="auto"/>
             <w:ind w:left="887"/>
             <w:rPr>
               <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:eastAsia="Calibri" w:hAnsi="ITC Lubalin Graph Std Book" w:cs="Arial"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D60AF2">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:bCs/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
             </w:rPr>
             <w:t>Een onderneming van de KBC-groep</w:t>
           </w:r>
           <w:r w:rsidRPr="00D60AF2">
             <w:rPr>
               <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:eastAsia="Calibri" w:hAnsi="ITC Lubalin Graph Std Book" w:cs="Arial"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
             </w:rPr>
             <w:tab/>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:alias w:val="Subject"/>
               <w:id w:val="2080402494"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
               <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   <w:color w:val="7F7F7F"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="10"/>
                 </w:rPr>
                 <w:t>AA0627</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidRPr="00D60AF2">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:alias w:val="Trefwoorden"/>
               <w:id w:val="-767461911"/>
               <w:placeholder>
                 <w:docPart w:val="CE5A3A4409E24A2D82C8A5589B8743C0"/>
               </w:placeholder>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:keywords[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
               <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   <w:color w:val="7F7F7F"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="10"/>
                 </w:rPr>
                 <w:t>V01-2021</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidRPr="00D60AF2">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:alias w:val="Categorie"/>
               <w:id w:val="-705254301"/>
               <w:placeholder>
                 <w:docPart w:val="66AAFB10A1414CE5AE27EC891D7A9270"/>
               </w:placeholder>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:category[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
               <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidRPr="00D60AF2">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   <w:color w:val="7F7F7F"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="10"/>
                 </w:rPr>
                 <w:t>-/-</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7C6132BE" w14:textId="77777777" w:rsidR="009933C3" w:rsidRPr="00A84DF2" w:rsidRDefault="009933C3" w:rsidP="002B6657">
+        <w:p w14:paraId="7564BEBF" w14:textId="77777777" w:rsidR="009933C3" w:rsidRPr="00A84DF2" w:rsidRDefault="009933C3" w:rsidP="002B6657">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="10886"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:after="120" w:line="254" w:lineRule="auto"/>
             <w:ind w:left="887"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="10"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="5A4DEEB2" w14:textId="77777777" w:rsidR="009933C3" w:rsidRPr="0093451F" w:rsidRDefault="009933C3" w:rsidP="009663F9">
+  <w:p w14:paraId="7295021F" w14:textId="77777777" w:rsidR="009933C3" w:rsidRPr="0093451F" w:rsidRDefault="009933C3" w:rsidP="009663F9">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6868620A" w14:textId="77777777" w:rsidR="006B6535" w:rsidRDefault="006B6535" w:rsidP="00250C27">
+    <w:p w14:paraId="0DCDB73D" w14:textId="77777777" w:rsidR="00C62AB8" w:rsidRDefault="00C62AB8" w:rsidP="00250C27">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D666641" w14:textId="77777777" w:rsidR="006B6535" w:rsidRDefault="006B6535" w:rsidP="00250C27">
+    <w:p w14:paraId="6E115ABB" w14:textId="77777777" w:rsidR="00C62AB8" w:rsidRDefault="00C62AB8" w:rsidP="00250C27">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="51E1DFBD" w14:textId="77777777" w:rsidR="00AD0716" w:rsidRPr="00E60974" w:rsidRDefault="00AD0716" w:rsidP="00E60974">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59D84BED" w14:textId="77777777" w:rsidR="00AD0716" w:rsidRPr="00E60974" w:rsidRDefault="00AD0716" w:rsidP="00E60974">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3AFE674C" wp14:editId="4CCD9ABC">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="1FA860D6" wp14:editId="1997AAEA">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>190500</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="266700"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="MSIPCMd15446b792597ca073870614" descr="{&quot;HashCode&quot;:417909460,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Header&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="266700"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="20C71DC9" w14:textId="77777777" w:rsidR="00AD0716" w:rsidRPr="00E60974" w:rsidRDefault="00AD0716" w:rsidP="00E60974">
+                        <w:p w14:paraId="13A2F305" w14:textId="77777777" w:rsidR="00AD0716" w:rsidRPr="00E60974" w:rsidRDefault="00AD0716" w:rsidP="00E60974">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="3AFE674C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="1FA860D6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCMd15446b792597ca073870614" o:spid="_x0000_s1031" type="#_x0000_t202" alt="{&quot;HashCode&quot;:417909460,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Header&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:15pt;width:595.3pt;height:21pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAuP5F0rQIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9vmzAQfp+0/8Hyw562AimBhpVUWaqu&#10;ldI2Ujr12TEmIIHt2k4hm/a/72xM2nV7mvYC57vz/fjuO59f9G2DnpnSteA5jk5CjBinoqj5Lsff&#10;Hq4+nWGkDeEFaQRnOT4wjS/m79+ddzJjE1GJpmAKQRCus07muDJGZkGgacVaok+EZByMpVAtMXBU&#10;u6BQpIPobRNMwjAJOqEKqQRlWoP2cjDiuYtfloya+7LUzKAmx1CbcV/lvlv7DebnJNspIqua+jLI&#10;P1TRkppD0mOoS2II2qv6j1BtTZXQojQnVLSBKMuaMtcDdBOFb7rZVEQy1wuAo+URJv3/wtK757VC&#10;dQGzw4iTFkZ0u7lZL2+LaBrHyTadTaazlJIwPT1LwySKMSqYpoDgjw9Pe2E+XxNdLUXBhlMWR+ks&#10;nMVJ+NGbWb2rjDeexUAQb3isC1N5/XQ2PerXDaGsZXy8M4YhwJNB9gFueMF6H2D4rVXdEnX4zWsD&#10;DABqer/I330Q0mvCY+IVK8ecoPxpmdFJnQFAGwkQmf6L6C1KXq9BaQfel6q1fxglAjtw7HDkFesN&#10;oqBMp0l4GoGJgm2SJGnoiBe83JZKm69MtMgKOVZQtaMTeV5pAxnBdXSxybi4qpvGcbfhqMtxcjoN&#10;3YWjBW40HC7aHoZarWT6be8b2IriAH0pMeyElvSqhuQros2aKFgCqBcW29zDp2wEJBFewqgS6vvf&#10;9NYfuAlWjDpYqhzrpz1RDKPmhgNrZ1Ec2y10BxDUa+121PJ9uxSwr8BIqMqJ1tc0o1gq0T7C3i9s&#10;NjARTiFnjs0oLg2cwADvBmWLhZNh3yQxK76R1Ia2MFpIH/pHoqTH3cDE7sS4diR7A//gOwxgsTei&#10;rN1sLLADmh5v2FU3Mv+u2Mfg9dl5vbx+818AAAD//wMAUEsDBBQABgAIAAAAIQANGW6D3AAAAAcB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLNmQVlaaTgi0CxISHbtwyxqvrZY4&#10;VZO15e3xTnCyrP/X58/FdvZOjDjELpCG5UKBQKqD7ajRcPjaPTyBiMmQNS4QavjBCNvy9qYwuQ0T&#10;VTjuUyMYQjE3GtqU+lzKWLfoTVyEHomzUxi8SbwOjbSDmRjunVwptZbedMQXWtPja4v1eX/xTNm8&#10;vc/pI/sM0VW7afTfh6zqtb6/m1+eQSSc018ZrvqsDiU7HcOFbBROAz+SNDwqntd0uVFrEEcN2UqB&#10;LAv537/8BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC4/kXStAgAARQUAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAA0ZboPcAAAABwEAAA8AAAAA&#10;AAAAAAAAAAAABwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAQBgAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="MSIPCMd15446b792597ca073870614" o:spid="_x0000_s1031" type="#_x0000_t202" alt="{&quot;HashCode&quot;:417909460,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Header&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:15pt;width:595.3pt;height:21pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXRhCmFAIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2ynbboZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0o2UmKbqdhF5kmKX689zS/67UiB+F8C6aixSSnRBgOdWt2Ff3xsvr0&#10;mRIfmKmZAiMqehSe3i0+fph3thRTaEDVwhEsYnzZ2Yo2IdgyyzxvhGZ+AlYYDEpwmgX8dbusdqzD&#10;6lpl0zyfZR242jrgwnv0PgxBukj1pRQ8PEnpRSCqojhbSKdL5zae2WLOyp1jtmn5OAb7hyk0aw02&#10;PZd6YIGRvWv/KKVb7sCDDBMOOgMpWy7SDrhNkb/bZtMwK9IuCI63Z5j8/yvLHw8b++xI6L9CjwRG&#10;QDrrS4/OuE8vnY5fnJRgHCE8nmETfSAcnbc3s/yqwBDH2HQ2u80TrtnltnU+fBOgSTQq6pCWhBY7&#10;rH3Ajph6SonNDKxapRI1ypCuorOrmzxdOEfwhjJ48TJrtEK/7ccFtlAfcS8HA+Xe8lWLzdfMh2fm&#10;kGOcF3UbnvCQCrAJjBYlDbhff/PHfIQeo5R0qJmK+p975gQl6rtBUr4U19dRZOkHDffWuz15zV7f&#10;A8qxwJdheTJjblAnUzrQryjrZeyGIWY49qxoOJn3YVAwPgsulsuUhHKyLKzNxvJYOsIYIX3pX5mz&#10;I+4BGXuEk6pY+Q7+IXcgYLkPINvETQR2QHPEG6WYKBufTdT62/+UdXnci98AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQANGW6D3AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLNmQ&#10;VlaaTgi0CxISHbtwyxqvrZY4VZO15e3xTnCyrP/X58/FdvZOjDjELpCG5UKBQKqD7ajRcPjaPTyB&#10;iMmQNS4QavjBCNvy9qYwuQ0TVTjuUyMYQjE3GtqU+lzKWLfoTVyEHomzUxi8SbwOjbSDmRjunVwp&#10;tZbedMQXWtPja4v1eX/xTNm8vc/pI/sM0VW7afTfh6zqtb6/m1+eQSSc018ZrvqsDiU7HcOFbBRO&#10;Az+SNDwqntd0uVFrEEcN2UqBLAv537/8BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdG&#10;EKYUAgAAJAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AA0ZboPcAAAABwEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="20C71DC9" w14:textId="77777777" w:rsidR="00AD0716" w:rsidRPr="00E60974" w:rsidRDefault="00AD0716" w:rsidP="00E60974">
+                  <w:p w14:paraId="13A2F305" w14:textId="77777777" w:rsidR="00AD0716" w:rsidRPr="00E60974" w:rsidRDefault="00AD0716" w:rsidP="00E60974">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="57621FA8" w14:textId="77777777" w:rsidR="00C47E44" w:rsidRPr="00E721A8" w:rsidRDefault="00C47E44" w:rsidP="00C47E44">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58D59519" w14:textId="77777777" w:rsidR="00C47E44" w:rsidRPr="00E721A8" w:rsidRDefault="00C47E44" w:rsidP="00963AB1">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="left" w:pos="2352"/>
       </w:tabs>
       <w:spacing w:after="1000" w:line="240" w:lineRule="auto"/>
-      <w:ind w:right="91"/>
+      <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="003366"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E721A8">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR" w:eastAsia="nl-BE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="60AF5CC1" wp14:editId="42864090">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="6A849D2F" wp14:editId="7C8F0D88">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>190500</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="266700"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="MSIPCMc6fe41759064c68274662562" descr="{&quot;HashCode&quot;:417909460,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Header&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="266700"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="40943DE8" w14:textId="77777777" w:rsidR="00C47E44" w:rsidRPr="00E60974" w:rsidRDefault="00C47E44" w:rsidP="00C47E44">
+                        <w:p w14:paraId="7305C52F" w14:textId="77777777" w:rsidR="00C47E44" w:rsidRPr="00E60974" w:rsidRDefault="00C47E44" w:rsidP="00C47E44">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="60AF5CC1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="6A849D2F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCMc6fe41759064c68274662562" o:spid="_x0000_s1032" type="#_x0000_t202" alt="{&quot;HashCode&quot;:417909460,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Header&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:15pt;width:595.3pt;height:21pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC88ua3rgIAAE4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9vmzAQfp+0/8Hyw562AimQhpVUWapu&#10;ldI2Ujr12TEmIIHt2k6hm/a/72wMrbo9TXuB8935fnz3nc8v+rZBT0zpWvAcRychRoxTUdT8kOPv&#10;91efzjDShvCCNIKzHD8zjS+W79+ddzJjM1GJpmAKQRCus07muDJGZkGgacVaok+EZByMpVAtMXBU&#10;h6BQpIPobRPMwjANOqEKqQRlWoP2cjDipYtfloyau7LUzKAmx1CbcV/lvnv7DZbnJDsoIqua+jLI&#10;P1TRkppD0inUJTEEHVX9R6i2pkpoUZoTKtpAlGVNmesBuonCN93sKiKZ6wXA0XKCSf+/sPT2aatQ&#10;XeQ4wYiTFkZ0s7verm9oWrI4mieLMI1pejabx2k6S9IZRgXTFBD8+eHxKMznb0RXa1Gw4ZTBlUW4&#10;iNPwozez+lAZbzyLgSDe8FAXpvL6ZJFM+m1DKGsZH++MYQjwZJB9gGtesN4HGH5XtdJmSw6+Fu+3&#10;Aw4AOb1n5LX3QnpNOKXesHLMCspflhud1BlAtJMAkum/iB44Puo1KO3I+1K19g/DRGAHlj1PzGK9&#10;QRSU8yQNTyMwUbDN0nQeOuoFL7cl1P6ViRZZIccKqnaEIk8bbaAScB1dbDIuruqmcextOOpynJ4m&#10;obswWeBGw+Gi7WGo1Uqm3/du3lMfe1E8Q3tKDMuhJXVAbogFU8E2QNmw4eYOPmUjIJfwEkaVUD/+&#10;prf+QFKwYtTBduVYPx6JYhg11xzou4ji2K6jO4CgXmv3o5Yf27WAxY3gDZHUidbXNKNYKtE+wAOw&#10;stnARDiFnDk2o7g2cAIDPCCUrVZOhsWTxGz4TlIb2qJpkb3vH4iSHn4Dg7sV4/6R7M0UBt9hDquj&#10;EWXtRmTxHdD0sMPSusn5B8a+Cq/PzuvlGVz+BgAA//8DAFBLAwQUAAYACAAAACEADRlug9wAAAAH&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbizZkFZWmk4ItAsSEh27cMsar62W&#10;OFWTteXt8U5wsqz/1+fPxXb2Tow4xC6QhuVCgUCqg+2o0XD42j08gYjJkDUuEGr4wQjb8vamMLkN&#10;E1U47lMjGEIxNxralPpcyli36E1chB6Js1MYvEm8Do20g5kY7p1cKbWW3nTEF1rT42uL9Xl/8UzZ&#10;vL3P6SP7DNFVu2n034es6rW+v5tfnkEknNNfGa76rA4lOx3DhWwUTgM/kjQ8Kp7XdLlRaxBHDdlK&#10;gSwL+d+//AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC88ua3rgIAAE4FAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQANGW6D3AAAAAcBAAAPAAAA&#10;AAAAAAAAAAAAAAgFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAEQYAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="MSIPCMc6fe41759064c68274662562" o:spid="_x0000_s1032" type="#_x0000_t202" alt="{&quot;HashCode&quot;:417909460,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Header&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:15pt;width:595.3pt;height:21pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBUf++LFgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6107idOuvI7cRK4q&#10;RUkkp8oZs+BFAoYC9q776zuw/lLaU9ULOzszzMd7j9ldbzTZCR8U2JqORyUlwnJolN3U9Mfr8tNn&#10;SkJktmEarKjpXgR6N//4Yda5SkygBd0IT7CIDVXnatrG6KqiCLwVhoUROGExKMEbFvHXb4rGsw6r&#10;G11MynJadOAb54GLEND7MATpPNeXUvD4LGUQkeia4mwxnz6f63QW8xmrNp65VvHDGOwfpjBMWWx6&#10;KvXAIiNbr/4oZRT3EEDGEQdTgJSKi7wDbjMu322zapkTeRcEJ7gTTOH/leVPu5V78ST2X6FHAhMg&#10;nQtVQGfap5fepC9OSjCOEO5PsIk+Eo7O25tpeTXGEMfYZDq9LTOuxfm28yF+E2BIMmrqkZaMFts9&#10;hogdMfWYkppZWCqtMzXakq6m06ubMl84RfCGtnjxPGuyYr/uiWou9lhDs8f1PAzMB8eXCmd4ZCG+&#10;MI9U49go3/iMh9SAveBgUdKC//U3f8pHBjBKSYfSqWn4uWVeUKK/W+Tmy/j6Omkt/6DhL73ro9du&#10;zT2gKsf4QBzPZsqN+mhKD+YN1b1I3TDELMeeNY1H8z4OQsbXwcVikZNQVY7FR7tyPJVOaCZkX/s3&#10;5t0B/ojEPcFRXKx6x8KQO/Cw2EaQKlOU8B3QPMCOiszMHV5Pkvzlf846v/H5bwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAA0ZboPcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4s&#10;2ZBWVppOCLQLEhIdu3DLGq+tljhVk7Xl7fFOcLKs/9fnz8V29k6MOMQukIblQoFAqoPtqNFw+No9&#10;PIGIyZA1LhBq+MEI2/L2pjC5DRNVOO5TIxhCMTca2pT6XMpYt+hNXIQeibNTGLxJvA6NtIOZGO6d&#10;XCm1lt50xBda0+Nri/V5f/FM2by9z+kj+wzRVbtp9N+HrOq1vr+bX55BJJzTXxmu+qwOJTsdw4Vs&#10;FE4DP5I0PCqe13S5UWsQRw3ZSoEsC/nfv/wFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;VH/vixYCAAArBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEADRlug9wAAAAHAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="40943DE8" w14:textId="77777777" w:rsidR="00C47E44" w:rsidRPr="00E60974" w:rsidRDefault="00C47E44" w:rsidP="00C47E44">
+                  <w:p w14:paraId="7305C52F" w14:textId="77777777" w:rsidR="00C47E44" w:rsidRPr="00E60974" w:rsidRDefault="00C47E44" w:rsidP="00C47E44">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00E721A8">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR" w:eastAsia="nl-BE"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3367B618" wp14:editId="2CC19222">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1707051B" wp14:editId="035BA977">
           <wp:extent cx="720000" cy="558620"/>
           <wp:effectExtent l="0" t="0" r="4445" b="0"/>
           <wp:docPr id="8" name="Picture 7"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="KBCcyaan540.bmp"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="720000" cy="558620"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1217B79D" w14:textId="77777777" w:rsidR="00C47E44" w:rsidRPr="00E721A8" w:rsidRDefault="00E721A8" w:rsidP="0019193D">
+  <w:p w14:paraId="14C5C4CA" w14:textId="77777777" w:rsidR="00C47E44" w:rsidRPr="00963AB1" w:rsidRDefault="00E721A8" w:rsidP="00963AB1">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:spacing w:line="380" w:lineRule="exact"/>
       <w:ind w:right="91"/>
       <w:rPr>
-        <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
+        <w:rFonts w:ascii="Gilroy Bold" w:hAnsi="Gilroy Bold"/>
         <w:bCs/>
-        <w:color w:val="009FE3"/>
-        <w:sz w:val="24"/>
+        <w:color w:val="00A0E0"/>
+        <w:sz w:val="32"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="2" w:name="_Hlk35428709"/>
-[...1 lines deleted...]
-    <w:r w:rsidRPr="00E721A8">
+    <w:bookmarkStart w:id="3" w:name="_Hlk35428709"/>
+    <w:bookmarkStart w:id="4" w:name="_Hlk35428710"/>
+    <w:r w:rsidRPr="00963AB1">
       <w:rPr>
-        <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
-[...1 lines deleted...]
-        <w:color w:val="009FE3"/>
+        <w:rFonts w:ascii="Gilroy Bold" w:hAnsi="Gilroy Bold"/>
+        <w:color w:val="00A0E0"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>Déclaration de sinistre accident corporel</w:t>
     </w:r>
-    <w:r w:rsidR="004232E1" w:rsidRPr="00E721A8">
+    <w:r w:rsidR="004232E1" w:rsidRPr="00963AB1">
       <w:rPr>
-        <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
-[...1 lines deleted...]
-        <w:color w:val="009FE3"/>
+        <w:rFonts w:ascii="Gilroy Bold" w:hAnsi="Gilroy Bold"/>
+        <w:color w:val="00A0E0"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="32EBBCB5" w14:textId="77777777" w:rsidR="00C47E44" w:rsidRPr="00E721A8" w:rsidRDefault="00AF20EE" w:rsidP="00C7383A">
+  <w:p w14:paraId="021B31A8" w14:textId="77777777" w:rsidR="00C47E44" w:rsidRPr="00963AB1" w:rsidRDefault="00AF20EE" w:rsidP="00963AB1">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:after="120" w:line="380" w:lineRule="exact"/>
+      <w:spacing w:after="240" w:line="380" w:lineRule="exact"/>
       <w:rPr>
-        <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
+        <w:rFonts w:ascii="Gilroy Bold" w:hAnsi="Gilroy Bold"/>
         <w:bCs/>
-        <w:color w:val="009FE3"/>
-        <w:sz w:val="24"/>
+        <w:color w:val="00A0E0"/>
+        <w:sz w:val="28"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="4" w:name="_Hlk34655325"/>
-    <w:r w:rsidRPr="00E721A8">
+    <w:bookmarkStart w:id="5" w:name="_Hlk34655325"/>
+    <w:r w:rsidRPr="00963AB1">
       <w:rPr>
-        <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
+        <w:rFonts w:ascii="Gilroy Bold" w:hAnsi="Gilroy Bold"/>
         <w:bCs/>
-        <w:color w:val="009FE3"/>
-        <w:sz w:val="24"/>
+        <w:color w:val="00A0E0"/>
+        <w:sz w:val="28"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>(</w:t>
     </w:r>
-    <w:bookmarkEnd w:id="4"/>
-    <w:r w:rsidR="00B67D70" w:rsidRPr="00E721A8">
+    <w:bookmarkEnd w:id="5"/>
+    <w:r w:rsidR="00B67D70" w:rsidRPr="00963AB1">
       <w:rPr>
-        <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
+        <w:rFonts w:ascii="Gilroy Bold" w:hAnsi="Gilroy Bold"/>
         <w:bCs/>
-        <w:color w:val="009FE3"/>
-        <w:sz w:val="24"/>
+        <w:color w:val="00A0E0"/>
+        <w:sz w:val="28"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t xml:space="preserve">excl. </w:t>
     </w:r>
-    <w:r w:rsidR="00E721A8" w:rsidRPr="00E721A8">
+    <w:r w:rsidR="00E721A8" w:rsidRPr="00963AB1">
       <w:rPr>
-        <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
+        <w:rFonts w:ascii="Gilroy Bold" w:hAnsi="Gilroy Bold"/>
         <w:bCs/>
-        <w:color w:val="009FE3"/>
-        <w:sz w:val="24"/>
+        <w:color w:val="00A0E0"/>
+        <w:sz w:val="28"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>accidents du travail</w:t>
     </w:r>
-    <w:r w:rsidRPr="00E721A8">
+    <w:r w:rsidRPr="00963AB1">
       <w:rPr>
-        <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
+        <w:rFonts w:ascii="Gilroy Bold" w:hAnsi="Gilroy Bold"/>
         <w:bCs/>
-        <w:color w:val="009FE3"/>
-        <w:sz w:val="24"/>
+        <w:color w:val="00A0E0"/>
+        <w:sz w:val="28"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
-    <w:bookmarkEnd w:id="2"/>
     <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="3798BB0E" w14:textId="77777777" w:rsidR="00266EDB" w:rsidRDefault="00266EDB" w:rsidP="00266EDB">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15F6C91D" w14:textId="77777777" w:rsidR="00266EDB" w:rsidRDefault="00266EDB" w:rsidP="00963AB1">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:spacing w:after="1000"/>
+      <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="nl-BE"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="55EB8ACD" wp14:editId="4838CE16">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E80E6BC" wp14:editId="6220B674">
           <wp:extent cx="720000" cy="558620"/>
           <wp:effectExtent l="0" t="0" r="4445" b="0"/>
           <wp:docPr id="65" name="Picture 7"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="KBCcyaan540.bmp"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="720000" cy="558620"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="794CDE7A" w14:textId="77777777" w:rsidR="00266EDB" w:rsidRPr="00266EDB" w:rsidRDefault="00570C61" w:rsidP="00F07655">
+  <w:p w14:paraId="378E15E2" w14:textId="77777777" w:rsidR="00266EDB" w:rsidRPr="00963AB1" w:rsidRDefault="00570C61" w:rsidP="00963AB1">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
-      <w:spacing w:after="360" w:line="380" w:lineRule="exact"/>
+      <w:spacing w:after="480" w:line="380" w:lineRule="exact"/>
       <w:ind w:right="91"/>
       <w:rPr>
-        <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
+        <w:rFonts w:ascii="Gilroy Bold" w:hAnsi="Gilroy Bold"/>
         <w:bCs/>
-        <w:color w:val="009FE3"/>
-        <w:sz w:val="24"/>
+        <w:color w:val="00A0E0"/>
+        <w:sz w:val="32"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00570C61">
+    <w:r w:rsidRPr="00963AB1">
       <w:rPr>
-        <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
-[...1 lines deleted...]
-        <w:color w:val="009FE3"/>
+        <w:rFonts w:ascii="Gilroy Bold" w:hAnsi="Gilroy Bold"/>
+        <w:color w:val="00A0E0"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>Certificat médical</w:t>
     </w:r>
-    <w:r w:rsidR="00266EDB">
+    <w:r w:rsidR="00266EDB" w:rsidRPr="00963AB1">
       <w:rPr>
-        <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
-[...1 lines deleted...]
-        <w:color w:val="009FE3"/>
+        <w:rFonts w:ascii="Gilroy Bold" w:hAnsi="Gilroy Bold"/>
+        <w:color w:val="00A0E0"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00266EDB">
+    <w:r w:rsidR="00266EDB" w:rsidRPr="00963AB1">
       <w:rPr>
+        <w:rFonts w:ascii="Gilroy Bold" w:hAnsi="Gilroy Bold"/>
         <w:noProof/>
+        <w:color w:val="00A0E0"/>
+        <w:sz w:val="32"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="27677AA3" wp14:editId="47D8831A">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="1C04593C" wp14:editId="6DE00525">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>190500</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="266700"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="23" name="MSIPCMd15446b792597ca073870614" descr="{&quot;HashCode&quot;:417909460,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Header&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="266700"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="67E78D0B" w14:textId="77777777" w:rsidR="00266EDB" w:rsidRPr="00E60974" w:rsidRDefault="00266EDB" w:rsidP="00E60974">
+                        <w:p w14:paraId="754E0051" w14:textId="77777777" w:rsidR="00266EDB" w:rsidRPr="00E60974" w:rsidRDefault="00266EDB" w:rsidP="00E60974">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="27677AA3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="1C04593C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" alt="{&quot;HashCode&quot;:417909460,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Header&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:15pt;width:595.3pt;height:21pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz2N/mrwIAAE0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtv0zAUfkfiP1h+4AmWpE2TNSydStFg&#10;UrdV6tCeXcdpIsWX2e6SgvjvHDtJNwZPiBf7+Nwv3/HFZccb9MS0qaXIcXQWYsQElUUt9jn+dn/1&#10;4RwjY4koSCMFy/GRGXy5ePvmolUZm8hKNgXTCJwIk7Uqx5W1KgsCQyvGiTmTigkQllJzYuGp90Gh&#10;SQveeRNMwjAJWqkLpSVlxgD3cy/EC++/LBm1d2VpmEVNjiE360/tz507g8UFyfaaqKqmQxrkH7Lg&#10;pBYQ9OTqM7EEHXT9hyteUy2NLO0ZlTyQZVlT5muAaqLwVTXbiijma4HmGHVqk/l/bunt00ajusjx&#10;ZIqRIBxmdLO93qxuimgWx8kunU9m85SSMJ2ep2ESxRgVzFBo4Y93jwdpP34lplrJgvWvLI7SeTiP&#10;k/D9IGb1vrKD8DwGhAyCh7qw1cCfzWcn/qYhlHEmRpvRDQGg9PTg4FoUrBsc9NdG15zo429aW4AA&#10;YHPQiwbbe6kGTngKvGblGBOYPx00WmUy6NBWQY9s90l2APGRb4DpJt6VmrsbZolADiA7noDFOoso&#10;MNNZEk4jEFGQTZIkDT3ygmdrpY39wiRHjsixhqw9nsjT2ljIBFRHFRdMyKu6aTx4G4HaHCfTWegN&#10;ThKwaAQYuhr6XB1lu13Xj3usYyeLI5SnZb8bRtGrGnJYE2M3RMMyQNqw4PYOjrKREEsOFEaV1N//&#10;xnf6gFGQYtTCcuXYPB6IZhg11wLQO4/i2G2jfwChX3J3I1cc+ErC3kbwhSjqSadrm5EsteQPsP9L&#10;Fw1ERFCImWM7kisLLxDA/0HZculp2DtF7FpsFXWuXTddZ++7B6LV0H4Lg7uV4/qR7NUUet1+DsuD&#10;lWXtR+T623dzaDvsrJ/c8L+4T+Hl22s9/4KLXwAAAP//AwBQSwMEFAAGAAgAAAAhAA0ZboPcAAAA&#10;BwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4s2ZBWVppOCLQLEhIdu3DLGq+t&#10;ljhVk7Xl7fFOcLKs/9fnz8V29k6MOMQukIblQoFAqoPtqNFw+No9PIGIyZA1LhBq+MEI2/L2pjC5&#10;DRNVOO5TIxhCMTca2pT6XMpYt+hNXIQeibNTGLxJvA6NtIOZGO6dXCm1lt50xBda0+Nri/V5f/FM&#10;2by9z+kj+wzRVbtp9N+HrOq1vr+bX55BJJzTXxmu+qwOJTsdw4VsFE4DP5I0PCqe13S5UWsQRw3Z&#10;SoEsC/nfv/wFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM9jf5q8CAABNBQAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEADRlug9wAAAAHAQAADwAA&#10;AAAAAAAAAAAAAAAJBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABIGAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" alt="{&quot;HashCode&quot;:417909460,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Header&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:15pt;width:595.3pt;height:21pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6RzJGAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2ynbboZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOU6KbqdhF5kmKX689zS/61tNDsJ5BaaixSSnRBgOtTK7iv54WX36&#10;TIkPzNRMgxEVPQpP7xYfP8w7W4opNKBr4QgWMb7sbEWbEGyZZZ43omV+AlYYDEpwLQv463ZZ7ViH&#10;1VudTfN8lnXgauuAC+/R+zAE6SLVl1Lw8CSlF4HoiuJsIZ0undt4Zos5K3eO2Ubx0xjsH6ZomTLY&#10;9FzqgQVG9k79UapV3IEHGSYc2gykVFykHXCbIn+3zaZhVqRdEBxvzzD5/1eWPx429tmR0H+FHgmM&#10;gHTWlx6dcZ9eujZ+cVKCcYTweIZN9IFwdN7ezPKrAkMcY9PZ7DZPuGaX29b58E1AS6JRUYe0JLTY&#10;Ye0DdsTUMSU2M7BSWidqtCFdRWdXN3m6cI7gDW3w4mXWaIV+2xNV4xTjHluoj7ieg4F5b/lK4Qxr&#10;5sMzc0g1jo3yDU94SA3YC04WJQ24X3/zx3xkAKOUdCidivqfe+YEJfq7QW6+FNfXUWvpBw331rsd&#10;vWbf3gOqssAHYnkyY27QoykdtK+o7mXshiFmOPasaBjN+zAIGV8HF8tlSkJVWRbWZmN5LB3RjMi+&#10;9K/M2RP8AYl7hFFcrHzHwpA78LDcB5AqURTxHdA8wY6KTMydXk+U/Nv/lHV544vfAAAA//8DAFBL&#10;AwQUAAYACAAAACEADRlug9wAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qk&#10;bizZkFZWmk4ItAsSEh27cMsar62WOFWTteXt8U5wsqz/1+fPxXb2Tow4xC6QhuVCgUCqg+2o0XD4&#10;2j08gYjJkDUuEGr4wQjb8vamMLkNE1U47lMjGEIxNxralPpcyli36E1chB6Js1MYvEm8Do20g5kY&#10;7p1cKbWW3nTEF1rT42uL9Xl/8UzZvL3P6SP7DNFVu2n034es6rW+v5tfnkEknNNfGa76rA4lOx3D&#10;hWwUTgM/kjQ8Kp7XdLlRaxBHDdlKgSwL+d+//AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAF6RzJGAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQANGW6D3AAAAAcBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="67E78D0B" w14:textId="77777777" w:rsidR="00266EDB" w:rsidRPr="00E60974" w:rsidRDefault="00266EDB" w:rsidP="00E60974">
+                  <w:p w14:paraId="754E0051" w14:textId="77777777" w:rsidR="00266EDB" w:rsidRPr="00E60974" w:rsidRDefault="00266EDB" w:rsidP="00E60974">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="2681223F" w14:textId="77777777" w:rsidR="00525623" w:rsidRDefault="00525623" w:rsidP="00C47E44">
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="73863979" w14:textId="77777777" w:rsidR="00525623" w:rsidRDefault="00525623" w:rsidP="00C47E44">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="left" w:pos="2352"/>
       </w:tabs>
       <w:spacing w:after="1000" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="91"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="003366"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="nl-BE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="782BE387" wp14:editId="46C4A9C7">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="46325F0B" wp14:editId="1574F38D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>190500</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="266700"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="MSIPCMc6fe41759064c68274662562" descr="{&quot;HashCode&quot;:417909460,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Header&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="266700"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="57176F2E" w14:textId="77777777" w:rsidR="00525623" w:rsidRPr="00E60974" w:rsidRDefault="00525623" w:rsidP="00C47E44">
+                        <w:p w14:paraId="5D329A9E" w14:textId="77777777" w:rsidR="00525623" w:rsidRPr="00E60974" w:rsidRDefault="00525623" w:rsidP="00C47E44">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="782BE387" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="46325F0B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1034" type="#_x0000_t202" alt="{&quot;HashCode&quot;:417909460,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Header&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:15pt;width:595.3pt;height:21pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCk+0zFrgIAAE4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB02Gmr7dRxGq9OkaXo&#10;ViBtA6RDz4osxQZsSZWU2t2w/z5KltOi22nYxaZIih+Pjzq/6NsGPTFtaikKnJzEGDFBZVmLfYG/&#10;3199OsPIWCJK0kjBCvzMDL5YvH933qmcTWQlm5JpBEGEyTtV4MpalUeRoRVriTmRigkwcqlbYuGo&#10;91GpSQfR2yaaxHEWdVKXSkvKjAHt5WDECx+fc0btHeeGWdQUGGqz/qv9d+e+0eKc5HtNVFXTUAb5&#10;hypaUgtIegx1SSxBB13/EaqtqZZGcntCZRtJzmvKfA/QTRK/6WZbEcV8LwCOUUeYzP8LS2+fNhrV&#10;ZYFPMRKkhRHdbK83qxuacZYms+k8zlKanU1maZZNptkEo5IZCgj+/PB4kPbzN2KqlSzZcMrhyjye&#10;p1n8MZhZva9sMJ6lQJBgeKhLWwX9dD496jcNoaxlYrwzhiHAk0EOAa5FyfoQYPhd1drYDdmHWoLf&#10;FjgA5AyeSdDeSxU08TH1mvExKyh/OW50yuQA0VYBSLb/Invg+Kg3oHQj77lu3R+GicAOLHs+Mov1&#10;FlFQzqZZfJqAiYJtkmWz2FMvermtoPavTLbICQXWULUnFHlaGwuVgOvo4pIJeVU3jWdvI1BX4Ox0&#10;GvsLRwvcaARcdD0MtTrJ9rs+zDv0t5PlM7Sn5bAcRlEP5Jo4MDVsA5QNG27v4MMbCblkkDCqpP7x&#10;N73zB5KCFaMOtqvA5vFANMOouRZA33mSpm4d/QEE/Vq7G7Xi0K4kLG4Cb4iiXnS+thlFrmX7AA/A&#10;0mUDExEUchbYjuLKwgkM8IBQtlx6GRZPEbsWW0VdaIemQ/a+fyBaBfgtDO5WjvtH8jdTGHyHOSwP&#10;VvLaj8jhO6AZYIel9ZMLD4x7FV6fvdfLM7j4DQAA//8DAFBLAwQUAAYACAAAACEADRlug9wAAAAH&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbizZkFZWmk4ItAsSEh27cMsar62W&#10;OFWTteXt8U5wsqz/1+fPxXb2Tow4xC6QhuVCgUCqg+2o0XD42j08gYjJkDUuEGr4wQjb8vamMLkN&#10;E1U47lMjGEIxNxralPpcyli36E1chB6Js1MYvEm8Do20g5kY7p1cKbWW3nTEF1rT42uL9Xl/8UzZ&#10;vL3P6SP7DNFVu2n034es6rW+v5tfnkEknNNfGa76rA4lOx3DhWwUTgM/kjQ8Kp7XdLlRaxBHDdlK&#10;gSwL+d+//AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCk+0zFrgIAAE4FAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQANGW6D3AAAAAcBAAAPAAAA&#10;AAAAAAAAAAAAAAgFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAEQYAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" alt="{&quot;HashCode&quot;:417909460,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Header&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:15pt;width:595.3pt;height:21pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1Zp1BGAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0iAlm4RoWKtmCah&#10;thKd+mwcm0SyfZ5tSNhfv7NDoOr2VPXFudyd78f3fZ7fdlqRg3C+AVPS8SinRBgOVWN2Jf31vPry&#10;lRIfmKmYAiNKehSe3i4+f5q3thATqEFVwhEsYnzR2pLWIdgiyzyvhWZ+BFYYDEpwmgX8dbuscqzF&#10;6lplkzyfZS24yjrgwnv03vdBukj1pRQ8PErpRSCqpDhbSKdL5zae2WLOip1jtm74aQz2jik0aww2&#10;PZe6Z4GRvWv+KaUb7sCDDCMOOgMpGy7SDrjNOH+zzaZmVqRdEBxvzzD5jyvLHw4b++RI6L5DhwRG&#10;QFrrC4/OuE8nnY5fnJRgHCE8nmETXSAcnTfXs3w6xhDH2GQ2u8kTrtnltnU+/BCgSTRK6pCWhBY7&#10;rH3Ajpg6pMRmBlaNUokaZUhb0tn0Ok8XzhG8oQxevMwardBtO9JUJZ0Oe2yhOuJ6DnrmveWrBmdY&#10;Mx+emEOqcWyUb3jEQyrAXnCyKKnB/fmfP+YjAxilpEXplNT/3jMnKFE/DXLzbXx1FbWWftBwr73b&#10;wWv2+g5QlWN8IJYnM+YGNZjSgX5BdS9jNwwxw7FnScNg3oVeyPg6uFguUxKqyrKwNhvLY+mIZkT2&#10;uXthzp7gD0jcAwziYsUbFvrcnoflPoBsEkUR3x7NE+yoyMTc6fVEyb/+T1mXN774CwAA//8DAFBL&#10;AwQUAAYACAAAACEADRlug9wAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qk&#10;bizZkFZWmk4ItAsSEh27cMsar62WOFWTteXt8U5wsqz/1+fPxXb2Tow4xC6QhuVCgUCqg+2o0XD4&#10;2j08gYjJkDUuEGr4wQjb8vamMLkNE1U47lMjGEIxNxralPpcyli36E1chB6Js1MYvEm8Do20g5kY&#10;7p1cKbWW3nTEF1rT42uL9Xl/8UzZvL3P6SP7DNFVu2n034es6rW+v5tfnkEknNNfGa76rA4lOx3D&#10;hWwUTgM/kjQ8Kp7XdLlRaxBHDdlKgSwL+d+//AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQD1Zp1BGAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQANGW6D3AAAAAcBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="57176F2E" w14:textId="77777777" w:rsidR="00525623" w:rsidRPr="00E60974" w:rsidRDefault="00525623" w:rsidP="00C47E44">
+                  <w:p w14:paraId="5D329A9E" w14:textId="77777777" w:rsidR="00525623" w:rsidRPr="00E60974" w:rsidRDefault="00525623" w:rsidP="00C47E44">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="nl-BE"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01B21B54" wp14:editId="28CF0570">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42B037CC" wp14:editId="7D596333">
           <wp:extent cx="720000" cy="561600"/>
           <wp:effectExtent l="0" t="0" r="4445" b="0"/>
           <wp:docPr id="66" name="Picture 7"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="KBCcyaan540.bmp"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="720000" cy="561600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="39111C44" w14:textId="77777777" w:rsidR="00525623" w:rsidRDefault="00525623" w:rsidP="0019193D">
+  <w:p w14:paraId="7F57C1CD" w14:textId="77777777" w:rsidR="00525623" w:rsidRDefault="00525623" w:rsidP="0019193D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:spacing w:line="380" w:lineRule="exact"/>
       <w:ind w:right="91"/>
       <w:rPr>
         <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
         <w:bCs/>
         <w:color w:val="009FE3"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AF20EE">
       <w:rPr>
         <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
         <w:b/>
         <w:color w:val="009FE3"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>Schadeaangifte lichamelijk ongeval</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
         <w:b/>
         <w:color w:val="009FE3"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="60762D66" w14:textId="77777777" w:rsidR="00525623" w:rsidRPr="00AF20EE" w:rsidRDefault="00525623" w:rsidP="003F31BE">
+  <w:p w14:paraId="64B2D692" w14:textId="77777777" w:rsidR="00525623" w:rsidRPr="00AF20EE" w:rsidRDefault="00525623" w:rsidP="003F31BE">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="360" w:line="380" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
         <w:bCs/>
         <w:color w:val="009FE3"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
         <w:bCs/>
         <w:color w:val="009FE3"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>(</w:t>
     </w:r>
     <w:r w:rsidRPr="00B67D70">
       <w:rPr>
         <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
         <w:bCs/>
         <w:color w:val="009FE3"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>excl. arbeidsongevallen</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
         <w:bCs/>
         <w:color w:val="009FE3"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="2C9AF18E" w14:textId="77777777" w:rsidR="006757DB" w:rsidRDefault="006757DB" w:rsidP="00266EDB">
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03BDE9BE" w14:textId="77777777" w:rsidR="006757DB" w:rsidRDefault="006757DB" w:rsidP="00266EDB">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:spacing w:after="1000"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="nl-BE"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26ECA829" wp14:editId="5FFBF81F">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="693F906A" wp14:editId="46941A22">
           <wp:extent cx="720000" cy="561600"/>
           <wp:effectExtent l="0" t="0" r="4445" b="0"/>
           <wp:docPr id="70" name="Picture 7"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="KBCcyaan540.bmp"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="720000" cy="561600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4F319B9E" w14:textId="77777777" w:rsidR="006757DB" w:rsidRPr="00266EDB" w:rsidRDefault="006757DB" w:rsidP="00F07655">
+  <w:p w14:paraId="27BCC4D7" w14:textId="77777777" w:rsidR="006757DB" w:rsidRPr="00963AB1" w:rsidRDefault="006757DB" w:rsidP="00963AB1">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
-      <w:spacing w:after="360" w:line="380" w:lineRule="exact"/>
+      <w:spacing w:after="480" w:line="380" w:lineRule="exact"/>
       <w:ind w:right="91"/>
       <w:rPr>
-        <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
+        <w:rFonts w:ascii="Gilroy Bold" w:hAnsi="Gilroy Bold"/>
         <w:bCs/>
-        <w:color w:val="009FE3"/>
-        <w:sz w:val="24"/>
+        <w:color w:val="00A0E0"/>
+        <w:sz w:val="32"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00266EDB">
+    <w:r w:rsidRPr="00963AB1">
       <w:rPr>
-        <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
-[...1 lines deleted...]
-        <w:color w:val="009FE3"/>
+        <w:rFonts w:ascii="Gilroy Bold" w:hAnsi="Gilroy Bold"/>
+        <w:color w:val="00A0E0"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
-      <w:t>Geneeskundig getuigschrift</w:t>
+      <w:t xml:space="preserve">Geneeskundig getuigschrift </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00963AB1">
       <w:rPr>
-        <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
-[...1 lines deleted...]
-        <w:color w:val="009FE3"/>
+        <w:rFonts w:ascii="Gilroy Bold" w:hAnsi="Gilroy Bold"/>
+        <w:noProof/>
+        <w:color w:val="00A0E0"/>
         <w:sz w:val="32"/>
-        <w:szCs w:val="32"/>
-[...5 lines deleted...]
-        <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="606AA530" wp14:editId="764FF9CD">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3ABB6C35" wp14:editId="43330FA3">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>190500</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="266700"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="69" name="MSIPCMd15446b792597ca073870614" descr="{&quot;HashCode&quot;:417909460,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Header&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="266700"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="566F28D5" w14:textId="77777777" w:rsidR="006757DB" w:rsidRPr="00E60974" w:rsidRDefault="006757DB" w:rsidP="00E60974">
+                        <w:p w14:paraId="54A36A5F" w14:textId="77777777" w:rsidR="006757DB" w:rsidRPr="00E60974" w:rsidRDefault="006757DB" w:rsidP="00E60974">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="606AA530" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="3ABB6C35" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1035" type="#_x0000_t202" alt="{&quot;HashCode&quot;:417909460,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Header&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:15pt;width:595.3pt;height:21pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCcPoGcrwIAAE0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5YU8bSUqakI4UdUUM&#10;pAKVysSz6zhNpPiC7ZJ00/77jp2kMLanaS/28blfvuPzi4436JlpU0uR4+gkxIgJKota7HL87eHq&#10;0xlGxhJRkEYKluMDM/hi/v7deatmbCIr2RRMI3AizKxVOa6sVbMgMLRinJgTqZgAYSk1JxaeehcU&#10;mrTgnTfBJAyToJW6UFpSZgxwL3shnnv/ZcmovS9Lwyxqcgy5WX9qf27dGczPyWyniapqOqRB/iEL&#10;TmoBQY+uLoklaK/rP1zxmmppZGlPqOSBLMuaMl8DVBOFb6rZVEQxXws0x6hjm8z/c0vvntca1UWO&#10;kwwjQTjM6HZzs17eFtE0jpNtmk2mWUpJmJ6epWESxRgVzFBo4Y8PT3tpP18TUy1lwfrXLI7SLMzi&#10;JPw4iFm9q+wgPIsBIYPgsS5sNfCn2fTIXzeEMs7EaDO6IQCUnh4c3IiCdYOD/lrrmhN9+E1rAxAA&#10;bA560WD7INXACY+BV6wcYwLzp4NGq8wMOrRR0CPbfZEdQHzkG2C6iXel5u6GWSKQA8gOR2CxziIK&#10;zHSahKcRiCjIJkmShh55wYu10sZ+ZZIjR+RYQ9YeT+R5ZSxkAqqjigsm5FXdNB68jUAtTO90GnqD&#10;owQsGgGGroY+V0fZbtv5ccdjHVtZHKA8LfvdMIpe1ZDDihi7JhqWAdKGBbf3cJSNhFhyoDCqpP7+&#10;N77TB4yCFKMWlivH5mlPNMOouRGA3iyKY7eN/gGEfs3djlyx50sJexvBF6KoJ52ubUay1JI/wv4v&#10;XDQQEUEhZo7tSC4tvEAA/wdli4WnYe8UsSuxUdS5dt10nX3oHolWQ/stDO5OjutHZm+m0Ov2c1js&#10;rSxrPyLX376bQ9thZ/3khv/FfQqv317r5Rec/wIAAP//AwBQSwMEFAAGAAgAAAAhAA0ZboPcAAAA&#10;BwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4s2ZBWVppOCLQLEhIdu3DLGq+t&#10;ljhVk7Xl7fFOcLKs/9fnz8V29k6MOMQukIblQoFAqoPtqNFw+No9PIGIyZA1LhBq+MEI2/L2pjC5&#10;DRNVOO5TIxhCMTca2pT6XMpYt+hNXIQeibNTGLxJvA6NtIOZGO6dXCm1lt50xBda0+Nri/V5f/FM&#10;2by9z+kj+wzRVbtp9N+HrOq1vr+bX55BJJzTXxmu+qwOJTsdw4VsFE4DP5I0PCqe13S5UWsQRw3Z&#10;SoEsC/nfv/wFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnD6BnK8CAABNBQAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEADRlug9wAAAAHAQAADwAA&#10;AAAAAAAAAAAAAAAJBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABIGAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" alt="{&quot;HashCode&quot;:417909460,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Header&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:15pt;width:595.3pt;height:21pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnxftMGAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0iglG4RoWKtmCah&#10;thKd+mwcm1hyfJ5tSNhfv7NDoOr2VPXFudyd78f3fZ7fdo0mB+G8AlPS8SinRBgOlTK7kv56Xn35&#10;SokPzFRMgxElPQpPbxefP81bW4gJ1KAr4QgWMb5obUnrEGyRZZ7XomF+BFYYDEpwDQv463ZZ5ViL&#10;1RudTfJ8lrXgKuuAC+/Re98H6SLVl1Lw8CilF4HokuJsIZ0undt4Zos5K3aO2Vrx0xjsHVM0TBls&#10;ei51zwIje6f+KdUo7sCDDCMOTQZSKi7SDrjNOH+zzaZmVqRdEBxvzzD5jyvLHw4b++RI6L5DhwRG&#10;QFrrC4/OuE8nXRO/OCnBOEJ4PMMmukA4Om+uZ/nVGEMcY5PZ7CZPuGaX29b58ENAQ6JRUoe0JLTY&#10;Ye0DdsTUISU2M7BSWidqtCFtSWdX13m6cI7gDW3w4mXWaIVu2xFVlXQ67LGF6ojrOeiZ95avFM6w&#10;Zj48MYdU49go3/CIh9SAveBkUVKD+/M/f8xHBjBKSYvSKan/vWdOUKJ/GuTm23g6jVpLP2i4197t&#10;4DX75g5QlWN8IJYnM+YGPZjSQfOC6l7GbhhihmPPkobBvAu9kPF1cLFcpiRUlWVhbTaWx9IRzYjs&#10;c/fCnD3BH5C4BxjExYo3LPS5PQ/LfQCpEkUR3x7NE+yoyMTc6fVEyb/+T1mXN774CwAA//8DAFBL&#10;AwQUAAYACAAAACEADRlug9wAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qk&#10;bizZkFZWmk4ItAsSEh27cMsar62WOFWTteXt8U5wsqz/1+fPxXb2Tow4xC6QhuVCgUCqg+2o0XD4&#10;2j08gYjJkDUuEGr4wQjb8vamMLkNE1U47lMjGEIxNxralPpcyli36E1chB6Js1MYvEm8Do20g5kY&#10;7p1cKbWW3nTEF1rT42uL9Xl/8UzZvL3P6SP7DNFVu2n034es6rW+v5tfnkEknNNfGa76rA4lOx3D&#10;hWwUTgM/kjQ8Kp7XdLlRaxBHDdlKgSwL+d+//AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCnxftMGAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQANGW6D3AAAAAcBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="566F28D5" w14:textId="77777777" w:rsidR="006757DB" w:rsidRPr="00E60974" w:rsidRDefault="006757DB" w:rsidP="00E60974">
+                  <w:p w14:paraId="54A36A5F" w14:textId="77777777" w:rsidR="006757DB" w:rsidRPr="00E60974" w:rsidRDefault="006757DB" w:rsidP="00E60974">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="140771D9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0813001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -14030,166 +13759,165 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1917589488">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="779641078">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="412821102">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="306711358">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1260142708">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2077169776">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="480542071">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1372807142">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="604924853">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="2032297974">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="145248259">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1384478842">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1435203390">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="618417375">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="81799579">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="715469738">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1672830597">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:linkStyles/>
   <w:stylePaneFormatFilter w:val="D724" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="jRs0aQfLn0mCW08hMdxiDkP4cjuE5xjlvJO2DGEA0EHnMOHF/HQR2/u2pOJOVFTRv5b4LwxLiLRXB9QWWQNNCg==" w:salt="mrbZlFNXURpXTLxgTsryUA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="kVoXy+/Fj0gyCDjSVvSkq0ytn45hPWZKcXRNEDFqmtV32gRhiLGm0mpI422hEiq0UVWMTwZnKUCM+DQCZVqaSw==" w:salt="6rbqCu6NAwkeX7R0fDmbzQ=="/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="90"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B22998"/>
     <w:rsid w:val="00002F64"/>
     <w:rsid w:val="00011598"/>
     <w:rsid w:val="00017D0A"/>
     <w:rsid w:val="000255F7"/>
     <w:rsid w:val="000335E1"/>
     <w:rsid w:val="000473EA"/>
     <w:rsid w:val="000505AE"/>
     <w:rsid w:val="00062387"/>
     <w:rsid w:val="00062600"/>
     <w:rsid w:val="000631E2"/>
     <w:rsid w:val="000668EA"/>
     <w:rsid w:val="000669E5"/>
     <w:rsid w:val="00066F04"/>
     <w:rsid w:val="00072220"/>
     <w:rsid w:val="000750E2"/>
     <w:rsid w:val="00075406"/>
     <w:rsid w:val="00075DCC"/>
     <w:rsid w:val="00076744"/>
     <w:rsid w:val="00083ECE"/>
     <w:rsid w:val="000871EF"/>
     <w:rsid w:val="000933CF"/>
     <w:rsid w:val="000A0354"/>
     <w:rsid w:val="000A2A9D"/>
     <w:rsid w:val="000A3B95"/>
-    <w:rsid w:val="000B26B7"/>
     <w:rsid w:val="000C35EF"/>
     <w:rsid w:val="000C7081"/>
     <w:rsid w:val="000D2552"/>
     <w:rsid w:val="000D3633"/>
     <w:rsid w:val="000D3A85"/>
     <w:rsid w:val="000E536C"/>
     <w:rsid w:val="000E586E"/>
     <w:rsid w:val="000F7511"/>
     <w:rsid w:val="0010549C"/>
     <w:rsid w:val="0012003F"/>
     <w:rsid w:val="0013083C"/>
     <w:rsid w:val="00131847"/>
     <w:rsid w:val="00136A2D"/>
     <w:rsid w:val="0014363F"/>
     <w:rsid w:val="00144072"/>
     <w:rsid w:val="00147FDB"/>
     <w:rsid w:val="00151A6A"/>
     <w:rsid w:val="001562D0"/>
     <w:rsid w:val="0016255D"/>
     <w:rsid w:val="00166199"/>
     <w:rsid w:val="00183873"/>
     <w:rsid w:val="00190BFA"/>
     <w:rsid w:val="0019193D"/>
     <w:rsid w:val="001A0378"/>
     <w:rsid w:val="001B1755"/>
@@ -14321,355 +14049,366 @@
     <w:rsid w:val="005D2FF9"/>
     <w:rsid w:val="005E7261"/>
     <w:rsid w:val="005F6D35"/>
     <w:rsid w:val="005F72C9"/>
     <w:rsid w:val="00600E83"/>
     <w:rsid w:val="006014BF"/>
     <w:rsid w:val="006049F6"/>
     <w:rsid w:val="0061581C"/>
     <w:rsid w:val="00616C08"/>
     <w:rsid w:val="0061799A"/>
     <w:rsid w:val="00621435"/>
     <w:rsid w:val="006221F2"/>
     <w:rsid w:val="00632041"/>
     <w:rsid w:val="0065383B"/>
     <w:rsid w:val="006542AE"/>
     <w:rsid w:val="00655DF4"/>
     <w:rsid w:val="006757DB"/>
     <w:rsid w:val="00676784"/>
     <w:rsid w:val="0068472D"/>
     <w:rsid w:val="00690E8D"/>
     <w:rsid w:val="0069504C"/>
     <w:rsid w:val="00697B50"/>
     <w:rsid w:val="006A1F43"/>
     <w:rsid w:val="006A6981"/>
     <w:rsid w:val="006B255C"/>
-    <w:rsid w:val="006B6535"/>
     <w:rsid w:val="006B6EAF"/>
     <w:rsid w:val="006B6EF4"/>
     <w:rsid w:val="006C0559"/>
     <w:rsid w:val="006C2F9C"/>
     <w:rsid w:val="006C41A5"/>
     <w:rsid w:val="006C5B65"/>
     <w:rsid w:val="006D1765"/>
     <w:rsid w:val="006E25CE"/>
     <w:rsid w:val="006F0AEC"/>
     <w:rsid w:val="006F4578"/>
     <w:rsid w:val="007059CB"/>
     <w:rsid w:val="00707176"/>
     <w:rsid w:val="00714334"/>
     <w:rsid w:val="007171EA"/>
     <w:rsid w:val="007228C3"/>
     <w:rsid w:val="00723EB9"/>
     <w:rsid w:val="00730656"/>
     <w:rsid w:val="00732062"/>
+    <w:rsid w:val="00733677"/>
     <w:rsid w:val="007406FA"/>
     <w:rsid w:val="007542CF"/>
     <w:rsid w:val="007640DD"/>
     <w:rsid w:val="00772F4C"/>
     <w:rsid w:val="00785053"/>
     <w:rsid w:val="007939DE"/>
     <w:rsid w:val="007A17F2"/>
     <w:rsid w:val="007A1BA2"/>
     <w:rsid w:val="007A6840"/>
     <w:rsid w:val="007B34E0"/>
     <w:rsid w:val="007B3539"/>
     <w:rsid w:val="007B39DF"/>
     <w:rsid w:val="007C212D"/>
     <w:rsid w:val="007D3003"/>
     <w:rsid w:val="007D7F5F"/>
     <w:rsid w:val="007F22B7"/>
     <w:rsid w:val="007F2771"/>
     <w:rsid w:val="007F664A"/>
     <w:rsid w:val="007F7EC6"/>
     <w:rsid w:val="00802199"/>
     <w:rsid w:val="0080354A"/>
     <w:rsid w:val="008039AF"/>
     <w:rsid w:val="00804B01"/>
     <w:rsid w:val="00807810"/>
     <w:rsid w:val="0082069F"/>
     <w:rsid w:val="008211A0"/>
     <w:rsid w:val="0082204E"/>
     <w:rsid w:val="00822DFD"/>
     <w:rsid w:val="00823A16"/>
     <w:rsid w:val="008270BF"/>
     <w:rsid w:val="00837A9E"/>
+    <w:rsid w:val="008404BD"/>
     <w:rsid w:val="00844430"/>
     <w:rsid w:val="00847D81"/>
     <w:rsid w:val="00851ADC"/>
     <w:rsid w:val="00856D8A"/>
     <w:rsid w:val="0086670C"/>
     <w:rsid w:val="00870B3A"/>
     <w:rsid w:val="00875DFB"/>
     <w:rsid w:val="0088151C"/>
     <w:rsid w:val="00890703"/>
     <w:rsid w:val="00893366"/>
     <w:rsid w:val="00895DF3"/>
     <w:rsid w:val="008978ED"/>
     <w:rsid w:val="008A15B9"/>
     <w:rsid w:val="008A22F5"/>
     <w:rsid w:val="008A5FAD"/>
     <w:rsid w:val="008A7C3A"/>
     <w:rsid w:val="008C22F3"/>
     <w:rsid w:val="008D2846"/>
     <w:rsid w:val="008D2C18"/>
     <w:rsid w:val="008D5A3F"/>
     <w:rsid w:val="008E04CD"/>
     <w:rsid w:val="008E1877"/>
+    <w:rsid w:val="008E5071"/>
     <w:rsid w:val="008E5E73"/>
     <w:rsid w:val="008E777F"/>
     <w:rsid w:val="008F4978"/>
     <w:rsid w:val="008F708C"/>
     <w:rsid w:val="009013CF"/>
     <w:rsid w:val="00903ACF"/>
     <w:rsid w:val="009078E1"/>
     <w:rsid w:val="0093451F"/>
     <w:rsid w:val="0095535E"/>
+    <w:rsid w:val="00963AB1"/>
     <w:rsid w:val="00965252"/>
     <w:rsid w:val="009663F9"/>
     <w:rsid w:val="00967586"/>
     <w:rsid w:val="00982B1C"/>
     <w:rsid w:val="009933C3"/>
     <w:rsid w:val="009933E4"/>
     <w:rsid w:val="009A10CD"/>
     <w:rsid w:val="009A2350"/>
     <w:rsid w:val="009B7625"/>
     <w:rsid w:val="009C031A"/>
     <w:rsid w:val="009C20F9"/>
     <w:rsid w:val="009D259A"/>
     <w:rsid w:val="009D2B64"/>
     <w:rsid w:val="009D632E"/>
     <w:rsid w:val="009E40E8"/>
     <w:rsid w:val="009F0F41"/>
     <w:rsid w:val="009F1C11"/>
     <w:rsid w:val="009F1F73"/>
     <w:rsid w:val="009F60DB"/>
     <w:rsid w:val="00A04003"/>
     <w:rsid w:val="00A10E46"/>
     <w:rsid w:val="00A1291F"/>
     <w:rsid w:val="00A12F2E"/>
     <w:rsid w:val="00A1432D"/>
     <w:rsid w:val="00A175FB"/>
+    <w:rsid w:val="00A2066E"/>
     <w:rsid w:val="00A20E9C"/>
     <w:rsid w:val="00A21930"/>
     <w:rsid w:val="00A241F5"/>
     <w:rsid w:val="00A271B1"/>
     <w:rsid w:val="00A336EB"/>
     <w:rsid w:val="00A3511E"/>
     <w:rsid w:val="00A512D9"/>
     <w:rsid w:val="00A51E05"/>
     <w:rsid w:val="00A56F47"/>
     <w:rsid w:val="00A571FB"/>
     <w:rsid w:val="00A62421"/>
     <w:rsid w:val="00A67960"/>
     <w:rsid w:val="00A76385"/>
     <w:rsid w:val="00A91A2A"/>
     <w:rsid w:val="00AA0E7E"/>
     <w:rsid w:val="00AA2093"/>
     <w:rsid w:val="00AA4245"/>
     <w:rsid w:val="00AA4404"/>
     <w:rsid w:val="00AB7F6F"/>
     <w:rsid w:val="00AC348B"/>
     <w:rsid w:val="00AC6D4C"/>
     <w:rsid w:val="00AC7BDF"/>
     <w:rsid w:val="00AD0418"/>
     <w:rsid w:val="00AD0716"/>
     <w:rsid w:val="00AD17A5"/>
     <w:rsid w:val="00AD17BC"/>
     <w:rsid w:val="00AD1E7D"/>
     <w:rsid w:val="00AD40E8"/>
     <w:rsid w:val="00AD49F1"/>
     <w:rsid w:val="00AD78B3"/>
     <w:rsid w:val="00AE1A9C"/>
     <w:rsid w:val="00AE5ECD"/>
     <w:rsid w:val="00AF20EE"/>
     <w:rsid w:val="00B007CB"/>
     <w:rsid w:val="00B0253C"/>
     <w:rsid w:val="00B0542F"/>
+    <w:rsid w:val="00B1745A"/>
     <w:rsid w:val="00B22998"/>
     <w:rsid w:val="00B34EA8"/>
     <w:rsid w:val="00B5248F"/>
     <w:rsid w:val="00B579DA"/>
+    <w:rsid w:val="00B65B3E"/>
     <w:rsid w:val="00B6651B"/>
     <w:rsid w:val="00B67D70"/>
     <w:rsid w:val="00B77317"/>
     <w:rsid w:val="00B773B7"/>
     <w:rsid w:val="00B92A9F"/>
     <w:rsid w:val="00B979A6"/>
     <w:rsid w:val="00BA50E6"/>
     <w:rsid w:val="00BB26D7"/>
     <w:rsid w:val="00BB4DA5"/>
     <w:rsid w:val="00BC01C6"/>
     <w:rsid w:val="00BC1E97"/>
     <w:rsid w:val="00BC45C2"/>
     <w:rsid w:val="00BC4B3F"/>
     <w:rsid w:val="00BC51A5"/>
     <w:rsid w:val="00BD396E"/>
+    <w:rsid w:val="00BE4516"/>
     <w:rsid w:val="00BF4EAB"/>
     <w:rsid w:val="00C03D63"/>
     <w:rsid w:val="00C06027"/>
     <w:rsid w:val="00C12ADD"/>
     <w:rsid w:val="00C1715A"/>
     <w:rsid w:val="00C2412F"/>
+    <w:rsid w:val="00C26338"/>
     <w:rsid w:val="00C35A00"/>
     <w:rsid w:val="00C36ED2"/>
     <w:rsid w:val="00C376C8"/>
     <w:rsid w:val="00C43C90"/>
     <w:rsid w:val="00C47E44"/>
     <w:rsid w:val="00C50F4E"/>
     <w:rsid w:val="00C51B97"/>
     <w:rsid w:val="00C550C4"/>
     <w:rsid w:val="00C55220"/>
     <w:rsid w:val="00C56C1B"/>
+    <w:rsid w:val="00C62AB8"/>
     <w:rsid w:val="00C664A8"/>
     <w:rsid w:val="00C66AFC"/>
     <w:rsid w:val="00C7383A"/>
     <w:rsid w:val="00C77B2B"/>
     <w:rsid w:val="00C80FB7"/>
     <w:rsid w:val="00C83F8E"/>
     <w:rsid w:val="00C9375B"/>
     <w:rsid w:val="00C94B05"/>
     <w:rsid w:val="00C95C7E"/>
     <w:rsid w:val="00CA1B7C"/>
     <w:rsid w:val="00CA5130"/>
     <w:rsid w:val="00CA5214"/>
     <w:rsid w:val="00CA758B"/>
     <w:rsid w:val="00CB2804"/>
     <w:rsid w:val="00CC0110"/>
     <w:rsid w:val="00CC4192"/>
     <w:rsid w:val="00CC7F4C"/>
     <w:rsid w:val="00CD25D7"/>
     <w:rsid w:val="00CD5357"/>
     <w:rsid w:val="00CD5632"/>
     <w:rsid w:val="00CF0D2C"/>
     <w:rsid w:val="00CF46F4"/>
     <w:rsid w:val="00D16CE1"/>
     <w:rsid w:val="00D31965"/>
+    <w:rsid w:val="00D35C3A"/>
     <w:rsid w:val="00D37AF8"/>
     <w:rsid w:val="00D4296B"/>
     <w:rsid w:val="00D53F71"/>
     <w:rsid w:val="00D560A2"/>
     <w:rsid w:val="00D623FC"/>
     <w:rsid w:val="00D66AB3"/>
     <w:rsid w:val="00D91E59"/>
     <w:rsid w:val="00D96F18"/>
     <w:rsid w:val="00DA1BD4"/>
     <w:rsid w:val="00DA5B7D"/>
     <w:rsid w:val="00DB2EDA"/>
     <w:rsid w:val="00DB4FD7"/>
     <w:rsid w:val="00DC227C"/>
     <w:rsid w:val="00DD0888"/>
     <w:rsid w:val="00DF3A55"/>
     <w:rsid w:val="00DF7C07"/>
     <w:rsid w:val="00E008D7"/>
     <w:rsid w:val="00E00E3A"/>
+    <w:rsid w:val="00E07BF0"/>
     <w:rsid w:val="00E150FD"/>
     <w:rsid w:val="00E262D2"/>
     <w:rsid w:val="00E26E37"/>
     <w:rsid w:val="00E27F2E"/>
     <w:rsid w:val="00E30ECD"/>
     <w:rsid w:val="00E431A3"/>
     <w:rsid w:val="00E60974"/>
     <w:rsid w:val="00E721A8"/>
     <w:rsid w:val="00E80C9A"/>
     <w:rsid w:val="00E83AF3"/>
     <w:rsid w:val="00E8563F"/>
     <w:rsid w:val="00EA3595"/>
     <w:rsid w:val="00EB3428"/>
     <w:rsid w:val="00EB3A1E"/>
     <w:rsid w:val="00EB43B5"/>
     <w:rsid w:val="00EB6CD5"/>
     <w:rsid w:val="00EC1233"/>
     <w:rsid w:val="00EC2B72"/>
     <w:rsid w:val="00EC5F52"/>
     <w:rsid w:val="00ED0CAA"/>
     <w:rsid w:val="00ED3163"/>
     <w:rsid w:val="00EE7CB4"/>
     <w:rsid w:val="00EF17F6"/>
     <w:rsid w:val="00EF1E3F"/>
     <w:rsid w:val="00EF2A33"/>
     <w:rsid w:val="00EF57E7"/>
     <w:rsid w:val="00F07655"/>
     <w:rsid w:val="00F07775"/>
     <w:rsid w:val="00F07CD7"/>
+    <w:rsid w:val="00F17689"/>
     <w:rsid w:val="00F200FC"/>
     <w:rsid w:val="00F201BA"/>
     <w:rsid w:val="00F26E7A"/>
-    <w:rsid w:val="00F30590"/>
     <w:rsid w:val="00F34FFE"/>
     <w:rsid w:val="00F40F89"/>
     <w:rsid w:val="00F52246"/>
     <w:rsid w:val="00F63A4C"/>
     <w:rsid w:val="00F64635"/>
     <w:rsid w:val="00F76AA6"/>
     <w:rsid w:val="00F80F86"/>
     <w:rsid w:val="00F81FFF"/>
     <w:rsid w:val="00F84BC4"/>
     <w:rsid w:val="00F86F21"/>
     <w:rsid w:val="00F95DDF"/>
     <w:rsid w:val="00FA2B57"/>
     <w:rsid w:val="00FB7C1A"/>
     <w:rsid w:val="00FC3EA9"/>
     <w:rsid w:val="00FC694D"/>
     <w:rsid w:val="00FD2903"/>
     <w:rsid w:val="00FE0A30"/>
     <w:rsid w:val="00FE3B0F"/>
     <w:rsid w:val="00FE5AAC"/>
     <w:rsid w:val="00FF0EB3"/>
     <w:rsid w:val="00FF4BD2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="47249976"/>
+  <w14:docId w14:val="7294E832"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6A1CB4E6-B5F8-4984-8F7F-A315E1B1E60C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-BE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -16326,51 +16065,51 @@
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Stijl1">
     <w:name w:val="Stijl1"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00BC51A5"/>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Numrodeligne">
     <w:name w:val="line number"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A04003"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="693188940">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="750353599">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -16465,79 +16204,79 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2141068196">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbc.be/particuliers/fr/informations-legales/vie-privee.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbc.be/particuliers/fr/informations-legales/vie-privee.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\JE61184\Documents\Aangepaste%20Office-sjablonen\REGL_KB_NL.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B89D57D5DC1443E3B312247DACDE7841"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B83F926F-0704-4B0A-B8B7-70ACCA6CCA30}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E85ABF" w:rsidRDefault="004C3BE2" w:rsidP="004C3BE2">
           <w:pPr>
             <w:pStyle w:val="B89D57D5DC1443E3B312247DACDE7841"/>
           </w:pPr>
           <w:r w:rsidRPr="00C12C8F">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
@@ -16584,420 +16323,50 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C667F0EA-C4BF-4ECE-9C1A-C78B7D13A31A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003617B4" w:rsidRDefault="000C7305" w:rsidP="000C7305">
           <w:pPr>
             <w:pStyle w:val="4CE9372E89884B0090826C0770D44B90"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>[Categorie]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="6A71873AD9F04455A2EE110FC7996242"/>
-[...368 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="B3E2D6C4970A474E9F4AE249DA7E1026"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{77DEF7DC-303A-437D-804B-95C0BB5415AB}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00BF05ED" w:rsidRDefault="00734309" w:rsidP="00734309">
           <w:pPr>
             <w:pStyle w:val="B3E2D6C4970A474E9F4AE249DA7E102639"/>
           </w:pPr>
           <w:r w:rsidRPr="00655DF4">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:b/>
               <w:color w:val="969696"/>
               <w:szCs w:val="12"/>
               <w:lang w:val="fr-FR"/>
@@ -17962,114 +17331,50 @@
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AD3AD4D6-1D88-4309-BC36-18DD439417E3}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00BF05ED" w:rsidRDefault="00734309" w:rsidP="00734309">
           <w:pPr>
             <w:pStyle w:val="FD9FD555C9E04A28B7661D11737E835F18"/>
           </w:pPr>
           <w:r w:rsidRPr="00655DF4">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="969696"/>
               <w:szCs w:val="12"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>_________________________________________________________________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="D4EEC7A05D6F4C50B8385A46C8728DE2"/>
-[...62 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="05668261F3464148ADE0521E52B20AE6"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{12FCD999-24C7-4054-B514-B3601B9A28F0}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="004E11CA" w:rsidRDefault="00734309" w:rsidP="00734309">
           <w:pPr>
             <w:pStyle w:val="05668261F3464148ADE0521E52B20AE611"/>
           </w:pPr>
           <w:r w:rsidRPr="00655DF4">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="969696"/>
               <w:szCs w:val="18"/>
@@ -18635,552 +17940,1011 @@
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9E47C191-7D97-4420-B096-299DD5A2895F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00734309" w:rsidRDefault="00734309" w:rsidP="00734309">
           <w:pPr>
             <w:pStyle w:val="B04A056644F441CBAC98C0D70F424B3610"/>
           </w:pPr>
           <w:r w:rsidRPr="00655DF4">
             <w:rPr>
               <w:b/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>__________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="01C80DE91F934BF5B131B209F98D8E2F"/>
+        <w:name w:val="0D3CA181CCAE412682E9DDE4774611B4"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{DEB9834B-5D95-481C-A50C-D84EB534BC4D}"/>
+        <w:guid w:val="{CB156D5D-941C-437C-B727-57A72E757DFF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00FE663B" w:rsidRDefault="00734309" w:rsidP="00734309">
+        <w:p w:rsidR="00865EB4" w:rsidRDefault="00865EB4" w:rsidP="00865EB4">
           <w:pPr>
-            <w:pStyle w:val="01C80DE91F934BF5B131B209F98D8E2F"/>
+            <w:pStyle w:val="0D3CA181CCAE412682E9DDE4774611B4"/>
           </w:pPr>
           <w:r w:rsidRPr="00655DF4">
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
-              <w:szCs w:val="18"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
-            <w:t>________________________________</w:t>
+            <w:t>__________________________________________________________________________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="69C8559C28D745A1BF4A9C198F33D83A"/>
+        <w:name w:val="1B0C5DD9EA744DE698AC49CE99607584"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{FF0135BE-C3CB-45E0-94CF-68D14884E068}"/>
+        <w:guid w:val="{3267475E-5D68-4726-9699-678F84AFFC8F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00FE663B" w:rsidRDefault="00734309" w:rsidP="00734309">
+        <w:p w:rsidR="00865EB4" w:rsidRDefault="00865EB4" w:rsidP="00865EB4">
           <w:pPr>
-            <w:pStyle w:val="69C8559C28D745A1BF4A9C198F33D83A"/>
+            <w:pStyle w:val="1B0C5DD9EA744DE698AC49CE99607584"/>
           </w:pPr>
           <w:r w:rsidRPr="00655DF4">
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
-              <w:szCs w:val="18"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
-            <w:t>_______________________________________________</w:t>
+            <w:t>_________________________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="CEE85259FD51484DB113FA2D29EB1B8A"/>
+        <w:name w:val="1450D375D05E46B2AF474E7311D0282A"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{DC4E5954-423D-4025-AC4F-AF55BAEA6AC0}"/>
+        <w:guid w:val="{AED4F294-821A-40A2-8D26-4ECD3B6C99B3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00FE663B" w:rsidRDefault="00734309" w:rsidP="00734309">
+        <w:p w:rsidR="00865EB4" w:rsidRDefault="00865EB4" w:rsidP="00865EB4">
           <w:pPr>
-            <w:pStyle w:val="CEE85259FD51484DB113FA2D29EB1B8A"/>
+            <w:pStyle w:val="1450D375D05E46B2AF474E7311D0282A"/>
           </w:pPr>
           <w:r w:rsidRPr="00655DF4">
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
-              <w:szCs w:val="18"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
-            <w:t>_______________________________________________</w:t>
+            <w:t>________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="E7A64ECDAE59416488CCE01C646B9962"/>
+        <w:name w:val="58D423F00A904AFB80295F5F124715E6"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{2CE3D704-58E5-4E4F-9854-680124550242}"/>
+        <w:guid w:val="{D8A848F5-686E-4149-B96B-122A48004280}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00FE663B" w:rsidRDefault="00734309" w:rsidP="00734309">
+        <w:p w:rsidR="00865EB4" w:rsidRDefault="00865EB4" w:rsidP="00865EB4">
           <w:pPr>
-            <w:pStyle w:val="E7A64ECDAE59416488CCE01C646B9962"/>
+            <w:pStyle w:val="58D423F00A904AFB80295F5F124715E6"/>
           </w:pPr>
           <w:r w:rsidRPr="00655DF4">
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
-              <w:szCs w:val="18"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
-            <w:t>_______________________________________________</w:t>
+            <w:t>__________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="AEC005659AFC45D2B83C633EAED3B93F"/>
+        <w:name w:val="CA7B0A942D1E43DD943A510C16B8CD8D"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{DF8C4EC4-1F16-4B70-9A32-5A0684AA4DC6}"/>
+        <w:guid w:val="{B9200BEC-5341-4C0F-AD44-0CA2E5057375}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00FE663B" w:rsidRDefault="00734309" w:rsidP="00734309">
+        <w:p w:rsidR="00865EB4" w:rsidRDefault="00865EB4" w:rsidP="00865EB4">
           <w:pPr>
-            <w:pStyle w:val="AEC005659AFC45D2B83C633EAED3B93F"/>
+            <w:pStyle w:val="CA7B0A942D1E43DD943A510C16B8CD8D"/>
           </w:pPr>
           <w:r w:rsidRPr="00655DF4">
             <w:rPr>
-              <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Frutiger LT Std 45 Light"/>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
-            <w:t>________________________________</w:t>
+            <w:t>_________________________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="49E423D2135E429A8016EEB5FD8FEFF4"/>
+        <w:name w:val="716ED2C0719A4845B681CB21B827583B"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{1FB87F12-F0D9-4F6E-B282-8338B8577209}"/>
+        <w:guid w:val="{F2FF08BB-92E1-4C39-8839-9F2FD07D4646}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00FE663B" w:rsidRDefault="00734309" w:rsidP="00734309">
+        <w:p w:rsidR="00865EB4" w:rsidRDefault="00865EB4" w:rsidP="00865EB4">
           <w:pPr>
-            <w:pStyle w:val="49E423D2135E429A8016EEB5FD8FEFF4"/>
+            <w:pStyle w:val="716ED2C0719A4845B681CB21B827583B"/>
           </w:pPr>
           <w:r w:rsidRPr="00655DF4">
             <w:rPr>
-              <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Frutiger LT Std 45 Light"/>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
-            <w:t>________________________________</w:t>
+            <w:t>____________________________</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00655DF4">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:lang w:val="fr-FR"/>
+            </w:rPr>
+            <w:t>_</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00655DF4">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:lang w:val="fr-FR"/>
+            </w:rPr>
+            <w:t>_</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="CE0AC0404C5F41A1AA70011D6820E20B"/>
+        <w:name w:val="8A8FAFA3D33446939C8E01DAE6DA1303"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{533C1BD7-B32C-4A38-BF20-2336E627B004}"/>
+        <w:guid w:val="{74CC286A-5F88-4BCD-BD2A-E9D6C6BA2D22}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00FE663B" w:rsidRDefault="00734309" w:rsidP="00734309">
+        <w:p w:rsidR="00865EB4" w:rsidRDefault="00865EB4" w:rsidP="00865EB4">
           <w:pPr>
-            <w:pStyle w:val="CE0AC0404C5F41A1AA70011D6820E20B"/>
+            <w:pStyle w:val="8A8FAFA3D33446939C8E01DAE6DA1303"/>
           </w:pPr>
           <w:r w:rsidRPr="00655DF4">
             <w:rPr>
-              <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Frutiger LT Std 45 Light"/>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
-            <w:t>________________________________</w:t>
+            <w:t>_________________________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="D79A90D743B443DC95391F1298E6CD34"/>
+        <w:name w:val="8409F3CECC0345DFB1CAB30EC65B8533"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{A3CECE07-F5D0-44B3-B3E2-746E2B703305}"/>
+        <w:guid w:val="{EFBC1500-5563-4A26-ABDC-385F04A6A800}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00FE663B" w:rsidRDefault="00734309" w:rsidP="00734309">
+        <w:p w:rsidR="00865EB4" w:rsidRDefault="00865EB4" w:rsidP="00865EB4">
           <w:pPr>
-            <w:pStyle w:val="D79A90D743B443DC95391F1298E6CD34"/>
+            <w:pStyle w:val="8409F3CECC0345DFB1CAB30EC65B8533"/>
           </w:pPr>
           <w:r w:rsidRPr="00655DF4">
             <w:rPr>
-              <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Frutiger LT Std 45 Light"/>
-[...1 lines deleted...]
-              <w:bCs/>
+              <w:rStyle w:val="lev"/>
+              <w:rFonts w:cs="Arial"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
-            <w:t>__________________________</w:t>
+            <w:t>______________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="0146BC8C8B0C47189821C2DE9996E679"/>
+        <w:name w:val="FB020D6789174C2C8261D1BD49D18347"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{39692DD5-6ADA-434D-9F1B-4188C2E5BA1B}"/>
+        <w:guid w:val="{02217ACF-8D83-4C98-9427-9D8E95613C6A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00FE663B" w:rsidRDefault="00734309" w:rsidP="00734309">
+        <w:p w:rsidR="00865EB4" w:rsidRDefault="00865EB4" w:rsidP="00865EB4">
           <w:pPr>
-            <w:pStyle w:val="0146BC8C8B0C47189821C2DE9996E679"/>
+            <w:pStyle w:val="FB020D6789174C2C8261D1BD49D18347"/>
           </w:pPr>
           <w:r w:rsidRPr="00655DF4">
             <w:rPr>
-              <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Frutiger LT Std 45 Light"/>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
-              <w:bCs/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
-            <w:t>__________________________</w:t>
+            <w:t>__________________________________________________________________________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="5E32DF234AA248DF8F5AE7B999B2B4DB"/>
+        <w:name w:val="CA5716E9983A411AA9C74B6E54CF7BCF"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{2F47511D-9072-4CDC-965B-E13045EBCF53}"/>
+        <w:guid w:val="{33D79F5E-B6B6-4BE8-9816-D256F7AB19FA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00FE663B" w:rsidRDefault="00734309" w:rsidP="00734309">
+        <w:p w:rsidR="00865EB4" w:rsidRDefault="00865EB4" w:rsidP="00865EB4">
           <w:pPr>
-            <w:pStyle w:val="5E32DF234AA248DF8F5AE7B999B2B4DB"/>
+            <w:pStyle w:val="CA5716E9983A411AA9C74B6E54CF7BCF"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00655DF4">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:lang w:val="fr-FR"/>
+            </w:rPr>
+            <w:t>___________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="96236E44E9324496AB9F929A09A28B22"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{347B5A3C-7886-444F-AD50-E04BC60ED02B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00865EB4" w:rsidRDefault="00865EB4" w:rsidP="00865EB4">
+          <w:pPr>
+            <w:pStyle w:val="96236E44E9324496AB9F929A09A28B22"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00655DF4">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:lang w:val="fr-FR"/>
+            </w:rPr>
+            <w:t>______________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E2CA9DEA52464348833936073ACB56F9"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B4525CC1-D004-4667-9E16-1A6311FACFA9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00865EB4" w:rsidRDefault="00865EB4" w:rsidP="00865EB4">
+          <w:pPr>
+            <w:pStyle w:val="E2CA9DEA52464348833936073ACB56F9"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00655DF4">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:lang w:val="fr-FR"/>
+            </w:rPr>
+            <w:t>__________________________________________________________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="55CE21E064C9465EA411EE28F3F6DF59"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2A05F374-1B36-4A7A-A7A9-3A8B21F3ECBE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00865EB4" w:rsidRDefault="00865EB4" w:rsidP="00865EB4">
+          <w:pPr>
+            <w:pStyle w:val="55CE21E064C9465EA411EE28F3F6DF59"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00655DF4">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:lang w:val="fr-FR"/>
+            </w:rPr>
+            <w:t>_______________________________________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AEF71BD444214BE1A46EC4B0C3EE3D3B"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{98BCAB50-6176-4BEB-817C-9351FDE68510}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00BF3618" w:rsidRDefault="00BF3618" w:rsidP="00BF3618">
+          <w:pPr>
+            <w:pStyle w:val="AEF71BD444214BE1A46EC4B0C3EE3D3B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00655DF4">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:b/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="fr-FR"/>
+            </w:rPr>
+            <w:t>________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3FD18D77146C46A193451226C81DB4D4"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{588BC4C0-4777-493B-AF16-E67797870F03}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00BF3618" w:rsidRDefault="00BF3618" w:rsidP="00BF3618">
+          <w:pPr>
+            <w:pStyle w:val="3FD18D77146C46A193451226C81DB4D4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00655DF4">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:b/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="fr-FR"/>
+            </w:rPr>
+            <w:t>_______________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DC864B91E7C64AF6B3C811254557BF3A"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9D350D6F-557C-4BB9-90C4-A6DD58F2EB00}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00BF3618" w:rsidRDefault="00BF3618" w:rsidP="00BF3618">
+          <w:pPr>
+            <w:pStyle w:val="DC864B91E7C64AF6B3C811254557BF3A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00655DF4">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:b/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="fr-FR"/>
+            </w:rPr>
+            <w:t>_______________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B0E962BFF38F468284C3F4882B09E0DC"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{09B3342A-92DF-4491-A6C4-F664F16EFC2F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00BF3618" w:rsidRDefault="00BF3618" w:rsidP="00BF3618">
+          <w:pPr>
+            <w:pStyle w:val="B0E962BFF38F468284C3F4882B09E0DC"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00655DF4">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:b/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="fr-FR"/>
+            </w:rPr>
+            <w:t>_______________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="57F4F07ED3414E65929ADC38C6637CF4"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{952B1CA3-B1A0-4496-A1C1-BAD3CEDB1EB0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00BF3618" w:rsidRDefault="00BF3618" w:rsidP="00BF3618">
+          <w:pPr>
+            <w:pStyle w:val="57F4F07ED3414E65929ADC38C6637CF4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00655DF4">
+            <w:rPr>
+              <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Frutiger LT Std 45 Light"/>
+              <w:b/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="fr-FR"/>
+            </w:rPr>
+            <w:t>________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="25F3E389FC3E482D9FCE8BEBCA86B5A2"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D70E30D0-9445-4901-949E-71788B867686}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00BF3618" w:rsidRDefault="00BF3618" w:rsidP="00BF3618">
+          <w:pPr>
+            <w:pStyle w:val="25F3E389FC3E482D9FCE8BEBCA86B5A2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00655DF4">
+            <w:rPr>
+              <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Frutiger LT Std 45 Light"/>
+              <w:b/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="fr-FR"/>
+            </w:rPr>
+            <w:t>________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D8DE5FA0CBEA454593F6CE4CE552F71D"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D0A32EE3-626D-4BC4-8B75-0241E488C855}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00BF3618" w:rsidRDefault="00BF3618" w:rsidP="00BF3618">
+          <w:pPr>
+            <w:pStyle w:val="D8DE5FA0CBEA454593F6CE4CE552F71D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00655DF4">
+            <w:rPr>
+              <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Frutiger LT Std 45 Light"/>
+              <w:b/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="fr-FR"/>
+            </w:rPr>
+            <w:t>________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="545C16EA64BB450CB2EEB0C2F71F977F"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7B7E0B93-3DBB-48A3-B6C6-E18E95EECF7B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00BF3618" w:rsidRDefault="00BF3618" w:rsidP="00BF3618">
+          <w:pPr>
+            <w:pStyle w:val="545C16EA64BB450CB2EEB0C2F71F977F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00655DF4">
+            <w:rPr>
+              <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Frutiger LT Std 45 Light"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="fr-FR"/>
+            </w:rPr>
+            <w:t>__________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="14A9A2076AB34919B74F808BE9356301"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A5D2A4B4-D3F2-4E94-B528-F2CC68335F92}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00BF3618" w:rsidRDefault="00BF3618" w:rsidP="00BF3618">
+          <w:pPr>
+            <w:pStyle w:val="14A9A2076AB34919B74F808BE9356301"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00655DF4">
+            <w:rPr>
+              <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Frutiger LT Std 45 Light"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="fr-FR"/>
+            </w:rPr>
+            <w:t>__________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6B2DC33C1B854E37BFD3BE6A2663AB4B"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A7E1BA81-3EF4-412E-AA52-246CE5262126}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00BF3618" w:rsidRDefault="00BF3618" w:rsidP="00BF3618">
+          <w:pPr>
+            <w:pStyle w:val="6B2DC33C1B854E37BFD3BE6A2663AB4B"/>
           </w:pPr>
           <w:r w:rsidRPr="00655DF4">
             <w:rPr>
               <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Frutiger LT Std 45 Light"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>__________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Frutiger LT Std 45 Light">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0403030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ITC Lubalin Graph Std Book">
     <w:altName w:val="Cambria"/>
-    <w:panose1 w:val="02060703020205020404"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Frutiger LT Std 55 Roman">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0602020204020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Gilroy Bold">
+    <w:panose1 w:val="00000800000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000207" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0051691C"/>
     <w:rsid w:val="000C7305"/>
     <w:rsid w:val="003617B4"/>
     <w:rsid w:val="00364069"/>
     <w:rsid w:val="004C3BE2"/>
     <w:rsid w:val="004E11CA"/>
     <w:rsid w:val="0051691C"/>
+    <w:rsid w:val="00733677"/>
     <w:rsid w:val="00734309"/>
     <w:rsid w:val="007D0A07"/>
+    <w:rsid w:val="00865EB4"/>
+    <w:rsid w:val="00B1745A"/>
     <w:rsid w:val="00B37E7B"/>
     <w:rsid w:val="00B928EF"/>
     <w:rsid w:val="00BF05ED"/>
-    <w:rsid w:val="00C57C4F"/>
+    <w:rsid w:val="00BF3618"/>
+    <w:rsid w:val="00C26338"/>
+    <w:rsid w:val="00D11076"/>
     <w:rsid w:val="00E85ABF"/>
+    <w:rsid w:val="00F17689"/>
     <w:rsid w:val="00FD1CC8"/>
     <w:rsid w:val="00FE663B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-BE" w:eastAsia="nl-BE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -19589,257 +19353,75 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00734309"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B89D57D5DC1443E3B312247DACDE7841">
     <w:name w:val="B89D57D5DC1443E3B312247DACDE7841"/>
     <w:rsid w:val="004C3BE2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C2B4267621A848F8A2E1ECB978081E64">
     <w:name w:val="C2B4267621A848F8A2E1ECB978081E64"/>
     <w:rsid w:val="000C7305"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4CE9372E89884B0090826C0770D44B90">
     <w:name w:val="4CE9372E89884B0090826C0770D44B90"/>
     <w:rsid w:val="000C7305"/>
   </w:style>
   <w:style w:type="character" w:styleId="lev">
     <w:name w:val="Strong"/>
     <w:aliases w:val="Bold"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00734309"/>
+    <w:rsid w:val="00865EB4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CE5A3A4409E24A2D82C8A5589B8743C0">
     <w:name w:val="CE5A3A4409E24A2D82C8A5589B8743C0"/>
     <w:rsid w:val="00BF05ED"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="66AAFB10A1414CE5AE27EC891D7A9270">
     <w:name w:val="66AAFB10A1414CE5AE27EC891D7A9270"/>
     <w:rsid w:val="00BF05ED"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8AB3C4BC553C4EA4A571AC9D13A5C09E">
     <w:name w:val="8AB3C4BC553C4EA4A571AC9D13A5C09E"/>
     <w:rsid w:val="00BF05ED"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4C3D22903814A0AA1D6BE7101296C57">
     <w:name w:val="B4C3D22903814A0AA1D6BE7101296C57"/>
     <w:rsid w:val="00BF05ED"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="37A83EA6DDE24415B5D86C2CB8801938">
     <w:name w:val="37A83EA6DDE24415B5D86C2CB8801938"/>
     <w:rsid w:val="00BF05ED"/>
-  </w:style>
-[...180 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2660266C73FD447884516BF3A328742639">
     <w:name w:val="2660266C73FD447884516BF3A328742639"/>
     <w:rsid w:val="00734309"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E5B3ADA0C36E4BE1B555057F68C8953B10">
     <w:name w:val="E5B3ADA0C36E4BE1B555057F68C8953B10"/>
     <w:rsid w:val="00734309"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="18"/>
@@ -20427,95 +20009,354 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="33CD086BDDF64A53AD2A8043A83D295B10">
     <w:name w:val="33CD086BDDF64A53AD2A8043A83D295B10"/>
     <w:rsid w:val="00734309"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Frutiger LT Std 45 Light" w:cs="Times New Roman"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01C80DE91F934BF5B131B209F98D8E2F">
-[...1 lines deleted...]
-    <w:rsid w:val="00734309"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D3CA181CCAE412682E9DDE4774611B4">
+    <w:name w:val="0D3CA181CCAE412682E9DDE4774611B4"/>
+    <w:rsid w:val="00865EB4"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="69C8559C28D745A1BF4A9C198F33D83A">
-[...1 lines deleted...]
-    <w:rsid w:val="00734309"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1B0C5DD9EA744DE698AC49CE99607584">
+    <w:name w:val="1B0C5DD9EA744DE698AC49CE99607584"/>
+    <w:rsid w:val="00865EB4"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CEE85259FD51484DB113FA2D29EB1B8A">
-[...1 lines deleted...]
-    <w:rsid w:val="00734309"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1450D375D05E46B2AF474E7311D0282A">
+    <w:name w:val="1450D375D05E46B2AF474E7311D0282A"/>
+    <w:rsid w:val="00865EB4"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E7A64ECDAE59416488CCE01C646B9962">
-[...1 lines deleted...]
-    <w:rsid w:val="00734309"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="58D423F00A904AFB80295F5F124715E6">
+    <w:name w:val="58D423F00A904AFB80295F5F124715E6"/>
+    <w:rsid w:val="00865EB4"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AEC005659AFC45D2B83C633EAED3B93F">
-[...1 lines deleted...]
-    <w:rsid w:val="00734309"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CA7B0A942D1E43DD943A510C16B8CD8D">
+    <w:name w:val="CA7B0A942D1E43DD943A510C16B8CD8D"/>
+    <w:rsid w:val="00865EB4"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="49E423D2135E429A8016EEB5FD8FEFF4">
-[...1 lines deleted...]
-    <w:rsid w:val="00734309"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="716ED2C0719A4845B681CB21B827583B">
+    <w:name w:val="716ED2C0719A4845B681CB21B827583B"/>
+    <w:rsid w:val="00865EB4"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CE0AC0404C5F41A1AA70011D6820E20B">
-[...1 lines deleted...]
-    <w:rsid w:val="00734309"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8A8FAFA3D33446939C8E01DAE6DA1303">
+    <w:name w:val="8A8FAFA3D33446939C8E01DAE6DA1303"/>
+    <w:rsid w:val="00865EB4"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D79A90D743B443DC95391F1298E6CD34">
-[...1 lines deleted...]
-    <w:rsid w:val="00734309"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8409F3CECC0345DFB1CAB30EC65B8533">
+    <w:name w:val="8409F3CECC0345DFB1CAB30EC65B8533"/>
+    <w:rsid w:val="00865EB4"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0146BC8C8B0C47189821C2DE9996E679">
-[...1 lines deleted...]
-    <w:rsid w:val="00734309"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FB020D6789174C2C8261D1BD49D18347">
+    <w:name w:val="FB020D6789174C2C8261D1BD49D18347"/>
+    <w:rsid w:val="00865EB4"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5E32DF234AA248DF8F5AE7B999B2B4DB">
-[...1 lines deleted...]
-    <w:rsid w:val="00734309"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CA5716E9983A411AA9C74B6E54CF7BCF">
+    <w:name w:val="CA5716E9983A411AA9C74B6E54CF7BCF"/>
+    <w:rsid w:val="00865EB4"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="96236E44E9324496AB9F929A09A28B22">
+    <w:name w:val="96236E44E9324496AB9F929A09A28B22"/>
+    <w:rsid w:val="00865EB4"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E2CA9DEA52464348833936073ACB56F9">
+    <w:name w:val="E2CA9DEA52464348833936073ACB56F9"/>
+    <w:rsid w:val="00865EB4"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="55CE21E064C9465EA411EE28F3F6DF59">
+    <w:name w:val="55CE21E064C9465EA411EE28F3F6DF59"/>
+    <w:rsid w:val="00865EB4"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AEF71BD444214BE1A46EC4B0C3EE3D3B">
+    <w:name w:val="AEF71BD444214BE1A46EC4B0C3EE3D3B"/>
+    <w:rsid w:val="00BF3618"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3FD18D77146C46A193451226C81DB4D4">
+    <w:name w:val="3FD18D77146C46A193451226C81DB4D4"/>
+    <w:rsid w:val="00BF3618"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DC864B91E7C64AF6B3C811254557BF3A">
+    <w:name w:val="DC864B91E7C64AF6B3C811254557BF3A"/>
+    <w:rsid w:val="00BF3618"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0E962BFF38F468284C3F4882B09E0DC">
+    <w:name w:val="B0E962BFF38F468284C3F4882B09E0DC"/>
+    <w:rsid w:val="00BF3618"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="57F4F07ED3414E65929ADC38C6637CF4">
+    <w:name w:val="57F4F07ED3414E65929ADC38C6637CF4"/>
+    <w:rsid w:val="00BF3618"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="25F3E389FC3E482D9FCE8BEBCA86B5A2">
+    <w:name w:val="25F3E389FC3E482D9FCE8BEBCA86B5A2"/>
+    <w:rsid w:val="00BF3618"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D8DE5FA0CBEA454593F6CE4CE552F71D">
+    <w:name w:val="D8DE5FA0CBEA454593F6CE4CE552F71D"/>
+    <w:rsid w:val="00BF3618"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="545C16EA64BB450CB2EEB0C2F71F977F">
+    <w:name w:val="545C16EA64BB450CB2EEB0C2F71F977F"/>
+    <w:rsid w:val="00BF3618"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14A9A2076AB34919B74F808BE9356301">
+    <w:name w:val="14A9A2076AB34919B74F808BE9356301"/>
+    <w:rsid w:val="00BF3618"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6B2DC33C1B854E37BFD3BE6A2663AB4B">
+    <w:name w:val="6B2DC33C1B854E37BFD3BE6A2663AB4B"/>
+    <w:rsid w:val="00BF3618"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -20789,176 +20630,393 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...22 lines deleted...]
-    <xsd:import namespace="6bb139a7-9671-4541-8b9a-19266b080e8e"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Kbc Form Document" ma:contentTypeID="0x0101008AB7AA667CFE48A6964916844E004A44001E8F2DC909FE894392DFA339410A6CDC" ma:contentTypeVersion="41" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bdac392215ec14ddf97d362215260eab">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a12399cf-a95c-4075-a0b5-47d9a8ffee31" xmlns:ns3="b75f3a2f-fac8-4ede-b2c0-7122d74ab546" xmlns:ns4="465ba239-6d99-40b4-95b8-740550dc684c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="08b231543e3aec5149d6a949097744c4" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="a12399cf-a95c-4075-a0b5-47d9a8ffee31"/>
+    <xsd:import namespace="b75f3a2f-fac8-4ede-b2c0-7122d74ab546"/>
+    <xsd:import namespace="465ba239-6d99-40b4-95b8-740550dc684c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...7 lines deleted...]
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:FormNumber"/>
+                <xsd:element ref="ns2:TitleDutch" minOccurs="0"/>
+                <xsd:element ref="ns2:TitleFrench" minOccurs="0"/>
+                <xsd:element ref="ns2:TitleEnglish" minOccurs="0"/>
+                <xsd:element ref="ns2:TitleGerman" minOccurs="0"/>
+                <xsd:element ref="ns2:pe505bea863848bd9623df78ad5d2536" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns2:l936a4e0a1a2405f80e41bf954d1be7e" minOccurs="0"/>
+                <xsd:element ref="ns2:c8e3bd7a3be54bfcac361e578fa7b0e4" minOccurs="0"/>
+                <xsd:element ref="ns2:md441038efb4462e9da942f7d7eec0c0" minOccurs="0"/>
+                <xsd:element ref="ns2:i4788211447d43b4bd96ff27ee64da27" minOccurs="0"/>
+                <xsd:element ref="ns2:kb6016ca4eb34d3ab7c432aa358ef004" minOccurs="0"/>
+                <xsd:element ref="ns2:i83a8315b11d45ca9ac4561c3974d554" minOccurs="0"/>
+                <xsd:element ref="ns2:b2e0912a7e6640d2a4006c0f90d30f4e" minOccurs="0"/>
+                <xsd:element ref="ns2:oa758074e9fb476f97445c69dae516c1" minOccurs="0"/>
+                <xsd:element ref="ns2:d8a318acc5ae4c4192fb4a736c1b68e8" minOccurs="0"/>
+                <xsd:element ref="ns2:ContentContactPerson" minOccurs="0"/>
+                <xsd:element ref="ns2:TechnicalContactPerson" minOccurs="0"/>
+                <xsd:element ref="ns2:LogoPaper" minOccurs="0"/>
+                <xsd:element ref="ns2:PublicationDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ExpirationDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ClassificationCodeIN" minOccurs="0"/>
+                <xsd:element ref="ns2:ClassificationCodeOUT" minOccurs="0"/>
+                <xsd:element ref="ns2:AvailableinNC" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:LastSharedByUser" minOccurs="0"/>
+                <xsd:element ref="ns2:LastSharedByTime" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns4:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c0faa624-7fe7-458f-80c0-1cd7b0b401f0" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a12399cf-a95c-4075-a0b5-47d9a8ffee31" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="FormNumber" ma:index="8" ma:displayName="Formuliernr" ma:description="" ma:indexed="true" ma:internalName="FormNumber">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="TitleDutch" ma:index="9" nillable="true" ma:displayName="Titel Nederlands" ma:description="" ma:indexed="true" ma:internalName="TitleDutch">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="12" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="TitleFrench" ma:index="10" nillable="true" ma:displayName="Titel Frans" ma:description="" ma:indexed="true" ma:internalName="TitleFrench">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TitleEnglish" ma:index="11" nillable="true" ma:displayName="Titel Engels" ma:description="" ma:indexed="true" ma:internalName="TitleEnglish">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TitleGerman" ma:index="12" nillable="true" ma:displayName="Titel Duits" ma:description="" ma:indexed="true" ma:internalName="TitleGerman">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="pe505bea863848bd9623df78ad5d2536" ma:index="13" ma:taxonomy="true" ma:internalName="pe505bea863848bd9623df78ad5d2536" ma:taxonomyFieldName="FormLanguage" ma:displayName="Taal" ma:indexed="true" ma:default="" ma:fieldId="{9e505bea-8638-48bd-9623-df78ad5d2536}" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="db8cd886-ce8b-4b75-86ed-11758b375046" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="l936a4e0a1a2405f80e41bf954d1be7e" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="l936a4e0a1a2405f80e41bf954d1be7e" ma:taxonomyFieldName="KBCCompany" ma:displayName="Maatschappij" ma:default="" ma:fieldId="{5936a4e0-a1a2-405f-80e4-1bf954d1be7e}" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="6786cbc1-d290-4369-b925-7fa790395d61" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="c8e3bd7a3be54bfcac361e578fa7b0e4" ma:index="19" ma:taxonomy="true" ma:internalName="c8e3bd7a3be54bfcac361e578fa7b0e4" ma:taxonomyFieldName="TargetGroup" ma:displayName="Doelgroep" ma:indexed="true" ma:default="" ma:fieldId="{c8e3bd7a-3be5-4bfc-ac36-1e578fa7b0e4}" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="8a5612b8-9831-4e32-8add-146e357457f3" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="md441038efb4462e9da942f7d7eec0c0" ma:index="21" ma:taxonomy="true" ma:internalName="md441038efb4462e9da942f7d7eec0c0" ma:taxonomyFieldName="Kind" ma:displayName="Soort" ma:indexed="true" ma:default="" ma:fieldId="{6d441038-efb4-462e-9da9-42f7d7eec0c0}" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="3e393f06-76cc-442c-a820-7c04f6c9cdfe" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="i4788211447d43b4bd96ff27ee64da27" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="i4788211447d43b4bd96ff27ee64da27" ma:taxonomyFieldName="FrbContentType" ma:displayName="Inhoudstype" ma:default="" ma:fieldId="{24788211-447d-43b4-bd96-ff27ee64da27}" ma:taxonomyMulti="true" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="bed1a301-fca2-41f3-b5e9-0664a78541a9" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="kb6016ca4eb34d3ab7c432aa358ef004" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="kb6016ca4eb34d3ab7c432aa358ef004" ma:taxonomyFieldName="FrbDomain" ma:displayName="Domein" ma:default="" ma:fieldId="{4b6016ca-4eb3-4d3a-b7c4-32aa358ef004}" ma:taxonomyMulti="true" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="67054ad0-4b70-4275-be2e-f36cf383e643" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="i83a8315b11d45ca9ac4561c3974d554" ma:index="27" nillable="true" ma:taxonomy="true" ma:internalName="i83a8315b11d45ca9ac4561c3974d554" ma:taxonomyFieldName="Subdomain" ma:displayName="Subdomein" ma:default="" ma:fieldId="{283a8315-b11d-45ca-9ac4-561c3974d554}" ma:taxonomyMulti="true" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="db064744-a948-4027-958f-aabdbf16a716" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="b2e0912a7e6640d2a4006c0f90d30f4e" ma:index="29" nillable="true" ma:taxonomy="true" ma:internalName="b2e0912a7e6640d2a4006c0f90d30f4e" ma:taxonomyFieldName="Subsubdomain" ma:displayName="Subsubdomein" ma:default="" ma:fieldId="{b2e0912a-7e66-40d2-a400-6c0f90d30f4e}" ma:taxonomyMulti="true" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="23d6fec5-7271-43c9-9066-4694dd7a5035" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="oa758074e9fb476f97445c69dae516c1" ma:index="31" nillable="true" ma:taxonomy="true" ma:internalName="oa758074e9fb476f97445c69dae516c1" ma:taxonomyFieldName="Product" ma:displayName="Produkt" ma:default="" ma:fieldId="{8a758074-e9fb-476f-9744-5c69dae516c1}" ma:taxonomyMulti="true" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="cf0e3fdd-8f72-4b8e-88f8-dda56e25c404" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="d8a318acc5ae4c4192fb4a736c1b68e8" ma:index="33" nillable="true" ma:taxonomy="true" ma:internalName="d8a318acc5ae4c4192fb4a736c1b68e8" ma:taxonomyFieldName="FormKeywords" ma:displayName="Trefwoorden" ma:default="" ma:fieldId="{d8a318ac-c5ae-4c41-92fb-4a736c1b68e8}" ma:taxonomyMulti="true" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="9fc0fa81-f0d9-40a0-83e8-58cb95c79bbd" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ContentContactPerson" ma:index="35" nillable="true" ma:displayName="Inhoudelijke Contactpersoon" ma:description="" ma:internalName="ContentContactPerson">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TechnicalContactPerson" ma:index="36" nillable="true" ma:displayName="Technisch Contactpersoon" ma:description="" ma:internalName="TechnicalContactPerson">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LogoPaper" ma:index="37" nillable="true" ma:displayName="Logopapier" ma:description="" ma:internalName="LogoPaper">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PublicationDate" ma:index="38" nillable="true" ma:displayName="Publicatiedatum" ma:description="" ma:internalName="PublicationDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ExpirationDate" ma:index="39" nillable="true" ma:displayName="Vervaldatum" ma:description="" ma:internalName="ExpirationDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClassificationCodeIN" ma:index="40" nillable="true" ma:displayName="Klasseercode IN" ma:description="" ma:internalName="ClassificationCodeIN">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClassificationCodeOUT" ma:index="41" nillable="true" ma:displayName="Klasseercode OUT" ma:description="" ma:internalName="ClassificationCodeOUT">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="AvailableinNC" ma:index="42" nillable="true" ma:displayName="Beschikbaar in NC" ma:description="" ma:internalName="AvailableinNC">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="43" nillable="true" ma:displayName="Shared With" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="44" nillable="true" ma:displayName="Shared With Details" ma:description="" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="LastSharedByUser" ma:index="45" nillable="true" ma:displayName="Last Shared By User" ma:description="" ma:internalName="LastSharedByUser" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="LastSharedByTime" ma:index="46" nillable="true" ma:displayName="Last Shared By Time" ma:description="" ma:internalName="LastSharedByTime" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b75f3a2f-fac8-4ede-b2c0-7122d74ab546" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:description="" ma:hidden="true" ma:list="{09005b26-677c-4ff8-bb64-350e8b94006d}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
       <xsd:complexType>
-        <xsd:sequence>
-[...1 lines deleted...]
-        </xsd:sequence>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-  </xsd:schema>
-[...3 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d24c1105-8bcc-4e37-8403-f4a2313f25f1}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="6bb139a7-9671-4541-8b9a-19266b080e8e">
+    <xsd:element name="TaxCatchAllLabel" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:description="" ma:hidden="true" ma:list="{09005b26-677c-4ff8-bb64-350e8b94006d}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="465ba239-6d99-40b4-95b8-740550dc684c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="47" nillable="true" ma:displayName="MediaServiceMetadata" ma:description="" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="48" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:description="" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="49" nillable="true" ma:displayName="MediaServiceAutoTags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="50" nillable="true" ma:displayName="MediaServiceOCR" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="51" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="52" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="53" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="54" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="56" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="57" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="58" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="59" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -21003,279 +21061,353 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <i4788211447d43b4bd96ff27ee64da27 xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">aangifte</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8f812b84-c7b7-4528-b7d3-4827273ee247</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">verklaring</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">fbeff3df-61d1-4b52-a122-da5cdac28f63</TermId>
+        </TermInfo>
+      </Terms>
+    </i4788211447d43b4bd96ff27ee64da27>
+    <TitleDutch xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">Schade-aangifte lichamelijk ongeval</TitleDutch>
+    <c8e3bd7a3be54bfcac361e578fa7b0e4 xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">CBC_Assur</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">6c7f1a9f-abe6-4b32-9319-52006da4fb82</TermId>
+        </TermInfo>
+      </Terms>
+    </c8e3bd7a3be54bfcac361e578fa7b0e4>
+    <FormNumber xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">AA0627</FormNumber>
+    <AvailableinNC xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">false</AvailableinNC>
+    <TitleFrench xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">Déclaration de dommages accident corporel (sauf pour accidents du travail)</TitleFrench>
+    <md441038efb4462e9da942f7d7eec0c0 xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Document</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">53bc2235-82a6-4700-b0d6-29113f5a2762</TermId>
+        </TermInfo>
+      </Terms>
+    </md441038efb4462e9da942f7d7eec0c0>
+    <i83a8315b11d45ca9ac4561c3974d554 xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Third-party and general liability claims settlement</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">3d749789-21e3-4949-9a0e-03b044a6ab2b</TermId>
+        </TermInfo>
+      </Terms>
+    </i83a8315b11d45ca9ac4561c3974d554>
+    <ExpirationDate xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">2049-12-31T23:00:00+00:00</ExpirationDate>
+    <TitleGerman xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">Anzeige eines körperlichen Unfalls</TitleGerman>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="465ba239-6d99-40b4-95b8-740550dc684c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <LogoPaper xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">false</LogoPaper>
+    <ClassificationCodeIN xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31" xsi:nil="true"/>
+    <TaxCatchAll xmlns="b75f3a2f-fac8-4ede-b2c0-7122d74ab546">
+      <Value>100</Value>
+      <Value>99</Value>
+      <Value>97</Value>
+      <Value>113</Value>
+      <Value>10</Value>
+      <Value>184</Value>
+      <Value>6</Value>
+      <Value>3</Value>
+    </TaxCatchAll>
+    <l936a4e0a1a2405f80e41bf954d1be7e xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">CBC Assurances</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">22c03800-3076-4f7a-8460-a63e9e0cc589</TermId>
+        </TermInfo>
+      </Terms>
+    </l936a4e0a1a2405f80e41bf954d1be7e>
+    <kb6016ca4eb34d3ab7c432aa358ef004 xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Non-life claims settlement</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d27286a1-05e0-4e09-b5c3-6f2c3573c815</TermId>
+        </TermInfo>
+      </Terms>
+    </kb6016ca4eb34d3ab7c432aa358ef004>
+    <oa758074e9fb476f97445c69dae516c1 xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </oa758074e9fb476f97445c69dae516c1>
+    <d8a318acc5ae4c4192fb4a736c1b68e8 xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </d8a318acc5ae4c4192fb4a736c1b68e8>
+    <TechnicalContactPerson xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">forms@kbc.be</TechnicalContactPerson>
+    <ClassificationCodeOUT xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31" xsi:nil="true"/>
+    <TitleEnglish xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">physical injuries claim</TitleEnglish>
+    <b2e0912a7e6640d2a4006c0f90d30f4e xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </b2e0912a7e6640d2a4006c0f90d30f4e>
+    <pe505bea863848bd9623df78ad5d2536 xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Frans</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0b516cd8-4621-45d5-a950-f8f9520d34f5</TermId>
+        </TermInfo>
+      </Terms>
+    </pe505bea863848bd9623df78ad5d2536>
+    <ContentContactPerson xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31" xsi:nil="true"/>
+    <PublicationDate xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">2025-05-01T22:00:00+00:00</PublicationDate>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2387C660-644A-4A63-871B-D59D96DB90D0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="a12399cf-a95c-4075-a0b5-47d9a8ffee31"/>
+    <ds:schemaRef ds:uri="b75f3a2f-fac8-4ede-b2c0-7122d74ab546"/>
+    <ds:schemaRef ds:uri="465ba239-6d99-40b4-95b8-740550dc684c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D0D3D35-6A01-4F37-8240-5ABD22EE8F58}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a12399cf-a95c-4075-a0b5-47d9a8ffee31"/>
+    <ds:schemaRef ds:uri="465ba239-6d99-40b4-95b8-740550dc684c"/>
     <ds:schemaRef ds:uri="b75f3a2f-fac8-4ede-b2c0-7122d74ab546"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{195AD997-8EB1-4670-926D-E1BF4DFF3004}"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1CC8F95-40E7-4C6C-B2A3-5C6045D8B61A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F87B39AB-1C70-4373-9E3B-2C90242CF0A8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>REGL_KB_NL.dotx</Template>
+  <Template>REGL_KB_NL</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1152</Words>
-  <Characters>6338</Characters>
+  <Words>1150</Words>
+  <Characters>6328</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Déclaration de sinistre accident corporel</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7476</CharactersWithSpaces>
+  <CharactersWithSpaces>7464</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>AA0627_3003_FR</dc:title>
   <dc:subject>AA0627</dc:subject>
   <dc:creator>Abul Amajoud</dc:creator>
   <cp:keywords>V01-2021</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>-/-</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100A0C8BA0AF719EF439D7EDDADCDA0EB16</vt:lpwstr>
+    <vt:lpwstr>0x0101008AB7AA667CFE48A6964916844E004A44001E8F2DC909FE894392DFA339410A6CDC</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_5a152a60-a03f-46dd-a35f-1efe6981cb6f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_5a152a60-a03f-46dd-a35f-1efe6981cb6f_SetDate">
     <vt:lpwstr>2020-11-06T08:58:35Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_5a152a60-a03f-46dd-a35f-1efe6981cb6f_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_5a152a60-a03f-46dd-a35f-1efe6981cb6f_Name">
     <vt:lpwstr>5a152a60-a03f-46dd-a35f-1efe6981cb6f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_5a152a60-a03f-46dd-a35f-1efe6981cb6f_SiteId">
     <vt:lpwstr>64af2aee-7d6c-49ac-a409-192d3fee73b8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_5a152a60-a03f-46dd-a35f-1efe6981cb6f_ActionId">
     <vt:lpwstr>805d3076-077f-447f-bb19-21444207eed9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_5a152a60-a03f-46dd-a35f-1efe6981cb6f_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_fa11d4fc-10ca-495b-a9ef-03e0e34333ce_Extended_MSFT_Method">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_d44a7eb9-e308-4cb8-ad88-b50d70445f3a_Owner">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_d44a7eb9-e308-4cb8-ad88-b50d70445f3a_Owner">
     <vt:lpwstr>JD73035@KBC-GROUP.COM</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="FormKeywords">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="FormKeywords">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Kind">
-    <vt:lpwstr>6;#|53bc2235-82a6-4700-b0d6-29113f5a2762</vt:lpwstr>
+    <vt:lpwstr>6;#Document|53bc2235-82a6-4700-b0d6-29113f5a2762</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="KBCCompany">
-    <vt:lpwstr>99;#|22c03800-3076-4f7a-8460-a63e9e0cc589</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Subsubdomain">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_d44a7eb9-e308-4cb8-ad88-b50d70445f3a_Application">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_d44a7eb9-e308-4cb8-ad88-b50d70445f3a_Parent">
+    <vt:lpwstr>fa11d4fc-10ca-495b-a9ef-03e0e34333ce</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_fa11d4fc-10ca-495b-a9ef-03e0e34333ce_Enabled">
+    <vt:lpwstr>True</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_fa11d4fc-10ca-495b-a9ef-03e0e34333ce_Owner">
+    <vt:lpwstr>JD73035@KBC-GROUP.COM</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="FrbDomain">
+    <vt:lpwstr>113;#Non-life claims settlement|d27286a1-05e0-4e09-b5c3-6f2c3573c815</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_fa11d4fc-10ca-495b-a9ef-03e0e34333ce_SiteId">
+    <vt:lpwstr>64af2aee-7d6c-49ac-a409-192d3fee73b8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Sensitivity">
+    <vt:lpwstr>Internal Internal - Visual Marking</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Subdomain">
+    <vt:lpwstr>184;#Third-party and general liability claims settlement|3d749789-21e3-4949-9a0e-03b044a6ab2b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="FormLanguage">
+    <vt:lpwstr>3;#Frans|0b516cd8-4621-45d5-a950-f8f9520d34f5</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Product">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_d44a7eb9-e308-4cb8-ad88-b50d70445f3a_Extended_MSFT_Method">
+    <vt:lpwstr>Manual</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="FrbContentType">
+    <vt:lpwstr>97;#aangifte|8f812b84-c7b7-4528-b7d3-4827273ee247;#10;#verklaring|fbeff3df-61d1-4b52-a122-da5cdac28f63</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="MSIP_Label_fa11d4fc-10ca-495b-a9ef-03e0e34333ce_SetDate">
+    <vt:lpwstr>2019-05-27T11:50:15.9040333Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="TargetGroup">
+    <vt:lpwstr>100;#CBC_Assur|6c7f1a9f-abe6-4b32-9319-52006da4fb82</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="MSIP_Label_d44a7eb9-e308-4cb8-ad88-b50d70445f3a_Enabled">
+    <vt:lpwstr>True</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="KBCCompany">
+    <vt:lpwstr>99;#CBC Assurances|22c03800-3076-4f7a-8460-a63e9e0cc589</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="MSIP_Label_d44a7eb9-e308-4cb8-ad88-b50d70445f3a_Application">
     <vt:lpwstr>Microsoft Azure Information Protection</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Subsubdomain">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="MSIP_Label_d44a7eb9-e308-4cb8-ad88-b50d70445f3a_SiteId">
+    <vt:lpwstr>64af2aee-7d6c-49ac-a409-192d3fee73b8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_d44a7eb9-e308-4cb8-ad88-b50d70445f3a_SetDate">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="MSIP_Label_d44a7eb9-e308-4cb8-ad88-b50d70445f3a_SetDate">
     <vt:lpwstr>2019-05-27T11:50:15.9040333Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_d44a7eb9-e308-4cb8-ad88-b50d70445f3a_SiteId">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_d44a7eb9-e308-4cb8-ad88-b50d70445f3a_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="MSIP_Label_d44a7eb9-e308-4cb8-ad88-b50d70445f3a_Name">
     <vt:lpwstr>Internal - Visual Marking</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_fa11d4fc-10ca-495b-a9ef-03e0e34333ce_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="MSIP_Label_fa11d4fc-10ca-495b-a9ef-03e0e34333ce_Name">
     <vt:lpwstr>Internal</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_fa11d4fc-10ca-495b-a9ef-03e0e34333ce_Application">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="MSIP_Label_fa11d4fc-10ca-495b-a9ef-03e0e34333ce_Application">
     <vt:lpwstr>Microsoft Azure Information Protection</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_d44a7eb9-e308-4cb8-ad88-b50d70445f3a_Parent">
-[...23 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="MSIP_Label_d44a7eb9-e308-4cb8-ad88-b50d70445f3a_Extended_MSFT_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="MSIP_Label_fa11d4fc-10ca-495b-a9ef-03e0e34333ce_Extended_MSFT_Method">
     <vt:lpwstr>Manual</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Product">
-[...63 lines deleted...]
-    <vt:lpwstr>d2bbf287-bdf9-4a45-a585-e6570452df06</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="docLang">
+    <vt:lpwstr>fr</vt:lpwstr>
   </property>
 </Properties>
 </file>