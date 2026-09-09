--- v0 (2025-11-30)
+++ v1 (2026-09-09)
@@ -16,100 +16,100 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster4"/>
         <w:tblW w:w="10065" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="3261"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D758DF" w:rsidRPr="00D758DF" w14:paraId="52705038" w14:textId="77777777" w:rsidTr="0087193A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67E13AF6" w14:textId="77777777" w:rsidR="00D758DF" w:rsidRPr="00D758DF" w:rsidRDefault="00D758DF" w:rsidP="00D758DF">
             <w:pPr>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D758DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Numéro DRS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="469FDA5D" w14:textId="77777777" w:rsidR="00D758DF" w:rsidRPr="00D758DF" w:rsidRDefault="00110D0A" w:rsidP="00D758DF">
+          <w:p w14:paraId="469FDA5D" w14:textId="77777777" w:rsidR="00D758DF" w:rsidRPr="00D758DF" w:rsidRDefault="003C724E" w:rsidP="00D758DF">
             <w:pPr>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-111"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="1750617033"/>
                 <w:placeholder>
                   <w:docPart w:val="750A604ED3CE43709F5E82FDEFF52460"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
@@ -130,91 +130,91 @@
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D890A4F" w14:textId="77777777" w:rsidR="00D758DF" w:rsidRPr="00D758DF" w:rsidRDefault="00D758DF" w:rsidP="00D758DF">
             <w:pPr>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-111"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D758DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Numéro de police</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D5D6174" w14:textId="77777777" w:rsidR="00D758DF" w:rsidRPr="00D758DF" w:rsidRDefault="00110D0A" w:rsidP="00D758DF">
+          <w:p w14:paraId="0D5D6174" w14:textId="77777777" w:rsidR="00D758DF" w:rsidRPr="00D758DF" w:rsidRDefault="003C724E" w:rsidP="00D758DF">
             <w:pPr>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-111"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="1399016509"/>
                 <w:placeholder>
                   <w:docPart w:val="BCE295D26F504A1883DF5B787FF6A3EF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="003366"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00D758DF" w:rsidRPr="00D758DF">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman"/>
                     <w:b/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                   </w:rPr>
                   <w:t>___________________________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D758DF" w:rsidRPr="0039096E" w14:paraId="3DEA67E2" w14:textId="77777777" w:rsidTr="0087193A">
+      <w:tr w:rsidR="00D758DF" w:rsidRPr="00B952C7" w14:paraId="3DEA67E2" w14:textId="77777777" w:rsidTr="0087193A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="39C24D36" w14:textId="77777777" w:rsidR="00D758DF" w:rsidRPr="00D758DF" w:rsidRDefault="00D758DF" w:rsidP="00D758DF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3119"/>
                 <w:tab w:val="left" w:pos="4395"/>
                 <w:tab w:val="left" w:pos="6237"/>
               </w:tabs>
               <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D758DF">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
@@ -346,51 +346,51 @@
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="5DC0C9A8" id="_x0000_t176" coordsize="21600,21600" o:spt="176" adj="2700" path="m@0,qx0@0l0@2qy@0,21600l@1,21600qx21600@2l21600@0qy@1,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="val #0"/>
                   <v:f eqn="sum width 0 #0"/>
                   <v:f eqn="sum height 0 #0"/>
                   <v:f eqn="prod @0 2929 10000"/>
                   <v:f eqn="sum width 0 @3"/>
                   <v:f eqn="sum height 0 @3"/>
                   <v:f eqn="val width"/>
                   <v:f eqn="val height"/>
                   <v:f eqn="prod width 1 2"/>
                   <v:f eqn="prod height 1 2"/>
                 </v:formulas>
                 <v:path gradientshapeok="t" limo="10800,10800" o:connecttype="custom" o:connectlocs="@8,0;0,@9;@8,@7;@6,@9" textboxrect="@3,@3,@4,@5"/>
               </v:shapetype>
-              <v:shape id="Flowchart: Alternate Process 3" o:spid="_x0000_s1026" type="#_x0000_t176" style="position:absolute;margin-left:0;margin-top:150.2pt;width:256.05pt;height:35.05pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDdi2sVNQIAAGMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF9v0zAQf0fiO1h+p0m6lm1R02lsFCEN&#10;qDT4AK7jNBaOz5zdpuXT7+xkXQdviD5Yd7m/v9/ddXFz6AzbK/QabMWLSc6ZshJqbbcV//F99e6K&#10;Mx+ErYUBqyp+VJ7fLN++WfSuVFNowdQKGSWxvuxdxdsQXJllXraqE34CTlkyNoCdCKTiNqtR9JS9&#10;M9k0z99nPWDtEKTynr7eD0a+TPmbRsnwrWm8CsxUnHoL6cX0buKbLRei3KJwrZZjG+IfuuiEtlT0&#10;lOpeBMF2qP9K1WmJ4KEJEwldBk2jpUoYCE2R/4HmsRVOJSxEjncnmvz/Syu/7tfIdF3xS86s6GhE&#10;KwO9bAWGkt2aoNCKoNh6oJhdRMZ650sKfHRrjJi9ewD50zMLd62wW3WLCH2rRE19FtE/exUQFU+h&#10;bNN/gZoKil2ARN6hwS4mJFrYIc3oeJqROgQm6ePFdF5cXcw5k2SbzeYFybGEKJ+jHfrwSUHHolDx&#10;huBQXxhOYEYsqaTYP/gwxD/HJUhgdL3SxiQFt5s7g2wvaIlW6TeW9OduxrKeAF/n8zylfmX05zny&#10;/EO+SrtHbb9yQ9jZmtoRZeTv4ygHoc0gk7+xI6GRw2EW4bA5UFAkdgP1kahFGDadLpOEFvA3Zz1t&#10;ecX9r51AxZn5bGk818VsFs8iKbP55ZQUPLdszi3CSkpV8cDZIN6F4ZR2DvW2pUpFQm7hlkba6ETs&#10;S1dj37TJaV7j1cVTOdeT18t/w/IJAAD//wMAUEsDBBQABgAIAAAAIQB0gLSl4AAAAAgBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJvyHzZB4k92CCKndEoPBxIMxgge5Ld2xLXRnm+4Wyr93&#10;POnxzZu8971sNbhGnLELtScNyUSBQCq8ranU8Lnb3C1BhGjImsYTarhigFU+uslMav2FPvC8jaXg&#10;EAqp0VDF2KZShqJCZ8LEt0jsffvOmciyK6XtzIXDXSOnSj1IZ2rihsq0uK6wOG17p4E2xXr/8vp2&#10;XCxrF2bX9+f+a7/T+nY8PD2CiDjEv2f4xWd0yJnp4HuyQTQaeEjUMFPqHgTb82SagDjwZaHmIPNM&#10;/h+Q/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDdi2sVNQIAAGMEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB0gLSl4AAAAAgBAAAPAAAAAAAA&#10;AAAAAAAAAI8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" strokecolor="#00b0f0" strokeweight="1.5pt">
+              <v:shape id="Flowchart: Alternate Process 3" o:spid="_x0000_s1026" type="#_x0000_t176" style="position:absolute;margin-left:0;margin-top:150.2pt;width:256.05pt;height:35.05pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDanLcpGgIAACoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthOk6014hRZugwD&#10;uq1Atw+QZfmCyaJGKXGyrx8lu2m6vQ3zg0Ca4iF5eLS6PfaaHRS6DkzBs1nKmTISqs40Bf/+bffm&#10;mjPnhamEBqMKflKO365fv1oNNldzaEFXChmBGJcPtuCt9zZPEidb1Qs3A6sMBWvAXnhysUkqFAOh&#10;9zqZp+nbZACsLIJUztHfuzHI1xG/rpX0X+vaKc90wak3H0+MZxnOZL0SeYPCtp2c2hD/0EUvOkNF&#10;z1B3wgu2x+4vqL6TCA5qP5PQJ1DXnVRxBpomS/+Y5rEVVsVZiBxnzzS5/wcrvxwe7QOG1p29B/nD&#10;MQPbVphGbRBhaJWoqFwWiEoG6/JzQnAcpbJy+AwVrVbsPUQOjjX2AZCmY8dI9elMtTp6Junn1XyZ&#10;XV8tOZMUWyyWGdmhhMifsi06/1FBz4JR8FrDQH2h32iv0AivHsatx5LicO/8mP+UF0cC3VW7Tuvo&#10;YFNuNbKDIC3s4jeVdJfXtGEDDXyTLtMI/SLoLjHS9H26ixKitl9cQ9ibKkor8Pdhsr3o9GjTfW0m&#10;QgOHQa4u98fySEnBLKE6EbUIo2DpgZHRAv7ibCCxFtz93AtUnOlPhtZzky0WQd3RWSzfzcnBy0h5&#10;GRFGElTBPWejufXji9hb7JqWKmVxcgMbWmndRWKfu5r6JkHGfU2PJyj+0o+3np/4+jcAAAD//wMA&#10;UEsDBBQABgAIAAAAIQB0gLSl4AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJvyH&#10;zZB4k92CCKndEoPBxIMxgge5Ld2xLXRnm+4Wyr93POnxzZu8971sNbhGnLELtScNyUSBQCq8ranU&#10;8Lnb3C1BhGjImsYTarhigFU+uslMav2FPvC8jaXgEAqp0VDF2KZShqJCZ8LEt0jsffvOmciyK6Xt&#10;zIXDXSOnSj1IZ2rihsq0uK6wOG17p4E2xXr/8vp2XCxrF2bX9+f+a7/T+nY8PD2CiDjEv2f4xWd0&#10;yJnp4HuyQTQaeEjUMFPqHgTb82SagDjwZaHmIPNM/h+Q/wAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDanLcpGgIAACoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQB0gLSl4AAAAAgBAAAPAAAAAAAAAAAAAAAAAHQEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" strokecolor="#00b0f0" strokeweight="1.5pt">
                 <v:stroke joinstyle="round"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="160AC1C1" w14:textId="77777777" w:rsidR="00D758DF" w:rsidRPr="004A21DF" w:rsidRDefault="00D758DF" w:rsidP="00D758DF">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="567"/>
                         </w:tabs>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin" anchory="page"/>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00D758DF">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
@@ -689,51 +689,51 @@
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D758DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">que l’accident a produit les lésions suivantes </w:t>
       </w:r>
       <w:r w:rsidRPr="00D758DF">
         <w:rPr>
           <w:i/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="16"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>indiquer le genre et la nature des lésions et les parties du corps atteintes (fractures du bras, contusion à la tête, aux doigts, lésions internes, asphyxie, etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB55042" w14:textId="77777777" w:rsidR="00D758DF" w:rsidRPr="00D758DF" w:rsidRDefault="00110D0A" w:rsidP="00D758DF">
+    <w:p w14:paraId="5BB55042" w14:textId="77777777" w:rsidR="00D758DF" w:rsidRPr="00D758DF" w:rsidRDefault="003C724E" w:rsidP="00D758DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:id w:val="6024204"/>
           <w:placeholder>
             <w:docPart w:val="1FB770E3F09A40BEA3AA60C4DE2B5B39"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
@@ -769,135 +769,135 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D758DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">que ces lésions ont eu (auront) pour conséquences </w:t>
       </w:r>
       <w:r w:rsidRPr="00D758DF">
         <w:rPr>
           <w:i/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="16"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>indiquer les suites certaines ou présumées des lésions constatées: mort, incapacité permanente totale ou partielle, incapacité temporaire totale ou partielle en mentionnant la durée présumée de cette incapacité temporaire</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="0" w:name="_Hlk62119308"/>
-    <w:p w14:paraId="64861E72" w14:textId="77777777" w:rsidR="00D758DF" w:rsidRPr="00D758DF" w:rsidRDefault="00110D0A" w:rsidP="00D758DF">
+    <w:p w14:paraId="64861E72" w14:textId="77777777" w:rsidR="00D758DF" w:rsidRPr="00D758DF" w:rsidRDefault="003C724E" w:rsidP="00D758DF">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="00AEEF"/>
             <w:sz w:val="20"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:id w:val="-491639716"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D758DF" w:rsidRPr="00D758DF">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="00AEEF"/>
               <w:sz w:val="20"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D758DF" w:rsidRPr="00D758DF">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> décès</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="084AEC56" w14:textId="77777777" w:rsidR="00D758DF" w:rsidRPr="00D758DF" w:rsidRDefault="00110D0A" w:rsidP="00D758DF">
+    <w:p w14:paraId="084AEC56" w14:textId="77777777" w:rsidR="00D758DF" w:rsidRPr="00D758DF" w:rsidRDefault="003C724E" w:rsidP="00D758DF">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="142" w:firstLine="142"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="00AEEF"/>
             <w:sz w:val="20"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:id w:val="401565691"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D758DF" w:rsidRPr="00D758DF">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="00AEEF"/>
               <w:sz w:val="20"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D758DF" w:rsidRPr="00D758DF">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> incapacité permanente totale ou partielle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D594874" w14:textId="77777777" w:rsidR="00D758DF" w:rsidRPr="00D758DF" w:rsidRDefault="00110D0A" w:rsidP="00D758DF">
+    <w:p w14:paraId="3D594874" w14:textId="77777777" w:rsidR="00D758DF" w:rsidRPr="00D758DF" w:rsidRDefault="003C724E" w:rsidP="00D758DF">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="142" w:firstLine="142"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="00AEEF"/>
             <w:sz w:val="20"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:id w:val="-928734438"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D758DF" w:rsidRPr="00D758DF">
             <w:rPr>
@@ -978,51 +978,51 @@
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D758DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">que l'incapacité a commencé (commencera) le </w:t>
       </w:r>
       <w:r w:rsidRPr="00D758DF">
         <w:rPr>
           <w:i/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="16"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>le médecin a mission de constater si l'incapacité résulte normalement des lésions même, sans tenir compte de toutes autres circonstances</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B5CAD6A" w14:textId="77777777" w:rsidR="00D758DF" w:rsidRPr="00D758DF" w:rsidRDefault="00110D0A" w:rsidP="00D758DF">
+    <w:p w14:paraId="5B5CAD6A" w14:textId="77777777" w:rsidR="00D758DF" w:rsidRPr="00D758DF" w:rsidRDefault="003C724E" w:rsidP="00D758DF">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="00AEEF"/>
             <w:sz w:val="20"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:id w:val="274681270"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D758DF" w:rsidRPr="00D758DF">
             <w:rPr>
@@ -1126,51 +1126,51 @@
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:eastAsiaTheme="majorEastAsia" w:hAnsi="ITC Lubalin Graph Std Book"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00D758DF" w:rsidRPr="00D758DF">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="969696"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>______________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0D759D5E" w14:textId="77777777" w:rsidR="00D758DF" w:rsidRPr="00D758DF" w:rsidRDefault="00110D0A" w:rsidP="00D758DF">
+    <w:p w14:paraId="0D759D5E" w14:textId="77777777" w:rsidR="00D758DF" w:rsidRPr="00D758DF" w:rsidRDefault="003C724E" w:rsidP="00D758DF">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="00AEEF"/>
             <w:sz w:val="20"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:id w:val="472261154"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FC" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D758DF" w:rsidRPr="00D758DF">
             <w:rPr>
@@ -1273,51 +1273,51 @@
                               </w:tabs>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="56CE2E2D" id="_x0000_s1027" type="#_x0000_t176" style="position:absolute;left:0;text-align:left;margin-left:56.7pt;margin-top:677.05pt;width:233.25pt;height:63.4pt;z-index:-251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1F+oTNwIAAGkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjpx00uMOkXRLsOA&#10;bivQ7QMYWY6FyaJGKXG6rx8lp2m67WmYDQikKR7xHIq+ut71Vmw1BYOultOTiRTaKWyMW9fy29fl&#10;u0spQgTXgEWna/mkg7xevH1zNfhKl9ihbTQJBnGhGnwtuxh9VRRBdbqHcIJeOw62SD1EdmldNAQD&#10;o/e2KCeT82JAajyh0iHw17sxKBcZv221il/aNugobC25tphXyusqrcXiCqo1ge+M2pcB/1BFD8bx&#10;oQeoO4ggNmT+gOqNIgzYxhOFfYFta5TOHJjNdPIbm8cOvM5cWJzgDzKF/werPm8fSJimljMpHPTc&#10;oqXFQXVAsRI3NmpyELV4GCUWp0mxwYeKEx/9AyXOwd+j+h6Ew9sO3FrfEOHQaWi4zmnaX7xKSE7g&#10;VLEaPmHDB8ImYhZv11KfAFkWscs9ejr0SO+iUPyxnJ+X5cWZFIpjl5Oz6WVuYgHVc7anED9o7EUy&#10;atkyHa6L4oHMnks+Erb3IaYSoXrOy5TQmmZprM0OrVe3lsQW+BIt85NZMfPjbdaJoZYX5ek8I7+K&#10;hWOI+Xl6/wZBuHFNvpJJvvd7O4Kxo81VWrfXM0k4tiLuVrvcwix2kneFzRMLTDjed55PNjqkn1IM&#10;fNdrGX5sgLQU9qPjJs2ns1kajuzMzi5Kdug4sjqOgFMMVcsoxWjexnGgNp7MuuOTplkAhzfc2NZk&#10;eV+q2pfP9zmrvp+9NDDHft718odY/AIAAP//AwBQSwMEFAAGAAgAAAAhAFWwkWfiAAAADQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQtUOTtglxqgoViWtLD3Bz4yWOiO3Idtvw&#10;9yynctvZHc2+qdeTHdgZQ+y9k5DNBDB0rde96yQc3l8fV8BiUk6rwTuU8IMR1s3tTa0q7S9uh+d9&#10;6hiFuFgpCSalseI8tgatijM/oqPblw9WJZKh4zqoC4XbgT8JseBW9Y4+GDXii8H2e3+yEordZ9j4&#10;LvPL8m3x8SDSwWzDVsr7u2nzDCzhlK5m+MMndGiI6ehPTkc2kM7mOVlpmBd5BowsxbIsgR1pla9E&#10;Cbyp+f8WzS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdRfqEzcCAABpBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAVbCRZ+IAAAANAQAADwAA&#10;AAAAAAAAAAAAAACRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#10;" strokecolor="#969696" strokeweight=".57pt">
+              <v:shape w14:anchorId="56CE2E2D" id="_x0000_s1027" type="#_x0000_t176" style="position:absolute;left:0;text-align:left;margin-left:56.7pt;margin-top:677.05pt;width:233.25pt;height:63.4pt;z-index:-251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrbT/FGgIAADAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07Sh16jpqupShLTA&#10;Sgsf4DpOY+F4zNhtUr6esdvtlssTIpGsGY99fObMzPKubw07KvQabMlHgyFnykqotN2X/OuX7Zs5&#10;Zz4IWwkDVpX8pDy/W71+texcoXJowFQKGYFYX3Su5E0IrsgyLxvVCj8ApywFa8BWBHJxn1UoOkJv&#10;TZYPh9OsA6wcglTe0+79OchXCb+ulQyf69qrwEzJiVtIK6Z1F9dstRTFHoVrtLzQEP/AohXa0qNX&#10;qHsRBDug/gOq1RLBQx0GEtoM6lpLlXKgbEbD37J5aoRTKRcSx7urTP7/wcpPxyf3iJG6dw8gv3lm&#10;YdMIu1drROgaJSp6bhSFyjrni+uF6Hi6ynbdR6iotOIQIGnQ19hGQMqO9Unq01Vq1QcmaTNfTPN8&#10;NuFMUmw+nIzmqRaZKJ5vO/ThvYKWRaPktYGOeGFYm6DQiqAez1VPT4rjgw+Roiie76WUwOhqq41J&#10;Du53G4PsKKgXtulLWVHmt8eMZV3JZ/nbRUL+JeZvIRbT+P8NAuFgq9RZUb53FzsIbc42sTT2omeU&#10;MHarL0K/65muLmLHnR1UJxIY4dy2NGZkNIA/OOuoZUvuvx8EKs7MB0tFWozG49jjyRlPZjk5eBvZ&#10;3UaElQRV8sDZ2dyE81wcHOp9Qy+NkgAW1lTYWid5X1hd6FNbJtUvIxT7/tZPp14GffUTAAD//wMA&#10;UEsDBBQABgAIAAAAIQBVsJFn4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUhcELVDk7YJcaoKFYlrSw9wc+MljojtyHbb8Pcsp3Lb2R3NvqnXkx3YGUPsvZOQzQQwdK3Xvesk&#10;HN5fH1fAYlJOq8E7lPCDEdbN7U2tKu0vbofnfeoYhbhYKQkmpbHiPLYGrYozP6Kj25cPViWSoeM6&#10;qAuF24E/CbHgVvWOPhg14ovB9nt/shKK3WfY+C7zy/Jt8fEg0sFsw1bK+7tp8wws4ZSuZvjDJ3Ro&#10;iOnoT05HNpDO5jlZaZgXeQaMLMWyLIEdaZWvRAm8qfn/Fs0vAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAKttP8UaAgAAMAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAFWwkWfiAAAADQEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" strokecolor="#969696" strokeweight=".57pt">
                 <v:stroke joinstyle="round"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="7B83718C" w14:textId="77777777" w:rsidR="00D96D59" w:rsidRPr="004A21DF" w:rsidRDefault="00D96D59" w:rsidP="00D96D59">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="567"/>
                         </w:tabs>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page" anchory="page"/>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
@@ -1356,51 +1356,51 @@
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>possible</w:t>
       </w:r>
       <w:r w:rsidR="00D758DF" w:rsidRPr="00D758DF">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D758DF" w:rsidRPr="00D758DF">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F02D"/>
       </w:r>
       <w:r w:rsidR="00D758DF" w:rsidRPr="00D758DF">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> limitations de la victime:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="783EC70D" w14:textId="77777777" w:rsidR="00D758DF" w:rsidRPr="00D758DF" w:rsidRDefault="00110D0A" w:rsidP="00D758DF">
+    <w:p w14:paraId="783EC70D" w14:textId="77777777" w:rsidR="00D758DF" w:rsidRPr="00D758DF" w:rsidRDefault="003C724E" w:rsidP="00D758DF">
       <w:pPr>
         <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:id w:val="807519238"/>
           <w:placeholder>
             <w:docPart w:val="042AFBE4148D435AA8E5AF95198BE9F3"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:color w:val="003366"/>
           </w:rPr>
@@ -1427,51 +1427,51 @@
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D758DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">que le blessé est soigné </w:t>
       </w:r>
       <w:r w:rsidRPr="00D758DF">
         <w:rPr>
           <w:i/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="16"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>indiquer le lieu où la victime est soignée</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61440FEA" w14:textId="77777777" w:rsidR="00D758DF" w:rsidRPr="00D758DF" w:rsidRDefault="00110D0A" w:rsidP="00D758DF">
+    <w:p w14:paraId="61440FEA" w14:textId="77777777" w:rsidR="00D758DF" w:rsidRPr="00D758DF" w:rsidRDefault="003C724E" w:rsidP="00D758DF">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:id w:val="-81076303"/>
           <w:placeholder>
             <w:docPart w:val="8652BB26DAD94F76A1B385003A32C886"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:color w:val="003366"/>
           </w:rPr>
         </w:sdtEndPr>
@@ -1499,106 +1499,105 @@
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="565"/>
         <w:gridCol w:w="2766"/>
         <w:gridCol w:w="1912"/>
         <w:gridCol w:w="427"/>
         <w:gridCol w:w="3790"/>
         <w:gridCol w:w="35"/>
         <w:gridCol w:w="114"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D758DF" w:rsidRPr="00D758DF" w14:paraId="68D6A85A" w14:textId="77777777" w:rsidTr="0087193A">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="149" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9460" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="0B236B43" w14:textId="77777777" w:rsidR="00D758DF" w:rsidRPr="00D758DF" w:rsidRDefault="00D758DF" w:rsidP="00D758DF">
+          <w:p w14:paraId="0B236B43" w14:textId="7A74AD19" w:rsidR="00D758DF" w:rsidRPr="00B952C7" w:rsidRDefault="00B952C7" w:rsidP="00D758DF">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-111"/>
               <w:rPr>
                 <w:b/>
                 <w:caps/>
-                <w:color w:val="009FE3"/>
+                <w:color w:val="00A0E0"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D758DF">
+            <w:r w:rsidRPr="00B952C7">
               <w:rPr>
                 <w:b/>
-                <w:caps/>
-                <w:color w:val="009FE3"/>
+                <w:color w:val="00A0E0"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D758DF" w:rsidRPr="00D758DF" w14:paraId="3BC6DE16" w14:textId="77777777" w:rsidTr="0087193A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E057BAF" w14:textId="77777777" w:rsidR="00D758DF" w:rsidRPr="00D758DF" w:rsidRDefault="00D758DF" w:rsidP="00D758DF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D758DF">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>fait à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0366AD23" w14:textId="77777777" w:rsidR="00D758DF" w:rsidRPr="00D758DF" w:rsidRDefault="00110D0A" w:rsidP="00D758DF">
+          <w:p w14:paraId="0366AD23" w14:textId="77777777" w:rsidR="00D758DF" w:rsidRPr="00D758DF" w:rsidRDefault="003C724E" w:rsidP="00D758DF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:ind w:left="-113" w:right="-113"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:b/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-832068563"/>
                 <w:placeholder>
                   <w:docPart w:val="4F5FB491713B41A0828FF357FB4CD0B2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
@@ -1623,51 +1622,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="150CD2E9" w14:textId="77777777" w:rsidR="00D758DF" w:rsidRPr="00D758DF" w:rsidRDefault="00D758DF" w:rsidP="00D758DF">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="40" w:right="-105"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D758DF">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>le</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3939" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2803FB27" w14:textId="77777777" w:rsidR="00D758DF" w:rsidRPr="00D758DF" w:rsidRDefault="00110D0A" w:rsidP="00D758DF">
+          <w:p w14:paraId="2803FB27" w14:textId="77777777" w:rsidR="00D758DF" w:rsidRPr="00D758DF" w:rsidRDefault="003C724E" w:rsidP="00D758DF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="749"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:ind w:left="-111"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-83687061"/>
                 <w:placeholder>
                   <w:docPart w:val="5FD5ADEE533E4663ABC980B9C5268082"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2019-08-22T00:00:00Z">
                   <w:dateFormat w:val="dd-MM-yyyy"/>
                   <w:lid w:val="en-GB"/>
@@ -1777,190 +1776,195 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="765"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D758DF" w:rsidRPr="00D758DF" w:rsidSect="00E444AB">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2665" w:right="851" w:bottom="2041" w:left="1134" w:header="709" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28079A61" w14:textId="77777777" w:rsidR="001C20C4" w:rsidRDefault="001C20C4" w:rsidP="00250C27">
+    <w:p w14:paraId="2D2943AC" w14:textId="77777777" w:rsidR="003C724E" w:rsidRDefault="003C724E" w:rsidP="00250C27">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72B57096" w14:textId="77777777" w:rsidR="001C20C4" w:rsidRDefault="001C20C4" w:rsidP="00250C27">
+    <w:p w14:paraId="193D252D" w14:textId="77777777" w:rsidR="003C724E" w:rsidRDefault="003C724E" w:rsidP="00250C27">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Frutiger LT Std 45 Light">
-    <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0403030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ITC Lubalin Graph Std Book">
     <w:altName w:val="Cambria"/>
-    <w:panose1 w:val="02060703020205020404"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Frutiger LT Std 55 Roman">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0602020204020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Gilroy Bold">
+    <w:panose1 w:val="00000800000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000207" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="11625" w:type="dxa"/>
       <w:tblInd w:w="-993" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11625"/>
     </w:tblGrid>
     <w:tr w:rsidR="00E12AF8" w:rsidRPr="00D758DF" w14:paraId="4F4C6800" w14:textId="2CE46236" w:rsidTr="00DF124C">
       <w:trPr>
         <w:trHeight w:val="20"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11625" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="32024D8E" w14:textId="1A541D6E" w:rsidR="00E12AF8" w:rsidRPr="00CD5336" w:rsidRDefault="00E12AF8" w:rsidP="001673FB">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="180" w:lineRule="exact"/>
             <w:ind w:left="885"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="00AEEF"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="1" w:name="_Hlk34655336"/>
           <w:bookmarkStart w:id="2" w:name="_Hlk34897864"/>
           <w:bookmarkEnd w:id="1"/>
         </w:p>
         <w:p w14:paraId="1D6613FC" w14:textId="77777777" w:rsidR="00E12AF8" w:rsidRPr="00CD5336" w:rsidRDefault="00E12AF8" w:rsidP="001673FB">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="180" w:lineRule="exact"/>
@@ -1981,91 +1985,91 @@
             <w:spacing w:line="180" w:lineRule="exact"/>
             <w:ind w:left="885"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="00AEEF"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="192D32DD" w14:textId="77777777" w:rsidR="00E12AF8" w:rsidRPr="00CD5336" w:rsidRDefault="00E12AF8" w:rsidP="001673FB">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="180" w:lineRule="exact"/>
             <w:ind w:left="885"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="00AEEF"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="120B03CD" w14:textId="5824B350" w:rsidR="00BD38D2" w:rsidRPr="00AE4DEC" w:rsidRDefault="00110D0A" w:rsidP="001F1694">
+        <w:p w14:paraId="120B03CD" w14:textId="555B4059" w:rsidR="00BD38D2" w:rsidRPr="00AE4DEC" w:rsidRDefault="003C724E" w:rsidP="001F1694">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="9393"/>
               <w:tab w:val="right" w:pos="10948"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:left="885"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00AEEF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:alias w:val="Titel"/>
               <w:id w:val="1815833411"/>
               <w:placeholder>
                 <w:docPart w:val="F3D83645513242E5A66808F33606804F"/>
               </w:placeholder>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:r>
+              <w:r w:rsidR="008A2546">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="00AEEF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>AA0625_3003_FR</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidR="00E12AF8" w:rsidRPr="00AE4DEC">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="00AEEF"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:tab/>
           </w:r>
           <w:r w:rsidR="00E12AF8" w:rsidRPr="00AE4DEC">
             <w:rPr>
@@ -2326,623 +2330,624 @@
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>-/-</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:tc>
     </w:tr>
     <w:bookmarkEnd w:id="2"/>
   </w:tbl>
   <w:p w14:paraId="18B23E83" w14:textId="70004711" w:rsidR="00E12AF8" w:rsidRPr="00D758DF" w:rsidRDefault="00E12AF8" w:rsidP="001673FB">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="11625" w:type="dxa"/>
       <w:tblInd w:w="-993" w:type="dxa"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2FAFD"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11625"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00E12AF8" w:rsidRPr="0039096E" w14:paraId="5F1338FA" w14:textId="77777777" w:rsidTr="00DF124C">
+    <w:tr w:rsidR="00E12AF8" w:rsidRPr="00B952C7" w14:paraId="5F1338FA" w14:textId="77777777" w:rsidTr="00B952C7">
       <w:trPr>
         <w:trHeight w:val="20"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11625" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2FAFD"/>
         </w:tcPr>
-        <w:p w14:paraId="16427AB8" w14:textId="0E13FE58" w:rsidR="00E12AF8" w:rsidRPr="00C75A3A" w:rsidRDefault="00E12AF8" w:rsidP="00F02ED3">
+        <w:p w14:paraId="16427AB8" w14:textId="0E13FE58" w:rsidR="00E12AF8" w:rsidRPr="00B952C7" w:rsidRDefault="00E12AF8" w:rsidP="00F02ED3">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="140" w:lineRule="exact"/>
             <w:ind w:left="885"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-              <w:sz w:val="14"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="12"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="5" w:name="_Hlk34896801"/>
         </w:p>
-        <w:p w14:paraId="13688C5A" w14:textId="01711B9B" w:rsidR="00E12AF8" w:rsidRDefault="00E12AF8" w:rsidP="00F02ED3">
+        <w:p w14:paraId="13688C5A" w14:textId="01711B9B" w:rsidR="00E12AF8" w:rsidRPr="00B952C7" w:rsidRDefault="00E12AF8" w:rsidP="00F02ED3">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="140" w:lineRule="exact"/>
             <w:ind w:left="885"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-              <w:sz w:val="14"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="12"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="6B3CB178" w14:textId="77777777" w:rsidR="00F02ED3" w:rsidRPr="00C75A3A" w:rsidRDefault="00F02ED3" w:rsidP="00F02ED3">
+        <w:p w14:paraId="6B3CB178" w14:textId="77777777" w:rsidR="00F02ED3" w:rsidRPr="00B952C7" w:rsidRDefault="00F02ED3" w:rsidP="00F02ED3">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="140" w:lineRule="exact"/>
             <w:ind w:left="885"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-              <w:sz w:val="14"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="12"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="474D26A6" w14:textId="22F93FD2" w:rsidR="00BB6D7F" w:rsidRPr="00AE4DEC" w:rsidRDefault="00DE0ACD" w:rsidP="00BB6D7F">
+        <w:p w14:paraId="474D26A6" w14:textId="22F93FD2" w:rsidR="00BB6D7F" w:rsidRPr="00B952C7" w:rsidRDefault="00DE0ACD" w:rsidP="00BB6D7F">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="140" w:lineRule="exact"/>
             <w:ind w:left="885"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00DE0ACD">
+          <w:r w:rsidRPr="00B952C7">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>CBC Assurances, dénomination commerciale de KBC Assurances SA – Professor Roger Van Overstraetenplein 2 – 3000 Leuven – Belgique</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4D37DC93" w14:textId="2DAA4D59" w:rsidR="00BB6D7F" w:rsidRPr="00AE4DEC" w:rsidRDefault="00AE4DEC" w:rsidP="008A6E41">
+        <w:p w14:paraId="4D37DC93" w14:textId="2DAA4D59" w:rsidR="00BB6D7F" w:rsidRPr="00B952C7" w:rsidRDefault="00AE4DEC" w:rsidP="008A6E41">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="10948"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="140" w:lineRule="exact"/>
             <w:ind w:left="885"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00AE4DEC">
+          <w:r w:rsidRPr="00B952C7">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>TVA BE 0403.552.563 – RPM Leuven</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1E292E36" w14:textId="5ACE4B7F" w:rsidR="008B72C1" w:rsidRPr="00AE4DEC" w:rsidRDefault="00DE0ACD" w:rsidP="008A6E41">
+        <w:p w14:paraId="1E292E36" w14:textId="5ACE4B7F" w:rsidR="008B72C1" w:rsidRPr="00B952C7" w:rsidRDefault="00DE0ACD" w:rsidP="008A6E41">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="9247"/>
               <w:tab w:val="right" w:pos="10948"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="140" w:lineRule="exact"/>
             <w:ind w:left="885"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00DE0ACD">
+          <w:r w:rsidRPr="00B952C7">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>Entreprise agréée pour toutes les branches sous le code 0014 (A.R. 4 juillet 1979, M.B. 14 juillet 1979) par la Banque Nationale de Belgique (BNB),</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="27BCD4FD" w14:textId="6198A0DA" w:rsidR="008B72C1" w:rsidRPr="00DE0ACD" w:rsidRDefault="007F676A" w:rsidP="008A6E41">
+        <w:p w14:paraId="27BCD4FD" w14:textId="6198A0DA" w:rsidR="008B72C1" w:rsidRPr="00B952C7" w:rsidRDefault="007F676A" w:rsidP="008A6E41">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="9247"/>
               <w:tab w:val="right" w:pos="10948"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="140" w:lineRule="exact"/>
             <w:ind w:left="885"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="007F676A">
+          <w:r w:rsidRPr="00B952C7">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>Boulevard de Berlaimont 14, 1000 Bruxelles, Belgique</w:t>
           </w:r>
-          <w:r w:rsidR="008B72C1" w:rsidRPr="007F676A">
+          <w:r w:rsidR="008B72C1" w:rsidRPr="00B952C7">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
-          <w:r w:rsidR="003D2A83" w:rsidRPr="007F676A">
+          <w:r w:rsidR="003D2A83" w:rsidRPr="00B952C7">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="003D2A83" w:rsidRPr="007F676A">
+          <w:r w:rsidR="003D2A83" w:rsidRPr="00B952C7">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="003D2A83" w:rsidRPr="00801390">
+          <w:r w:rsidR="003D2A83" w:rsidRPr="00B952C7">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="003D2A83" w:rsidRPr="007F676A">
+          <w:r w:rsidR="003D2A83" w:rsidRPr="00B952C7">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
-          <w:r w:rsidR="003D2A83" w:rsidRPr="00801390">
+          <w:r w:rsidR="003D2A83" w:rsidRPr="00B952C7">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="003D2A83" w:rsidRPr="00DE0ACD">
+          <w:r w:rsidR="003D2A83" w:rsidRPr="00B952C7">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidR="003D2A83" w:rsidRPr="00801390">
+          <w:r w:rsidR="003D2A83" w:rsidRPr="00B952C7">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r w:rsidR="003D2A83" w:rsidRPr="00DE0ACD">
+          <w:r w:rsidR="003D2A83" w:rsidRPr="00B952C7">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>/</w:t>
           </w:r>
-          <w:r w:rsidR="003D2A83" w:rsidRPr="00067442">
+          <w:r w:rsidR="003D2A83" w:rsidRPr="00B952C7">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="003D2A83" w:rsidRPr="00DE0ACD">
+          <w:r w:rsidR="003D2A83" w:rsidRPr="00B952C7">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
           </w:r>
-          <w:r w:rsidR="003D2A83" w:rsidRPr="00067442">
+          <w:r w:rsidR="003D2A83" w:rsidRPr="00B952C7">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="003D2A83" w:rsidRPr="00DE0ACD">
+          <w:r w:rsidR="003D2A83" w:rsidRPr="00B952C7">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidR="003D2A83" w:rsidRPr="00067442">
+          <w:r w:rsidR="003D2A83" w:rsidRPr="00B952C7">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="70A493DA" w14:textId="093AF997" w:rsidR="00E12AF8" w:rsidRPr="007F676A" w:rsidRDefault="007F676A" w:rsidP="008A6E41">
+        <w:p w14:paraId="70A493DA" w14:textId="093AF997" w:rsidR="00E12AF8" w:rsidRPr="00B952C7" w:rsidRDefault="007F676A" w:rsidP="008A6E41">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="9247"/>
               <w:tab w:val="right" w:pos="10948"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="140" w:lineRule="exact"/>
             <w:ind w:left="885"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="007F676A">
+          <w:r w:rsidRPr="00B952C7">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>Société du groupe KBC</w:t>
           </w:r>
-          <w:r w:rsidR="00E12AF8" w:rsidRPr="007F676A">
+          <w:r w:rsidR="00E12AF8" w:rsidRPr="00B952C7">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="00E12AF8" w:rsidRPr="007F676A">
+          <w:r w:rsidR="00E12AF8" w:rsidRPr="00B952C7">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:tab/>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:alias w:val="Subject"/>
               <w:tag w:val=""/>
               <w:id w:val="799193223"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:r w:rsidR="00F02ED3">
+              <w:r w:rsidR="00F02ED3" w:rsidRPr="00B952C7">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                  <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>AA</w:t>
               </w:r>
-              <w:r w:rsidR="00D314B4">
+              <w:r w:rsidR="00D314B4" w:rsidRPr="00B952C7">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                  <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>0625</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
-          <w:r w:rsidR="00E12AF8" w:rsidRPr="007F676A">
+          <w:r w:rsidR="00E12AF8" w:rsidRPr="00B952C7">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:alias w:val="Trefwoorden"/>
               <w:tag w:val=""/>
               <w:id w:val="-2101167367"/>
               <w:placeholder>
                 <w:docPart w:val="6BABDD4A15524148A91A7B58F8AD5345"/>
               </w:placeholder>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:keywords[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:r w:rsidR="00F02ED3">
+              <w:r w:rsidR="00F02ED3" w:rsidRPr="00B952C7">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                  <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>V</w:t>
               </w:r>
-              <w:r w:rsidR="00D314B4">
+              <w:r w:rsidR="00D314B4" w:rsidRPr="00B952C7">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                  <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>08</w:t>
               </w:r>
-              <w:r w:rsidR="00F02ED3">
+              <w:r w:rsidR="00F02ED3" w:rsidRPr="00B952C7">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                  <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>-2021</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
-          <w:r w:rsidR="00E12AF8" w:rsidRPr="007F676A">
+          <w:r w:rsidR="00E12AF8" w:rsidRPr="00B952C7">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:alias w:val="Categorie"/>
               <w:tag w:val=""/>
               <w:id w:val="1045021445"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:category[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:r w:rsidR="00E12AF8" w:rsidRPr="007F676A">
+              <w:r w:rsidR="00E12AF8" w:rsidRPr="00B952C7">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                  <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>-/-</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
-        <w:p w14:paraId="74C906B5" w14:textId="18EDAB24" w:rsidR="00E12AF8" w:rsidRPr="007F676A" w:rsidRDefault="00E12AF8" w:rsidP="00912B18">
+        <w:p w14:paraId="74C906B5" w14:textId="18EDAB24" w:rsidR="00E12AF8" w:rsidRPr="00B952C7" w:rsidRDefault="00E12AF8" w:rsidP="00912B18">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="8968"/>
             </w:tabs>
             <w:spacing w:before="200" w:line="140" w:lineRule="exact"/>
             <w:ind w:right="1338"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:bookmarkEnd w:id="5"/>
   </w:tbl>
   <w:p w14:paraId="7D2DC880" w14:textId="77777777" w:rsidR="00E12AF8" w:rsidRPr="007F676A" w:rsidRDefault="00E12AF8" w:rsidP="009E6786">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="8"/>
         <w:szCs w:val="8"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F56F24A" w14:textId="77777777" w:rsidR="001C20C4" w:rsidRDefault="001C20C4" w:rsidP="00250C27">
+    <w:p w14:paraId="5A705A05" w14:textId="77777777" w:rsidR="003C724E" w:rsidRDefault="003C724E" w:rsidP="00250C27">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A771C3B" w14:textId="77777777" w:rsidR="001C20C4" w:rsidRDefault="001C20C4" w:rsidP="00250C27">
+    <w:p w14:paraId="0F38B4EA" w14:textId="77777777" w:rsidR="003C724E" w:rsidRDefault="003C724E" w:rsidP="00250C27">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="63C48269" w14:textId="77777777" w:rsidR="00D96D59" w:rsidRPr="00D96D59" w:rsidRDefault="00B92E44" w:rsidP="00D96D59">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="63C48269" w14:textId="77777777" w:rsidR="00D96D59" w:rsidRPr="00D96D59" w:rsidRDefault="00B92E44" w:rsidP="00B952C7">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="left" w:pos="2352"/>
       </w:tabs>
       <w:spacing w:after="480" w:line="240" w:lineRule="auto"/>
-      <w:ind w:right="91"/>
+      <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="003366"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="3" w:name="_Hlk34291368"/>
     <w:bookmarkStart w:id="4" w:name="_Hlk38633936"/>
     <w:r w:rsidRPr="008534E6">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="nl-BE"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D2C6EF5" wp14:editId="706C5845">
           <wp:extent cx="720000" cy="558620"/>
           <wp:effectExtent l="0" t="0" r="4445" b="0"/>
           <wp:docPr id="9" name="Picture 7"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2960,127 +2965,125 @@
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="720000" cy="558620"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkEnd w:id="4"/>
   </w:p>
-  <w:p w14:paraId="04CBE352" w14:textId="77777777" w:rsidR="00D96D59" w:rsidRPr="00D96D59" w:rsidRDefault="00D96D59" w:rsidP="00D96D59">
+  <w:p w14:paraId="04CBE352" w14:textId="77777777" w:rsidR="00D96D59" w:rsidRPr="00B952C7" w:rsidRDefault="00D96D59" w:rsidP="00B952C7">
     <w:pPr>
       <w:spacing w:line="380" w:lineRule="exact"/>
       <w:ind w:right="91"/>
       <w:rPr>
-        <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
-[...1 lines deleted...]
-        <w:color w:val="009FE3"/>
+        <w:rFonts w:ascii="Gilroy Bold" w:hAnsi="Gilroy Bold"/>
+        <w:color w:val="00A0E0"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00D96D59">
-[...3 lines deleted...]
-        <w:color w:val="009FE3"/>
+    <w:r w:rsidRPr="00B952C7">
+      <w:rPr>
+        <w:rFonts w:ascii="Gilroy Bold" w:hAnsi="Gilroy Bold"/>
+        <w:color w:val="00A0E0"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>Certificat médical de premier constat</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1CDC66DB" w14:textId="77777777" w:rsidR="00D96D59" w:rsidRPr="00D96D59" w:rsidRDefault="00D96D59" w:rsidP="00D96D59">
+  <w:p w14:paraId="1CDC66DB" w14:textId="77777777" w:rsidR="00D96D59" w:rsidRPr="00B952C7" w:rsidRDefault="00D96D59" w:rsidP="00B952C7">
     <w:pPr>
       <w:spacing w:after="120" w:line="380" w:lineRule="exact"/>
       <w:ind w:right="91"/>
       <w:rPr>
-        <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
+        <w:rFonts w:ascii="Gilroy Bold" w:hAnsi="Gilroy Bold"/>
         <w:bCs/>
-        <w:color w:val="009FE3"/>
-        <w:sz w:val="24"/>
+        <w:color w:val="00A0E0"/>
+        <w:sz w:val="28"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00D96D59">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book"/>
+    <w:r w:rsidRPr="00B952C7">
+      <w:rPr>
+        <w:rFonts w:ascii="Gilroy Bold" w:hAnsi="Gilroy Bold"/>
         <w:bCs/>
-        <w:color w:val="009FE3"/>
-        <w:sz w:val="24"/>
+        <w:color w:val="00A0E0"/>
+        <w:sz w:val="28"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>Loi du 10 avril 1971 sur les accidents du travail - AR du 28 décembre 1971</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:19.8pt;height:28.2pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:19.5pt;height:27.75pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="074D461B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94A03732"/>
     <w:lvl w:ilvl="0" w:tplc="0813000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -6146,233 +6149,234 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5655" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6375" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1515727254">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1770468272">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2063941902">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1040397861">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="2041782831">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="458037200">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1020820442">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1216699820">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1659453800">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1648319943">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1752434622">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="157888242">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1794906691">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1513841682">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1981643286">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="755715530">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="89200764">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1429808254">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1886982850">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="111940588">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="849830249">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="7950594">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1962221632">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="788008744">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1182283621">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="15692628">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1247687563">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1474524958">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="2130515367">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="9838197">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="674111606">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:linkStyles/>
   <w:stylePaneFormatFilter w:val="D724" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="WGBt0BF/dQQ/Ornu3H/Q9YQNyMy0CRyUl8IvcM7ZXRwCFFeNcU0NDO8eH+5gaCt26GAkXFHxMyptYJfiAcGoAQ==" w:salt="0YkmJTkY5qcBEUGNfbNbSA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="q2JXSL7LVb5zXM+jqpync4OZ5z1uodL9+5K1ApP/nHH0SDP7RkFU/otSo5x4LSIFO2Qt2057TvGIfeJpXdSvsg==" w:salt="YQ5fN6EKXXM06VAjJUIcdQ=="/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="90"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B22998"/>
     <w:rsid w:val="0000081A"/>
     <w:rsid w:val="00000F41"/>
     <w:rsid w:val="00003C3D"/>
     <w:rsid w:val="000042BA"/>
     <w:rsid w:val="00005120"/>
     <w:rsid w:val="00005ACE"/>
     <w:rsid w:val="000133A2"/>
     <w:rsid w:val="00015C40"/>
     <w:rsid w:val="00023562"/>
     <w:rsid w:val="000248B0"/>
     <w:rsid w:val="00033FC9"/>
     <w:rsid w:val="00040F82"/>
     <w:rsid w:val="00041319"/>
     <w:rsid w:val="00041CB3"/>
+    <w:rsid w:val="00042310"/>
     <w:rsid w:val="00047001"/>
     <w:rsid w:val="00055419"/>
     <w:rsid w:val="000565CE"/>
     <w:rsid w:val="00057494"/>
     <w:rsid w:val="0005789D"/>
     <w:rsid w:val="00062600"/>
     <w:rsid w:val="000631E2"/>
     <w:rsid w:val="00064B21"/>
     <w:rsid w:val="00065CAB"/>
     <w:rsid w:val="000723E0"/>
     <w:rsid w:val="00072725"/>
     <w:rsid w:val="000750E2"/>
     <w:rsid w:val="00075406"/>
     <w:rsid w:val="00077248"/>
     <w:rsid w:val="00080974"/>
     <w:rsid w:val="0008727F"/>
     <w:rsid w:val="000912D1"/>
     <w:rsid w:val="00091EBF"/>
     <w:rsid w:val="00092675"/>
     <w:rsid w:val="00095BB7"/>
     <w:rsid w:val="00095CD5"/>
     <w:rsid w:val="00096D3D"/>
     <w:rsid w:val="000A15D0"/>
     <w:rsid w:val="000A2A9D"/>
     <w:rsid w:val="000A2AF7"/>
     <w:rsid w:val="000B299E"/>
     <w:rsid w:val="000B41F7"/>
     <w:rsid w:val="000B5425"/>
     <w:rsid w:val="000B7870"/>
     <w:rsid w:val="000C4315"/>
     <w:rsid w:val="000C4872"/>
     <w:rsid w:val="000D7B45"/>
     <w:rsid w:val="000E1016"/>
     <w:rsid w:val="000E20A9"/>
     <w:rsid w:val="000E74F5"/>
     <w:rsid w:val="000F0326"/>
     <w:rsid w:val="000F2712"/>
-    <w:rsid w:val="00110D0A"/>
     <w:rsid w:val="0011153E"/>
     <w:rsid w:val="00112A86"/>
     <w:rsid w:val="00113C7D"/>
     <w:rsid w:val="00123669"/>
     <w:rsid w:val="0013083C"/>
     <w:rsid w:val="001314C1"/>
     <w:rsid w:val="00131D26"/>
     <w:rsid w:val="00136A2D"/>
     <w:rsid w:val="00141165"/>
     <w:rsid w:val="00141701"/>
     <w:rsid w:val="0014335B"/>
     <w:rsid w:val="00143D0D"/>
     <w:rsid w:val="00143F0B"/>
     <w:rsid w:val="00145464"/>
     <w:rsid w:val="00147FDB"/>
     <w:rsid w:val="001562D0"/>
     <w:rsid w:val="0015748F"/>
     <w:rsid w:val="001576CA"/>
     <w:rsid w:val="0016255D"/>
     <w:rsid w:val="001635EA"/>
     <w:rsid w:val="001673FB"/>
     <w:rsid w:val="00172BEB"/>
     <w:rsid w:val="0017568D"/>
     <w:rsid w:val="00184F16"/>
     <w:rsid w:val="0018608E"/>
@@ -6449,97 +6453,99 @@
     <w:rsid w:val="003243CA"/>
     <w:rsid w:val="00327E8C"/>
     <w:rsid w:val="003334B6"/>
     <w:rsid w:val="00344B5F"/>
     <w:rsid w:val="003509B1"/>
     <w:rsid w:val="00350ED0"/>
     <w:rsid w:val="003518A3"/>
     <w:rsid w:val="003521BF"/>
     <w:rsid w:val="0035687F"/>
     <w:rsid w:val="00360C7E"/>
     <w:rsid w:val="00375338"/>
     <w:rsid w:val="0038181B"/>
     <w:rsid w:val="00381F7F"/>
     <w:rsid w:val="003826A8"/>
     <w:rsid w:val="00385E68"/>
     <w:rsid w:val="00387F7A"/>
     <w:rsid w:val="0039096E"/>
     <w:rsid w:val="00394CC1"/>
     <w:rsid w:val="003975E1"/>
     <w:rsid w:val="003A1FBF"/>
     <w:rsid w:val="003A550A"/>
     <w:rsid w:val="003A6598"/>
     <w:rsid w:val="003B3660"/>
     <w:rsid w:val="003C4606"/>
     <w:rsid w:val="003C605D"/>
+    <w:rsid w:val="003C724E"/>
     <w:rsid w:val="003D2A83"/>
     <w:rsid w:val="003D3FCD"/>
     <w:rsid w:val="003E0593"/>
     <w:rsid w:val="003E4104"/>
     <w:rsid w:val="003F2302"/>
     <w:rsid w:val="003F2B26"/>
     <w:rsid w:val="00400E22"/>
     <w:rsid w:val="00403D25"/>
     <w:rsid w:val="00411ED3"/>
     <w:rsid w:val="00420988"/>
     <w:rsid w:val="00425F0D"/>
     <w:rsid w:val="0042783D"/>
     <w:rsid w:val="0043219E"/>
     <w:rsid w:val="004343EE"/>
     <w:rsid w:val="00436DBD"/>
     <w:rsid w:val="00436EF6"/>
     <w:rsid w:val="00437213"/>
     <w:rsid w:val="004403CB"/>
     <w:rsid w:val="004415CD"/>
     <w:rsid w:val="00442DF4"/>
     <w:rsid w:val="004536CD"/>
     <w:rsid w:val="00475CDE"/>
     <w:rsid w:val="00481121"/>
     <w:rsid w:val="004832DB"/>
     <w:rsid w:val="00493BEA"/>
     <w:rsid w:val="004A574D"/>
     <w:rsid w:val="004A7260"/>
     <w:rsid w:val="004B249B"/>
     <w:rsid w:val="004B275B"/>
     <w:rsid w:val="004B29A4"/>
     <w:rsid w:val="004B5410"/>
     <w:rsid w:val="004B6C92"/>
     <w:rsid w:val="004B7C71"/>
     <w:rsid w:val="004B7DE1"/>
     <w:rsid w:val="004C0960"/>
     <w:rsid w:val="004C0F15"/>
     <w:rsid w:val="004C215D"/>
     <w:rsid w:val="004C2F66"/>
     <w:rsid w:val="004D5C36"/>
     <w:rsid w:val="004D5DA6"/>
     <w:rsid w:val="004D6BFC"/>
     <w:rsid w:val="004D7AC8"/>
     <w:rsid w:val="004E11E7"/>
     <w:rsid w:val="004E237D"/>
     <w:rsid w:val="004E432C"/>
     <w:rsid w:val="004F376C"/>
     <w:rsid w:val="004F58E8"/>
+    <w:rsid w:val="004F7F27"/>
     <w:rsid w:val="00501A77"/>
     <w:rsid w:val="00503AD1"/>
     <w:rsid w:val="00511F79"/>
     <w:rsid w:val="00516660"/>
     <w:rsid w:val="005174A9"/>
     <w:rsid w:val="00520066"/>
     <w:rsid w:val="00520BD8"/>
     <w:rsid w:val="00520EB9"/>
     <w:rsid w:val="00523C1E"/>
     <w:rsid w:val="0052552A"/>
     <w:rsid w:val="005272CA"/>
     <w:rsid w:val="00527A87"/>
     <w:rsid w:val="00527E14"/>
     <w:rsid w:val="0053082F"/>
     <w:rsid w:val="00530C5F"/>
     <w:rsid w:val="005351A8"/>
     <w:rsid w:val="00536E19"/>
     <w:rsid w:val="005373F2"/>
     <w:rsid w:val="0054611D"/>
     <w:rsid w:val="005518E7"/>
     <w:rsid w:val="00555CD6"/>
     <w:rsid w:val="00557A4C"/>
     <w:rsid w:val="0056663F"/>
     <w:rsid w:val="005672B6"/>
     <w:rsid w:val="00572D87"/>
@@ -6664,70 +6670,72 @@
     <w:rsid w:val="0081343A"/>
     <w:rsid w:val="008141D6"/>
     <w:rsid w:val="0082193B"/>
     <w:rsid w:val="0082303C"/>
     <w:rsid w:val="0082576F"/>
     <w:rsid w:val="00836602"/>
     <w:rsid w:val="008531E5"/>
     <w:rsid w:val="00853A77"/>
     <w:rsid w:val="00867914"/>
     <w:rsid w:val="00871681"/>
     <w:rsid w:val="00874FDD"/>
     <w:rsid w:val="00875058"/>
     <w:rsid w:val="00875DFB"/>
     <w:rsid w:val="00875F8C"/>
     <w:rsid w:val="0087613C"/>
     <w:rsid w:val="00881141"/>
     <w:rsid w:val="00881663"/>
     <w:rsid w:val="00887584"/>
     <w:rsid w:val="00890395"/>
     <w:rsid w:val="00891205"/>
     <w:rsid w:val="00895DF3"/>
     <w:rsid w:val="00896205"/>
     <w:rsid w:val="00897455"/>
     <w:rsid w:val="008A15B9"/>
     <w:rsid w:val="008A22F5"/>
+    <w:rsid w:val="008A2546"/>
     <w:rsid w:val="008A5FAD"/>
     <w:rsid w:val="008A61DB"/>
     <w:rsid w:val="008A666D"/>
     <w:rsid w:val="008A6E41"/>
     <w:rsid w:val="008B009E"/>
     <w:rsid w:val="008B2D3C"/>
     <w:rsid w:val="008B3C25"/>
     <w:rsid w:val="008B67DB"/>
     <w:rsid w:val="008B72C1"/>
     <w:rsid w:val="008B73A1"/>
     <w:rsid w:val="008C1036"/>
     <w:rsid w:val="008C22F3"/>
     <w:rsid w:val="008C3BA5"/>
     <w:rsid w:val="008C5FC2"/>
     <w:rsid w:val="008C60F6"/>
     <w:rsid w:val="008C6C23"/>
     <w:rsid w:val="008D2846"/>
     <w:rsid w:val="008D2C18"/>
     <w:rsid w:val="008D7467"/>
     <w:rsid w:val="008E38B9"/>
+    <w:rsid w:val="008E5CC1"/>
     <w:rsid w:val="008F6079"/>
     <w:rsid w:val="008F708C"/>
     <w:rsid w:val="00901973"/>
     <w:rsid w:val="00906BA9"/>
     <w:rsid w:val="009078E1"/>
     <w:rsid w:val="00912819"/>
     <w:rsid w:val="00912B18"/>
     <w:rsid w:val="009133CC"/>
     <w:rsid w:val="009159A0"/>
     <w:rsid w:val="00917D77"/>
     <w:rsid w:val="0092119D"/>
     <w:rsid w:val="0092221C"/>
     <w:rsid w:val="0092370F"/>
     <w:rsid w:val="00926E0A"/>
     <w:rsid w:val="009364C6"/>
     <w:rsid w:val="009425CC"/>
     <w:rsid w:val="00947595"/>
     <w:rsid w:val="009506A8"/>
     <w:rsid w:val="00950783"/>
     <w:rsid w:val="00951D0B"/>
     <w:rsid w:val="00962FA1"/>
     <w:rsid w:val="00967CD3"/>
     <w:rsid w:val="009807A4"/>
     <w:rsid w:val="00992CBF"/>
     <w:rsid w:val="00994C01"/>
@@ -6808,50 +6816,51 @@
     <w:rsid w:val="00AF406C"/>
     <w:rsid w:val="00B0253C"/>
     <w:rsid w:val="00B101A1"/>
     <w:rsid w:val="00B12274"/>
     <w:rsid w:val="00B140A3"/>
     <w:rsid w:val="00B14285"/>
     <w:rsid w:val="00B22998"/>
     <w:rsid w:val="00B22BF1"/>
     <w:rsid w:val="00B2477D"/>
     <w:rsid w:val="00B44118"/>
     <w:rsid w:val="00B4799E"/>
     <w:rsid w:val="00B5003F"/>
     <w:rsid w:val="00B50E99"/>
     <w:rsid w:val="00B658B1"/>
     <w:rsid w:val="00B7083E"/>
     <w:rsid w:val="00B72A55"/>
     <w:rsid w:val="00B73A6F"/>
     <w:rsid w:val="00B758C9"/>
     <w:rsid w:val="00B77317"/>
     <w:rsid w:val="00B84B09"/>
     <w:rsid w:val="00B8554C"/>
     <w:rsid w:val="00B8576E"/>
     <w:rsid w:val="00B8787C"/>
     <w:rsid w:val="00B91832"/>
     <w:rsid w:val="00B92E44"/>
+    <w:rsid w:val="00B952C7"/>
     <w:rsid w:val="00B9584A"/>
     <w:rsid w:val="00B95C6C"/>
     <w:rsid w:val="00B979A6"/>
     <w:rsid w:val="00BA50E6"/>
     <w:rsid w:val="00BB181B"/>
     <w:rsid w:val="00BB26D7"/>
     <w:rsid w:val="00BB2FCA"/>
     <w:rsid w:val="00BB4DA5"/>
     <w:rsid w:val="00BB6D7F"/>
     <w:rsid w:val="00BB7308"/>
     <w:rsid w:val="00BC45C2"/>
     <w:rsid w:val="00BD38D2"/>
     <w:rsid w:val="00BD396E"/>
     <w:rsid w:val="00BD7838"/>
     <w:rsid w:val="00BD7D6B"/>
     <w:rsid w:val="00BE16CC"/>
     <w:rsid w:val="00BE1E7A"/>
     <w:rsid w:val="00BE61CC"/>
     <w:rsid w:val="00BE7941"/>
     <w:rsid w:val="00BF0325"/>
     <w:rsid w:val="00BF1C13"/>
     <w:rsid w:val="00BF6DCC"/>
     <w:rsid w:val="00C2412F"/>
     <w:rsid w:val="00C2794F"/>
     <w:rsid w:val="00C33E52"/>
@@ -7038,65 +7047,65 @@
     <w:rsid w:val="00FD6A53"/>
     <w:rsid w:val="00FE3B46"/>
     <w:rsid w:val="00FE5AAC"/>
     <w:rsid w:val="00FE6AF0"/>
     <w:rsid w:val="00FF0EB3"/>
     <w:rsid w:val="00FF306F"/>
     <w:rsid w:val="00FF38E8"/>
     <w:rsid w:val="00FF4BD2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2C8D7E0B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6A1CB4E6-B5F8-4984-8F7F-A315E1B1E60C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-BE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9044,51 +9053,51 @@
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00D758DF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ITC Lubalin Graph Std Book" w:hAnsi="ITC Lubalin Graph Std Book" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="693188940">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="750353599">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9203,51 +9212,51 @@
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\JE61184\Documents\Aangepaste%20Office-sjablonen\REGL_KB_NL.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6BABDD4A15524148A91A7B58F8AD5345"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EBE2CC02-2100-4C26-A21C-F621CC191CFC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="002A20B6" w:rsidRDefault="002A20B6">
           <w:r w:rsidRPr="00D42B48">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:rPr>
             <w:t>_________________________________________</w:t>
@@ -9842,154 +9851,172 @@
         </w:behaviors>
         <w:guid w:val="{6A1B929F-CE1A-4E6B-AFE4-0FA3779CDD33}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="008B36E5" w:rsidRDefault="005F298D" w:rsidP="005F298D">
           <w:pPr>
             <w:pStyle w:val="5FD5ADEE533E4663ABC980B9C5268082"/>
           </w:pPr>
           <w:r w:rsidRPr="00F63F5A">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:bCs/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>_____________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Frutiger LT Std 45 Light">
-    <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0403030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ITC Lubalin Graph Std Book">
     <w:altName w:val="Cambria"/>
-    <w:panose1 w:val="02060703020205020404"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Frutiger LT Std 55 Roman">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0602020204020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Gilroy Bold">
+    <w:panose1 w:val="00000800000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000207" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BAA00ED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="754E921C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -10172,147 +10199,150 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1477650221">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="57485952">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0051691C"/>
+    <w:rsid w:val="00042310"/>
     <w:rsid w:val="00076075"/>
     <w:rsid w:val="000D2051"/>
     <w:rsid w:val="000E0381"/>
     <w:rsid w:val="001104B8"/>
     <w:rsid w:val="0017683C"/>
     <w:rsid w:val="001D3ACE"/>
     <w:rsid w:val="001E6BB8"/>
     <w:rsid w:val="001F6712"/>
     <w:rsid w:val="002A20B6"/>
     <w:rsid w:val="00347356"/>
     <w:rsid w:val="00385D2F"/>
     <w:rsid w:val="003E1042"/>
     <w:rsid w:val="003F0808"/>
     <w:rsid w:val="00433BD6"/>
     <w:rsid w:val="005000EB"/>
     <w:rsid w:val="00505274"/>
     <w:rsid w:val="0051691C"/>
     <w:rsid w:val="005912EC"/>
     <w:rsid w:val="005A0242"/>
     <w:rsid w:val="005A309F"/>
     <w:rsid w:val="005C75BC"/>
     <w:rsid w:val="005F298D"/>
     <w:rsid w:val="0069674A"/>
     <w:rsid w:val="00710108"/>
+    <w:rsid w:val="00740AB0"/>
     <w:rsid w:val="007444D9"/>
     <w:rsid w:val="007B3298"/>
     <w:rsid w:val="00826813"/>
     <w:rsid w:val="008356E1"/>
     <w:rsid w:val="008645A6"/>
     <w:rsid w:val="008B36E5"/>
     <w:rsid w:val="008D28FF"/>
+    <w:rsid w:val="008E5CC1"/>
     <w:rsid w:val="00973D53"/>
     <w:rsid w:val="00A50491"/>
     <w:rsid w:val="00A63F1A"/>
     <w:rsid w:val="00A807FD"/>
     <w:rsid w:val="00AC4C1D"/>
     <w:rsid w:val="00B06E46"/>
     <w:rsid w:val="00B113BB"/>
     <w:rsid w:val="00B77445"/>
     <w:rsid w:val="00CD1078"/>
     <w:rsid w:val="00D30D23"/>
     <w:rsid w:val="00D92EC2"/>
     <w:rsid w:val="00DB666F"/>
     <w:rsid w:val="00DD5A70"/>
     <w:rsid w:val="00E47637"/>
     <w:rsid w:val="00EC3D5F"/>
     <w:rsid w:val="00EE5565"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-BE" w:eastAsia="nl-BE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10776,51 +10806,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F5FB491713B41A0828FF357FB4CD0B2">
     <w:name w:val="4F5FB491713B41A0828FF357FB4CD0B2"/>
     <w:rsid w:val="005F298D"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5FD5ADEE533E4663ABC980B9C5268082">
     <w:name w:val="5FD5ADEE533E4663ABC980B9C5268082"/>
     <w:rsid w:val="005F298D"/>
   </w:style>
   <w:style w:type="character" w:styleId="lev">
     <w:name w:val="Strong"/>
     <w:aliases w:val="Bold"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="002A20B6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -11094,169 +11124,393 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...15 lines deleted...]
-    <xsd:import namespace="6bb139a7-9671-4541-8b9a-19266b080e8e"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Kbc Form Document" ma:contentTypeID="0x0101008AB7AA667CFE48A6964916844E004A44001E8F2DC909FE894392DFA339410A6CDC" ma:contentTypeVersion="41" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bdac392215ec14ddf97d362215260eab">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a12399cf-a95c-4075-a0b5-47d9a8ffee31" xmlns:ns3="b75f3a2f-fac8-4ede-b2c0-7122d74ab546" xmlns:ns4="465ba239-6d99-40b4-95b8-740550dc684c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="08b231543e3aec5149d6a949097744c4" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="a12399cf-a95c-4075-a0b5-47d9a8ffee31"/>
+    <xsd:import namespace="b75f3a2f-fac8-4ede-b2c0-7122d74ab546"/>
+    <xsd:import namespace="465ba239-6d99-40b4-95b8-740550dc684c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...7 lines deleted...]
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:FormNumber"/>
+                <xsd:element ref="ns2:TitleDutch" minOccurs="0"/>
+                <xsd:element ref="ns2:TitleFrench" minOccurs="0"/>
+                <xsd:element ref="ns2:TitleEnglish" minOccurs="0"/>
+                <xsd:element ref="ns2:TitleGerman" minOccurs="0"/>
+                <xsd:element ref="ns2:pe505bea863848bd9623df78ad5d2536" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns2:l936a4e0a1a2405f80e41bf954d1be7e" minOccurs="0"/>
+                <xsd:element ref="ns2:c8e3bd7a3be54bfcac361e578fa7b0e4" minOccurs="0"/>
+                <xsd:element ref="ns2:md441038efb4462e9da942f7d7eec0c0" minOccurs="0"/>
+                <xsd:element ref="ns2:i4788211447d43b4bd96ff27ee64da27" minOccurs="0"/>
+                <xsd:element ref="ns2:kb6016ca4eb34d3ab7c432aa358ef004" minOccurs="0"/>
+                <xsd:element ref="ns2:i83a8315b11d45ca9ac4561c3974d554" minOccurs="0"/>
+                <xsd:element ref="ns2:b2e0912a7e6640d2a4006c0f90d30f4e" minOccurs="0"/>
+                <xsd:element ref="ns2:oa758074e9fb476f97445c69dae516c1" minOccurs="0"/>
+                <xsd:element ref="ns2:d8a318acc5ae4c4192fb4a736c1b68e8" minOccurs="0"/>
+                <xsd:element ref="ns2:ContentContactPerson" minOccurs="0"/>
+                <xsd:element ref="ns2:TechnicalContactPerson" minOccurs="0"/>
+                <xsd:element ref="ns2:LogoPaper" minOccurs="0"/>
+                <xsd:element ref="ns2:PublicationDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ExpirationDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ClassificationCodeIN" minOccurs="0"/>
+                <xsd:element ref="ns2:ClassificationCodeOUT" minOccurs="0"/>
+                <xsd:element ref="ns2:AvailableinNC" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:LastSharedByUser" minOccurs="0"/>
+                <xsd:element ref="ns2:LastSharedByTime" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns4:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c0faa624-7fe7-458f-80c0-1cd7b0b401f0" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a12399cf-a95c-4075-a0b5-47d9a8ffee31" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="FormNumber" ma:index="8" ma:displayName="Formuliernr" ma:description="" ma:indexed="true" ma:internalName="FormNumber">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="TitleDutch" ma:index="9" nillable="true" ma:displayName="Titel Nederlands" ma:description="" ma:indexed="true" ma:internalName="TitleDutch">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="12" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="TitleFrench" ma:index="10" nillable="true" ma:displayName="Titel Frans" ma:description="" ma:indexed="true" ma:internalName="TitleFrench">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TitleEnglish" ma:index="11" nillable="true" ma:displayName="Titel Engels" ma:description="" ma:indexed="true" ma:internalName="TitleEnglish">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TitleGerman" ma:index="12" nillable="true" ma:displayName="Titel Duits" ma:description="" ma:indexed="true" ma:internalName="TitleGerman">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="pe505bea863848bd9623df78ad5d2536" ma:index="13" ma:taxonomy="true" ma:internalName="pe505bea863848bd9623df78ad5d2536" ma:taxonomyFieldName="FormLanguage" ma:displayName="Taal" ma:indexed="true" ma:default="" ma:fieldId="{9e505bea-8638-48bd-9623-df78ad5d2536}" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="db8cd886-ce8b-4b75-86ed-11758b375046" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="l936a4e0a1a2405f80e41bf954d1be7e" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="l936a4e0a1a2405f80e41bf954d1be7e" ma:taxonomyFieldName="KBCCompany" ma:displayName="Maatschappij" ma:default="" ma:fieldId="{5936a4e0-a1a2-405f-80e4-1bf954d1be7e}" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="6786cbc1-d290-4369-b925-7fa790395d61" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="c8e3bd7a3be54bfcac361e578fa7b0e4" ma:index="19" ma:taxonomy="true" ma:internalName="c8e3bd7a3be54bfcac361e578fa7b0e4" ma:taxonomyFieldName="TargetGroup" ma:displayName="Doelgroep" ma:indexed="true" ma:default="" ma:fieldId="{c8e3bd7a-3be5-4bfc-ac36-1e578fa7b0e4}" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="8a5612b8-9831-4e32-8add-146e357457f3" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="md441038efb4462e9da942f7d7eec0c0" ma:index="21" ma:taxonomy="true" ma:internalName="md441038efb4462e9da942f7d7eec0c0" ma:taxonomyFieldName="Kind" ma:displayName="Soort" ma:indexed="true" ma:default="" ma:fieldId="{6d441038-efb4-462e-9da9-42f7d7eec0c0}" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="3e393f06-76cc-442c-a820-7c04f6c9cdfe" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="i4788211447d43b4bd96ff27ee64da27" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="i4788211447d43b4bd96ff27ee64da27" ma:taxonomyFieldName="FrbContentType" ma:displayName="Inhoudstype" ma:default="" ma:fieldId="{24788211-447d-43b4-bd96-ff27ee64da27}" ma:taxonomyMulti="true" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="bed1a301-fca2-41f3-b5e9-0664a78541a9" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="kb6016ca4eb34d3ab7c432aa358ef004" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="kb6016ca4eb34d3ab7c432aa358ef004" ma:taxonomyFieldName="FrbDomain" ma:displayName="Domein" ma:default="" ma:fieldId="{4b6016ca-4eb3-4d3a-b7c4-32aa358ef004}" ma:taxonomyMulti="true" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="67054ad0-4b70-4275-be2e-f36cf383e643" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="i83a8315b11d45ca9ac4561c3974d554" ma:index="27" nillable="true" ma:taxonomy="true" ma:internalName="i83a8315b11d45ca9ac4561c3974d554" ma:taxonomyFieldName="Subdomain" ma:displayName="Subdomein" ma:default="" ma:fieldId="{283a8315-b11d-45ca-9ac4-561c3974d554}" ma:taxonomyMulti="true" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="db064744-a948-4027-958f-aabdbf16a716" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="b2e0912a7e6640d2a4006c0f90d30f4e" ma:index="29" nillable="true" ma:taxonomy="true" ma:internalName="b2e0912a7e6640d2a4006c0f90d30f4e" ma:taxonomyFieldName="Subsubdomain" ma:displayName="Subsubdomein" ma:default="" ma:fieldId="{b2e0912a-7e66-40d2-a400-6c0f90d30f4e}" ma:taxonomyMulti="true" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="23d6fec5-7271-43c9-9066-4694dd7a5035" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="oa758074e9fb476f97445c69dae516c1" ma:index="31" nillable="true" ma:taxonomy="true" ma:internalName="oa758074e9fb476f97445c69dae516c1" ma:taxonomyFieldName="Product" ma:displayName="Produkt" ma:default="" ma:fieldId="{8a758074-e9fb-476f-9744-5c69dae516c1}" ma:taxonomyMulti="true" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="cf0e3fdd-8f72-4b8e-88f8-dda56e25c404" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="d8a318acc5ae4c4192fb4a736c1b68e8" ma:index="33" nillable="true" ma:taxonomy="true" ma:internalName="d8a318acc5ae4c4192fb4a736c1b68e8" ma:taxonomyFieldName="FormKeywords" ma:displayName="Trefwoorden" ma:default="" ma:fieldId="{d8a318ac-c5ae-4c41-92fb-4a736c1b68e8}" ma:taxonomyMulti="true" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="9fc0fa81-f0d9-40a0-83e8-58cb95c79bbd" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ContentContactPerson" ma:index="35" nillable="true" ma:displayName="Inhoudelijke Contactpersoon" ma:description="" ma:internalName="ContentContactPerson">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TechnicalContactPerson" ma:index="36" nillable="true" ma:displayName="Technisch Contactpersoon" ma:description="" ma:internalName="TechnicalContactPerson">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LogoPaper" ma:index="37" nillable="true" ma:displayName="Logopapier" ma:description="" ma:internalName="LogoPaper">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PublicationDate" ma:index="38" nillable="true" ma:displayName="Publicatiedatum" ma:description="" ma:internalName="PublicationDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ExpirationDate" ma:index="39" nillable="true" ma:displayName="Vervaldatum" ma:description="" ma:internalName="ExpirationDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClassificationCodeIN" ma:index="40" nillable="true" ma:displayName="Klasseercode IN" ma:description="" ma:internalName="ClassificationCodeIN">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClassificationCodeOUT" ma:index="41" nillable="true" ma:displayName="Klasseercode OUT" ma:description="" ma:internalName="ClassificationCodeOUT">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="AvailableinNC" ma:index="42" nillable="true" ma:displayName="Beschikbaar in NC" ma:description="" ma:internalName="AvailableinNC">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="43" nillable="true" ma:displayName="Shared With" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="44" nillable="true" ma:displayName="Shared With Details" ma:description="" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="LastSharedByUser" ma:index="45" nillable="true" ma:displayName="Last Shared By User" ma:description="" ma:internalName="LastSharedByUser" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="LastSharedByTime" ma:index="46" nillable="true" ma:displayName="Last Shared By Time" ma:description="" ma:internalName="LastSharedByTime" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b75f3a2f-fac8-4ede-b2c0-7122d74ab546" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:description="" ma:hidden="true" ma:list="{09005b26-677c-4ff8-bb64-350e8b94006d}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
       <xsd:complexType>
-        <xsd:sequence>
-[...1 lines deleted...]
-        </xsd:sequence>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-  </xsd:schema>
-[...3 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d24c1105-8bcc-4e37-8403-f4a2313f25f1}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="6bb139a7-9671-4541-8b9a-19266b080e8e">
+    <xsd:element name="TaxCatchAllLabel" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:description="" ma:hidden="true" ma:list="{09005b26-677c-4ff8-bb64-350e8b94006d}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="465ba239-6d99-40b4-95b8-740550dc684c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="47" nillable="true" ma:displayName="MediaServiceMetadata" ma:description="" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="48" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:description="" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="49" nillable="true" ma:displayName="MediaServiceAutoTags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="50" nillable="true" ma:displayName="MediaServiceOCR" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="51" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="52" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="53" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="54" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="56" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="5dd2a442-b5ac-41d7-a9d3-5c9eaa3193fa" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="57" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="58" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="59" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -11301,110 +11555,211 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="6bb139a7-9671-4541-8b9a-19266b080e8e">
+    <i4788211447d43b4bd96ff27ee64da27 xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">attest</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">30c9080c-80bc-4b5b-8b79-a66687f68d89</TermId>
+        </TermInfo>
+      </Terms>
+    </i4788211447d43b4bd96ff27ee64da27>
+    <TitleDutch xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">Medisch attest arbeidsongeval</TitleDutch>
+    <c8e3bd7a3be54bfcac361e578fa7b0e4 xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">CBC_Assur</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">6c7f1a9f-abe6-4b32-9319-52006da4fb82</TermId>
+        </TermInfo>
+      </Terms>
+    </c8e3bd7a3be54bfcac361e578fa7b0e4>
+    <FormNumber xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">AA0625</FormNumber>
+    <AvailableinNC xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">false</AvailableinNC>
+    <TitleFrench xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">Certificat médical</TitleFrench>
+    <md441038efb4462e9da942f7d7eec0c0 xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Document</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">53bc2235-82a6-4700-b0d6-29113f5a2762</TermId>
+        </TermInfo>
+      </Terms>
+    </md441038efb4462e9da942f7d7eec0c0>
+    <i83a8315b11d45ca9ac4561c3974d554 xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Third-party and general liability claims settlement</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">3d749789-21e3-4949-9a0e-03b044a6ab2b</TermId>
+        </TermInfo>
+      </Terms>
+    </i83a8315b11d45ca9ac4561c3974d554>
+    <ExpirationDate xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">2049-12-31T23:00:00+00:00</ExpirationDate>
+    <TitleGerman xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">Ärztliches Attest Arbeitsunfall</TitleGerman>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="465ba239-6d99-40b4-95b8-740550dc684c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <LogoPaper xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">false</LogoPaper>
+    <ClassificationCodeIN xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">-</ClassificationCodeIN>
+    <TaxCatchAll xmlns="b75f3a2f-fac8-4ede-b2c0-7122d74ab546">
       <Value>100</Value>
       <Value>99</Value>
       <Value>113</Value>
       <Value>184</Value>
       <Value>6</Value>
       <Value>106</Value>
       <Value>3</Value>
     </TaxCatchAll>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c0faa624-7fe7-458f-80c0-1cd7b0b401f0">
+    <l936a4e0a1a2405f80e41bf954d1be7e xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">CBC Assurances</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">22c03800-3076-4f7a-8460-a63e9e0cc589</TermId>
+        </TermInfo>
+      </Terms>
+    </l936a4e0a1a2405f80e41bf954d1be7e>
+    <kb6016ca4eb34d3ab7c432aa358ef004 xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Non-life claims settlement</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d27286a1-05e0-4e09-b5c3-6f2c3573c815</TermId>
+        </TermInfo>
+      </Terms>
+    </kb6016ca4eb34d3ab7c432aa358ef004>
+    <oa758074e9fb476f97445c69dae516c1 xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    </lcf76f155ced4ddcb4097134ff3c332f>
+    </oa758074e9fb476f97445c69dae516c1>
+    <d8a318acc5ae4c4192fb4a736c1b68e8 xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </d8a318acc5ae4c4192fb4a736c1b68e8>
+    <TechnicalContactPerson xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">forms@kbc.be</TechnicalContactPerson>
+    <ClassificationCodeOUT xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">-</ClassificationCodeOUT>
+    <TitleEnglish xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">Medical certificate, industrial accident</TitleEnglish>
+    <b2e0912a7e6640d2a4006c0f90d30f4e xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </b2e0912a7e6640d2a4006c0f90d30f4e>
+    <pe505bea863848bd9623df78ad5d2536 xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Frans</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0b516cd8-4621-45d5-a950-f8f9520d34f5</TermId>
+        </TermInfo>
+      </Terms>
+    </pe505bea863848bd9623df78ad5d2536>
+    <ContentContactPerson xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31" xsi:nil="true"/>
+    <PublicationDate xmlns="a12399cf-a95c-4075-a0b5-47d9a8ffee31">2021-01-31T23:00:00+00:00</PublicationDate>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FDBEFFC-D0C1-46BE-9B45-4AE6D945140B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BCC61AB-9E09-4C96-812A-B7459ECD1618}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="a12399cf-a95c-4075-a0b5-47d9a8ffee31"/>
+    <ds:schemaRef ds:uri="b75f3a2f-fac8-4ede-b2c0-7122d74ab546"/>
+    <ds:schemaRef ds:uri="465ba239-6d99-40b4-95b8-740550dc684c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1CC8F95-40E7-4C6C-B2A3-5C6045D8B61A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B5A9174-54FB-48D1-9731-22F394147622}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FDBEFFC-D0C1-46BE-9B45-4AE6D945140B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D0D3D35-6A01-4F37-8240-5ABD22EE8F58}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a12399cf-a95c-4075-a0b5-47d9a8ffee31"/>
     <ds:schemaRef ds:uri="465ba239-6d99-40b4-95b8-740550dc684c"/>
     <ds:schemaRef ds:uri="b75f3a2f-fac8-4ede-b2c0-7122d74ab546"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>REGL_KB_NL.dotx</Template>
+  <Template>REGL_KB_NL</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>383</Words>
   <Characters>2110</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Certificat médical de premier constat</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
@@ -11413,80 +11768,86 @@
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>AA0625_3003_FR</dc:title>
   <dc:subject>AA0625</dc:subject>
   <dc:creator>Brigitte Bonte</dc:creator>
   <cp:keywords>V08-2021</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>-/-</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100A0C8BA0AF719EF439D7EDDADCDA0EB16</vt:lpwstr>
+    <vt:lpwstr>0x0101008AB7AA667CFE48A6964916844E004A44001E8F2DC909FE894392DFA339410A6CDC</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_5a152a60-a03f-46dd-a35f-1efe6981cb6f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_5a152a60-a03f-46dd-a35f-1efe6981cb6f_SetDate">
     <vt:lpwstr>2021-01-07T15:36:41Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_5a152a60-a03f-46dd-a35f-1efe6981cb6f_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_5a152a60-a03f-46dd-a35f-1efe6981cb6f_Name">
     <vt:lpwstr>5a152a60-a03f-46dd-a35f-1efe6981cb6f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_5a152a60-a03f-46dd-a35f-1efe6981cb6f_SiteId">
     <vt:lpwstr>64af2aee-7d6c-49ac-a409-192d3fee73b8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_5a152a60-a03f-46dd-a35f-1efe6981cb6f_ActionId">
     <vt:lpwstr>805d3076-077f-447f-bb19-21444207eed9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_5a152a60-a03f-46dd-a35f-1efe6981cb6f_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="FormKeywords">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="FrbContentType">
-[...11 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Subsubdomain">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="FrbDomain">
-    <vt:lpwstr>113;#|d27286a1-05e0-4e09-b5c3-6f2c3573c815</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Kind">
+    <vt:lpwstr>6;#Document|53bc2235-82a6-4700-b0d6-29113f5a2762</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Subdomain">
-    <vt:lpwstr>184;#|3d749789-21e3-4949-9a0e-03b044a6ab2b</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Subsubdomain">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="FormLanguage">
-    <vt:lpwstr>3;#|0b516cd8-4621-45d5-a950-f8f9520d34f5</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="FrbDomain">
+    <vt:lpwstr>113;#Non-life claims settlement|d27286a1-05e0-4e09-b5c3-6f2c3573c815</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Product">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Subdomain">
+    <vt:lpwstr>184;#Third-party and general liability claims settlement|3d749789-21e3-4949-9a0e-03b044a6ab2b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="FormLanguage">
+    <vt:lpwstr>3;#Frans|0b516cd8-4621-45d5-a950-f8f9520d34f5</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Product">
     <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="FrbContentType">
+    <vt:lpwstr>106;#attest|30c9080c-80bc-4b5b-8b79-a66687f68d89</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="TargetGroup">
+    <vt:lpwstr>100;#CBC_Assur|6c7f1a9f-abe6-4b32-9319-52006da4fb82</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="KBCCompany">
+    <vt:lpwstr>99;#CBC Assurances|22c03800-3076-4f7a-8460-a63e9e0cc589</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="docLang">
+    <vt:lpwstr>fr</vt:lpwstr>
   </property>
 </Properties>
 </file>